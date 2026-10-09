--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158759b0e04248ea3e455be80afa13b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ccf4d0e3b19fd9bec76a385a81c812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848c42a214d04c430e185b58355e4bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f40854005a7bbef0e386f09048d8f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac3e8b145977c50348cec1bf33636e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95770ac7d15bb6d0b87007e4e03d186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd06a715ac5fb2f0453681eb0e72fbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aeb5feb7a3e6d727faa405cb5329d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deba212d712ac5bd7a96bce0b4b27a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edb42bb4f7873e19f819797776e26810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef02f2869301e8cf961c1a465994911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43159f7f5001968ce333fc668305a8ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d996eaa27af1457dc0bd4514748b04713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517b494f45df7c7296a462d835b772e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b422ba820eccf4f166e959d32c6e45915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75736412fd398067919d58bcddeafa616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f47d5f20b2aaa0ffc1e559491c573017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270c6c3e5f3986b7fc0f135328270bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b581dfa8656b56635f932a8f993ea819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da88913474b3048de16465fa82fec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0988f38827c4e430f4cde4df50f1cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea95d0902a70804b90d3f5799cf06622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174424708b062627dad0332eaeae1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54201b83383d2c4aea5b4904e1157d1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665538d720240d76bf572e33ed3215325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eee173230140aa8416e0ffa2acca926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b294fe9e86b4c9d898324e32c394827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e546b3473ac67e0823c5d031b10a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a53334ce824b37e1cb233258398aaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3265c6fb987bb4963603e87ab5d5afd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28808308dac4047c773c66d3dbe3355e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df008f80390f9df9837772f1c92b55fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01986edf8a3ba67a6f873657ee54aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e04e98cfd444ea0ce7c0c0a48b05f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee76f468a8ca847285bf4e525d51ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a105c2a8060a7eea54306c4beeef4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e32be3dc22ee8b3dc7aeac4f071a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7553e917114eb9a48b2fedfb8497c1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e822ff0f843aafbf832251e979fe639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256336fd161176a36cc0b51272c87b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6be9740f67e84def264a3390fad041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f1762f1e5f043d847691be316da6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b4c89dfd76def879a5655811a53643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b85469cf37730dd2139af4b370d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722dc2e2463d04a9c09758b9553a15345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f379bb69061a5806adc1113c47c714b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1089dc62e5900b76e7b32e0fcea747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b156d3105e9d3d2a5f0d088496bda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000e7a9352f707a6e2ee95ae218e25549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd95d3cbc15efb16b52a438e390bb6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02401a08a2b24a832b3c018cafbea08f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8f9288fce1ffab1e617b374420ff152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104714c864d624f764b214e7b238f3b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b41b4eb0a970d977d4df2db5f4ef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942adee91dc8e54b60cf01bc26a9894655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e838e2ba95fccd1f4a3ed4adf66b21756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558fbb7ef5cec8f64b8897bc68c694d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3cc7cec2ebfa202b8d219c58f7da958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099582cac19bd3033293c14c33bc27f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b88fe22a2715edff925fbf67abc4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ca01814f2826dc3869300390f70161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6462bf5cd5337af51c8ce4ddf4237162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c014c7dd44137a6115dc461f2a70163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d01065ae763be80f25b8740d479b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e151b4d4a78e9ab4aedeebddb28a0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590befdcfdfea1e381957bcbb8bbbcdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583becde29e13b71323e6846b228374967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cfa884d14163f3aa7ef46c12ea53568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220e9f05f3d5cb4fdab9fda2fbea62569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1258d1097416accfb76a88b8d505d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770cbcbe73bcbe825350b273bfea2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c611afe0d964520c3fcd96ffb332a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9dc22e72b8e9de4cc1d18a751ca9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db36b3cc8dd2613e5e0ac8bffbff88c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea549bdc280bd3f914a97e89d45c06a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f312a9345d814caa518925b13d1f2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556fb155c7d0022a03f568333096e8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b7b1af848f93ffe008400cbc5afab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9293ecad26b0c0252a25741a01b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93b4f908c96a93429f225e5f07a34280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a915c1ba987de3cd76e055596bdd1cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ce78fc7c957c2c0f80d4ade3f75c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be06d2c6cfcc6b2583c74eb5053e33183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f2b1b83f49e1853133852046bf51b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b9a850eccc045f8e1aaefeb33a8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a3eae3dfc1d432e7a12b24cb155af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d4cd1b0423a18acd10c43061275dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520638f1ffdd47793cb669055c703ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0b9cd2bb6649337fbbacbc94cf5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e336551a7445cd5a535d7c83c0aa47790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715474ff16c8a7c6e85e3903e24f43591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0d161bd6d434b73c014745ac7b3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f25eb405d9955c6c202e9da689fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bfef64daaaa41afa58000488794dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3cd38b18a299a74a69f8c61820ccd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba7982374d814e13b9935c5f50b40e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22801b73bdd239aad721a68cdd42543f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe9d62081dd64225c5595e7aedfb5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d5be7f183a8f4cdebe4111cff514199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e858c321e60c8d9cc0a0e850a42e9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcf1730cc7570a0289e915a0ce8a4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a459fe0bd1390623f44a61dbadf2a57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a017e22c098ebb9faeb4607e1f310103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c103915f7ba76f929cc13b146a6fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9093a443b488b2f3d240efa82ab70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65c067e475ac7664c206f08594eb21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c5d7dda72aced390583ef015a9155107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31420ef1d357eada90e903816db736d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5270b60b18f6597d71cd6c177033d9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493e34c94e7cc2da28b7f80800ce770110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8cf6d05be99328e0d664eb685153111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e677bb2f37c322342289acdefadb00e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a2f0ce62cbb504046264693074d9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aa272f69f49ca8bb7ee069b3d7eb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26087d6e90a4356eaca6ca88edbbf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae65828fe024a96dc001222267a221d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e5c6b8d34958371ff76f3d05124a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63464bf826b7062fc18dc38fcb0da5b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf84a816a2fa84895a8ddd64445c506119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524248df9623c8d4d24bfd3ae77ae34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937beaf2e22c2b34dee538058ad27d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dbf48717b3f3b896f0eaa1ebf5bdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e0f555cb4c98d9f0e4a07ecb8afe7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65a8193dc255d1cf458953bbb2bde7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1e224bc2926f9da58c7b8e9cad149125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9add266832ad93cf04dff6bd323cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0704978ff121014047c22bea75211127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf615761533007bc3d454592cfbea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbfb344dd0e59ed244563dac26b74f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a960b1b6362771ac01a20e90372136d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47066234c91d23c0f7978d056b1a414f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05786003af8cb2a5a3ffb25af2a3cddc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2b79ea962543d8c40214168169d65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2b24166fda097cda24b8592a884cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2899a56daf8ca0aa8ea31a9293f24d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045838d7967e324b5627824e5c35fbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f1e94a6dfd4f27d7d2cf938b9d7a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01950bf5dad3b234812fc883fe5f34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397e19816be2e62783f02305c61f0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2242bdec3e5d7998e69baf687f8c26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeae553eee164bf930c1a2e7b66baac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eb92442ab58eb81ee7ec201919fcf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3474a0ca902d31a4c7fecba4bfc6c20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ae7430b8c7a6aec2c163b347c3fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5812c1a1c92d35621a81bc1d817fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e9187f7fb05edf2bcf78aec824d7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210955c5da43f36c78033152fedaa899147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2f6612bde29be2fba3c01570bf2b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b68b34a4b2863cb9dac37f3894522149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564955c1b51d889024c63a62adaa42b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822192e94517e30a54ce780bf002a3c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326397564e8b5b339565ff7f7aeb09f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8e5e708e2d6630db8ebf154f8bb0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38738ed070c25a81bd462195158a5e0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706600bdaa390adf8e0fecdf81e51d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e2979ec7dcd8e27e62a021fbc3d80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59373fb406103bc905a7cec2d5c3b8f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e57d3c70e8b6a45203d4aa819a806158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d175048607a5b13e643107592c78d50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20b6e439495a6880de598b8083248160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aca5b67b455cd6080a27ba912aaed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edbef51bfcad851d2f3cdfb0b7fcd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5bf1cd35f1cd1c41767c3f942398b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b109337f3dfa336a7bf17804af008164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e547fc269ce0591adcac18e021f335165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620630ece84b3ca5b7f9d4f7c4587f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595b5bc313d19894075ede0d8401ac1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30d8c16cf9f1460276af37ebfb9811168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc55996a3f847e6e222b38e5e0d8c5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8eaf06086e37e83116993ec122fe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415b3cd8e71eac0dbcda72f7bc72112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bbf47f44ccfd56366d4ceee405aea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aa9b88a1e8c0c355c0ae2064a1aa2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913e459b39763a6da0ed208056d7a01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c5a4c3c09b0100ed0fce8ad59b412175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f03740e94536d3ae3a733e0e74080f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cd7ce3f9880c038fb489fe9fe7aed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13549c063c221c6116228d8f60e1530c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6182d042cafb3903180f3f8d8a1e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31a4d860451a971b5d9b4c45aac60e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7c049d6f8703ed0f5602224190ae4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff9bdc1188fe7ced7abcf8b2db022c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d39351fbea4b75ef4702456a921a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec97783ce6b244a70f4c90104ee5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981b475e2c9ef55acf67b5ab70daa60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfd9de49d8f3fd568d0b77ba5092a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33508177b45ae46b4ddd941a9e0f205c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaf7e7d9bffb70643692c54947e1ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a2d5d7984915761858bd964857b12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c0a9905be695d72a8a3873bc85f6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78c0647d27afa715d0d91c8d5dabb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb650d8c0e7a5de16dbbad1914b37c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f6d53d5b0953687f2987cbf4a1ef8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab43068a674bd4d79d8224c04a74c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d21b5f3c8acc7e58967d81aee766a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775affbb23b6a6ca0eb257cbe72cb32e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4807af751d1b05712218370564537f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19076f3d7e6fb11f9f951520ae26e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663384d63e04612195ac1af0db597bea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc885cba30f7f1e954e7f99f703ec47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6f19546ec10994ac11bb1ed714d70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef85e5566bd7e5426b4f9a5301a90a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b255cd254355ffbbee9eb8ac9eec97a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089576109ac3ae7b3593df92e1cdcddc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dbb2183797b6f298a42097b2ade1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f88cac8fc02aaea2bcb16c46fcc2b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88718b1750f22b243419d0963d6dbd5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeacaaa6e94901e88e205c4ea3ddfb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac5b935c7635b841bd98755774c16e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e997889440fa21902c0fce0b5e760210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f6545ff4364739ef1b240406527d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be97ff24000d5230e40f67a0b2e13e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16534054b1074182de0198bcd5fa077e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f17418b415432a2cd71c812ab3667214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae6db13f9e693661e1a3b31159ad3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e52e2ee8fe4267e56b583e1641a5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa88eafd581590fe0c1f929c55b95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6bf7470f4faf51f3b945f2db1fb8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a036fafa555fcfe34f1bec3e84ee228219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04cefb34e43cf56f8977ea0d37be43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe819b808937a64176206be721779f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c396c6e3d9991dcdab5808c8b76736222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fd5accb7051f44e92b89bb4c4f52a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e63c97bc3f9fbdb942fce1ad7e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e44bc6db1e124f61170357bee5798225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b4da16389f5fd75cee88240785fec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34319e3a93799ff7666302c56a882dc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a670a6b348a0c2c578face7174d982228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60a0123f00f6aed1eac1a109bd7b25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c31b2d5c65b867dbff3b4c46e283a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a57de429ffd183b2ae412ccbf9df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28619e7d6a0d043d0fb7149b640b2b90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502600a8121e53b82e1da1fb277eccb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf574e4dbdd82344d9eb0b8f65ecdf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c847d21d68eeca93c6ff0baa854b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f41e049aa69fc566e81d5ca42473a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad3bae1ef6f610fd620b5dbc597639237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad40dbe165fbb87cc835856c188436238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175746709e0153e0d021c093a06fd0b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a68cab65f3373bf4231a2c000e4b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27ce06069cdecae037845198c0d73f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903674b5b765bd926ef81681cca38611242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74429dc382cb91b08e3b730ac8b62e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60626db5b136b4dbc4a1bc095be792244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300bf5367c1894272be7ea75fa951fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a748c44230fb744f5e84885b99a8dbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726366b150c44994913361a81fb11189247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee34dd9d5d0e6a17fd5b7b02359b5d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a7fba8414eaee4cdcbc97284c828249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede8388ab4277057275a8bdea1976dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e663053474004e0396ad7eb15f1b29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c046b2861c016c105f5146639126d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314289050ee140da9f72cc47ce1f262253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf15d165f3e3ef7c36c8f1702b0ca5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d8c34cbb2793d02676b648d665efd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4842ad36e1e6f6e7585080cdf1f82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e4cfc399963c528330384c0f3d4c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5ef0ada17dcd2ec2efce36b8fad27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c76b84dda1ea19f0cb8a0471d5301259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac6cdbac7bbcdfe5d1b20d7527feae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da4dd2bb3ce6d41dcfaba9fc8e4199261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36292e12f486d911e7d89cbae47193262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dca2b109d01940246798d31a895890263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12caf1c1bf96d7a165b770499396c14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daec66a949cec87163354a504e18258265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e6a692d79dd6ade584630b32d88d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95818fa58d9ce15273276ca17973a6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a8e8d82563e37ef84897d19e4855268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8314373502def32d54417d9dc32f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da25c8b208d384a7337d90ca68f3f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922e2fae3f22450e5f83bd07b1ea9d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb82f2beb1cda6db0ca74acd77d6de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e0e62aaa2d6d5b64f6aabf671b7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad14a53d6253365ff28d59cd80c00a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d25def0fbcdb1b952a343d4532f4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5ef663b0f8055760972631b46e0f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549e87f1ba14f3b911cb942a1a15fb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2db1011fcda2b5675597948590568f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5de8d3c2668fe616911363c64be91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcab62c3d2b92939fed186d76aab41f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a95e7f8d7a57750ea368b0f837e9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41361d7c760d6828f0a3884cffa8ef9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbfab864800d1462026663e7aa05ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cf4c4d3ecaacce986007c6d5062ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe3b04f5973e260aed0262f235f04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50b999c85873d452b8f9dfdb4c9773286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4071727b133df3d110fafde8bcbada287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d956372918cffb0ffd2cf45fdef0bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250d9a9a16a3bfbf5ab2ec5bde997db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f222713ea1ca79ad4c175fdfa14ca62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb466576746dbec99a9470fa00d7721291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63280fba034acbdc95842e70fa51b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aa653ba6be7b7925841727f730b89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d57899f60b9b314b860ff9e6d16d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7badb3d2548e1fcf2a8f2651879c6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc901afc1a40831f9e386bfed1cb46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a60d63e21df102465c2ec7b17cc38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e7b717658eb8c6b946e7f55481019298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0de61bdc39ff4ce59f48bdb6b89c0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05b26f363b490430f039ecf69bf91c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de673ec75436031a1c9fe497e39bf485301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0842e7ddbb56c7d93cae0cb61466302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed32f14e4ab7d9fbe43a7df819fcdf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f3fa48aa3f765d1c7965115061b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ba7f34817a8e4f1d1042a4ed2132a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacf577fc5445e22c1c9e9c2d5c45bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8335a734566665422729d7e29f0b5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4814c936e6e1337efa24115561d52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d7ecb52b5a69716204690ddbfb2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a30b797c7f9291cd80fe38f6ee9f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1821c8c4d9e01be95ffb2dc2bbc6292311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46409356b197fbf67871e61c34540bad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4d42a944ce60830be286336eed8d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7253bafe2dedaed5ec3788342787cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde727b9b4271e9f7503cb517e64c56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6894d7d85276964a110ed38ed0a98eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4048780673f16eb4d784794d11531f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd42acf67a3a787ff8c355ef34d80e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c17d9a7d544772cd2f9f301c9700c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbe8134e3c2aa6a15a077b40be8535320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613c116ca15c3921f059af14d99f643321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afaebc5f05f36ca53ff000e42b88f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8e82c33372d77612c17466b286f95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc06b4617727450d2956ad32716018324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88e3fb07ab84fedf201c6704be06ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b0f1f7159cd1cf0061a47bcb68eb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ffcf9196241cbd6332acc5fd55177327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9c12869b10623d4ba5eeee3ad873a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b266e521f6778b96616db2b355d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff0d57ef5f10caab9217f324447df0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940e5a1fb1e82897412c3d36a037334331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573c56424aff238f5920972a3c9234c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ca764ca88af5c2e0dcd93004eb474333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf5c9b9d7b69408391573f988334161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a212a3d9648fa4a384f06306a4eaf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563e4776105043288c04309626e4a203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78c05e13627e3aef2bb1e74ef518fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37009228ae7004235c476b1156c20dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe7c88d7473ceb93fe2537508bc8ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06987723b71f9f768d15f4fa50f00c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e5759d92c4823c2b1feae9c6708188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501fa533c194e44616417511b4ae8549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6943c1d2cdceb66661a8f42815a87a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f729fe7ee403d12378dd2a7549041311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b49f65a40a0c3cae36a4b31b644812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d215f3e22ae22119a2b81299a4c9d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7de67d052f54753d6151470b13b3bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5ed39ee6b85f22bf9b7efcae2176415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e405b2bcf35341c202409d8a5effaec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cadaa89d01b82b88e681732cc793c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de62797a73654eceb30d41671d082718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032f2d1fe356e5326f67a6d2940bcdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38a303b4457d711056eec9422205d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01260d3ab0c2cc62d60c8d1b4f4981521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5cdd732f804dc542ef5ca98dfdb2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a5745e2b6f4abf5b745bee379d61923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd241717765142e9e06d7440463bb0b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3faf34a70be7c38e469ccd8e8710925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2290dafa8dafe80fcc1347c44ec95426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795af3d6eef9a8a9ab160e22e49db93b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a503454a581993e3f352ad64f8db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943af50cc8e8d2270709d7318f143c7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f128b4fc457343c98f6575c07441c9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b35b1a8de1df026c95455ddb9b2f9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1329103e6a4840c4adb7ce1eb5541e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f794316ee5d9fefda360627b3dcfe833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03896d6fc09d59cb7220f1e0bf9f87334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56ee158eda9a129cde5845cb624d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38155934e6986f5931d9e79a130c3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51694d1b93053f11a78eb6f10f2b95937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9e2cbea771da2bf28c80eb19c673638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eb057706c37b9dccb3670fc68762d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2be93f77b0ce3f609d3fbae04c63df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0c112556b89c67eb90b601ab16ddb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e20d6fdd297cca9e94ffa784bfaf542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f85c51a5c95362064ad9c9d99ed4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f3183781231418d8802d212787a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d48aef031153bf9d99dec4230af5df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad574c2c832009d7e6c4822c082c468e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6ac81cf0a9a2535ae3b4ae21b3b5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f909ae59b32df8713c791babccd19448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67c5acf059e6df344ed5ad4c9512a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a10984b8a264d3b8843510cfbdd2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a4dd7240eac1099380d3c22b26d8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999ebf225daab611d56af9a4a45028652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041bf4dace50c42f93fffc821c9599653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f5a4a26cc502b9b67df3b14f169e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66e04b8a72bff492b3cca9ab0d2d3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541e84af77eb3b36a7fcff7ecb63abb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364d35b9c1c04960de836f15160972857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f73ef48dd6074fb5e2ad3441ed3c1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21839af0ab1d516d873da0514e604159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8226b93c2b918cc44685eaf9a665e3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4c8b08b3e483b7b51574233da154261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57604441e83dfeca8ec0ff661c3f31e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1f3e431fcef73449e4dc70372e8e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd648ba5f02f00ece39149957a42658f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0944e2214f7deab6f1a6b8d97ddb8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06fde5209824795890804f003f7f8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf95211678314cefbb9b5b6f9b86f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b7f361da433dbb01fea72b3be7ce468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cd3c9ac68f8399e0dc3ae7c9a94cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f17b3b91b6d18f66d07fa40d85d2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c9e289713154d7ce7cb8478fb65e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a49b932d11ed4b76a320683ab63a0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8830c96d01a6158f5f5d9bd784da473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e86aaa58ced8f875475ba4b1f14c6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65ecf4cf2bb5d8b28709ff0fa98cef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac4d28599a2c93a3caef699a26c25a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351884837771df12eeb3a068e9417e1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997964ac634c30c1aa981651354bf98078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd805c150c0f4af13b103a7d50b8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d10391996c27b6baf981b968f6e1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdff761f27245daeb4315d745da65981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967fbd760fd24cddc1dd0ac2e4c890782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77287180e5e02c9ae6012d3a24870d1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e593034b1f83abd3f0c08379e03e1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b446eb7d3f7e8cfba20f1aa335b0b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37449a50e5d3ad694ff2f3af5319525c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aadac93e9e8de4d875b6eddf3ebc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58248e93cfb00500c94961e797568ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc8dc46ae5d4cf78414e9987072e8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5ca77bef4adf839afad0ec9af244b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e42b718f804aad36ef026c807f09e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5a99fe9a633abf762f120ebdcb3e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93816ded6ba7946898ee7571f322eef193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ab4fa5b27cab17e29e5ba4888924994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb26078d74cf8feebdbebd7b9c3a5eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2cdaa02ba60a1f46c74a8b3d684bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ae9df423fcd77da5d2f3281b0d8f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884a8946ea6b844b8747c709a1b3ce798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d655c77b6499f1454d98a37df09422699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b809a7afde716736713741b4dcfb52f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09253b7238ae42d90629b720d44f6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035e7556adb69bed612f9cb3fbdd1c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddba1533ff260159d0de625f930952103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001583f09359d41fc7dfc46a97a355a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba70e9d7dea392fe81c5e972ac60281105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dda419406e20768cc3faa5996a240106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9a4b9bf34acc03e6dd933098c4b09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3251d2782faa76fd9d1ae9fb62f83c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0b54396382628ebb8e7259d5fffbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90388c37f8e107caebf93c88a08b5041110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030405c0d3ea4a204224c8dff419ffd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e411547917442ad6d3a695ce2abc7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e136f382dd323869e8838a1fd7584f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09611fb223aa076b8bb5293cda54f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0213afb8d6bf001cb8290854d769b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746096409f75302a78d612436c26bda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f05d96134a2d7fd18d2257238d7a68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee033212577ac57f9d723400bd66a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444c2d382e4173177291f09ecb2f144119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9691630f4794d4d634619b0e569a3c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a846a93dfdfeec7e291df23a2e4f4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d0708a112bfc80718388687c7d322122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891787606a9bd7c3affa464550b1089a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113e7161b014e4838a14b823700ba8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddc5c03d338535ac12d7f81fb04ebf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18be38fefb5380c56c1306e8793e77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210b5bb72117edb88e798f90ab4587127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f0ff14a815ca2b5be710ea6c3847128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f21c0b1fa70ece6dfab427e5fdbed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efc6825aa49de69af8b6e338751b24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743c20cdf386f9a504ea1edc5be8ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8a10876530e02cb15b5a7c3e01b44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1a6d8ba023987f1c5b89ed27e5687133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91c61c1d10e1b3fc1af916d0b87dbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ba22575c08361ed11644efb31ba3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185913558851ce4c0ecddcaa81f9ab3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770de44de8d95512208505ed0b2a5480137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04b222cfa7729e1d62891113ffd67d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fc120aad7a6e279857265b962a70b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc5ba0df32d61327e6b71a363aee2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16919b6f07b49db7e406874354b5d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764323fa8980a4745d41fc612d01a3b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3f00ae9461f6857336bc5994c4ff2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8438e722e8414e409ace588cf66f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b0bd1572345e73b3c36661986fadf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa1955aa3f5af5f3d1f4e7d66dc6d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e2807f8b526cde602ad9a58378c27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e314125e80d55ce394da2eb9e48bd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728d252a13f02cbdf102cd6ba5a5272149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3735f4dc40c52c59c811198cba61d58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56391e7f6600a73bbcdc3d6093ecec8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c625b5c0e7dfcb639494d8fe4f7d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98983cc1e960508c3fdff6b0854ea68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992506ec1c7acbec81e164286af30fe5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20801ffc74e659f233c055f192a8970e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b64cd8bed75044030f820e58fa4f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad23b3e804add21e87aa07ec626bee8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c9fc3580d1a579eb067c7a30d1dd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8dea18e0ff0ab0081aee7c4a7bf4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606646ec402124c131611e53f7965270160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcf5322593e34187a459d4e20e514c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac433d7809fee9f7354cda213099c9d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8cddedce2d3ea53845a8a9ff74cc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ff78a1746c7cf070b5caeab38aa10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4916d283276e774f1837c21ac5ee30f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9027efb59502669d4b742939cf871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5aa255a7f15003cdb6b077b71d4fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add6013285211d91ac8db2cb3abd3c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c601ae2d8a868448395a69be4328d87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0f33318ed6d9a1ba5979a7b195635170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e496b636cb1a0c2408b9807647c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aac28ae732d36e5d74b1b30f6cb74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433163f8bf739530d5d5cce3d8b393e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b0ceea6d209bb286a3aaa3c0555eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e913f72590515c81c2b4487bea0d1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d16662081d8d6dfa46fe528ec4449176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc2ed379345deacd3de99f2831348f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2812ed86d83e12fceb8c6afa823e67d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa372802808bb271062288c1411154179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09e83cf948116f518d6a9f380d8c08180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817b369f945b8594814431def78db9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4723809386d66ade63213230eea7dc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b94dab58078d2e9f32ef813f640f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b9f5e50cba93cac65e7b496923651184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b273225da7360d65ad96ac2881e7028185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5906044c9111464f1c0e87c860fc911186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621cb1d0da1faed0728d8c3b13cc119187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb8a84fd86ebaf480a6239bd03963f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fa83d1d522f845f0bf1e123e697f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632489a444fefe180f9f35f4a6f74b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0565a4b7f9e8b9f5aed20b252e4676191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86aba9fea518881b2bee20ee536de6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb8f987cf4dea58486eeaf45560d05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b9e875305da48daa94533ec07b70a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dacc2e68530e724f7f1565d6968d3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e00e8c7fc428430c527d4e136ab054196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac10ec9bc57ce92a083ab957b56869d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0b06af6ed74dd2f89109c2cec438e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1505abdd5e5f4a58565d423ea319d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2bd33d465b6d0666a28d3e210f54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fb5dbeb17435e03b6170a3ffe5947201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384076e128e204c26380b79885493c07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03b78b566ef62c825944039100c29a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dec36f6b39e5ed02ebf89ff5f37b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293957ef8d1f194612f11a41a10391f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6785c3fe5057bc226fdeb65c40acd5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109f5a2e73f2f7c322ff9362731492a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00995885d5f27ac1f93d1e4145ba8eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2fbba5ee1147f21537116c4f9a6af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe14dbc207b023c10e448fd1e7a016f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ced46728f4cfae7155d731597f835d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843420928d6a90075fd2e0ba7d57733212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61437a208cfd2f1bace69a5f830378213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b31541750104c3f009b788f76465c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeda4c483fafa5518ec67a0fdffc56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c33d930a20016e0671750fe0b5384216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f129345662e13c71742f7df0473607217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b6517af5829cb35775b00b01f35ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60304f880f882bdc0c3839bc6363330a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546281cf4d3d31f328e665767801811220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8e0d8388080646001b0e74354596221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8bed44391d0a04795afaae6c99bd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22074b9acd46b823b7dffa473a8ad4e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5673d40901573d13b6a248f70dc01e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9d9dcc32087408438a68082ffd07b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7c08a166149e8d98008120d82b333226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e162e2bddb5763a7eacce8c26242f67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d2dc27aa24c4515dba84b8cd8aea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39fa9b77fa1242fed633d11cb6d1ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12425371ba2ebdc9e6c4a2ef5b616778230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb8b4787aec18d111ec3f83614b4f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2a6765e52d8bde53ec0a874adad56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56178a2bbbca7772355b7a2a0f524b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf381290dfe2fe270e99e8098aec85fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e6687b5766e6b50a9f8a52a07f8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379499c003062ebe9256fb9271dde5b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08e0be263c19236cd14962d4966c0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197343e2caed02ec5aa615b86399b1f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cd209576f048b7fd3aba0f6860a5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98378029e2c9927bc01c772706adec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da6a64c6faad32834e42140df7419a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f001218179ff0b02c0d712d8a3576242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4b86ad2daf8b3c5804d03fdda1fae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36784be75534f8e04b06ce6d740004f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d305d8a1cfd62b4178f81849f3264c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ad1a9ecd4d2511aa8181bf9477358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3d946534245a2601a61f343c5bbeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f55b022f2e23330513d57ad579e9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f821abf19bf66d203a8fec693515249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feb5bf9ce637ffe4c1b8bfd830c0f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659296736b90908a2e267ea95d7c0be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf856dde91e3094e5dad229cf42dae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056ad23e2d4b5016f89aee751ec299a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a63d0c98e8d43f428fc473607e6a9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795a5e3e8fd8e59624b5cf9a25c9df9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449552ed16271f33c3f1b6edd50aab5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a263dead3823ef9a6bbf18c7cd6fb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feaf538a5da3b9a0d30b857916af0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b21c940837fed5ab2cb23217e9b8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4610760a2563385d8cd58e9ef9a87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af2ed67eecf15c09440231740d9d57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be75ef02311c5d048885a490567971262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920152306ea3c7e6e1f5ef9bc9105425263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07038deef51dc99734cd4133463e7589264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa0bb06e54be0f48e49a036662037265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c749ce5ab0be5e7bc094386c90cbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be13c5faa82d3710ef5e42532cdb4ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44dbb7a1f3dbae3b2400d291b1df9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df50819145355f0263b6d5d33f7e3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f090760dee9fcb24b321f930c0aad80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139ef9e9765429f59280712b10a1403271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2b891ee817b177b4663af38cac9e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e1a5dda1b1fa8f46459dead806e9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840354fdfe9068bea46f36bf030f7d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26900f010cd41d338211581147bdfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501748532a047f00d7540127d1fcb1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256ec05f2717cd91910d03b85e630bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1c132564a795247a566cc603275a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc348bfc7466b24192b06aa58ae7df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cddb62cae2bc1ce90988ab4b99613280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9313747aa70744e0aaaeea2f6c1d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3fd68131c75440dc5c1120e733eab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af4f152256c08e8ead7c254ece8c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3619b8e4840b20bd9cf67585e37fcee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9ca8e464b77a4aa1d5fa64706336e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d0cfd4042a22844b672458c02ea0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338460fd9ac427378926f7082e367dae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411544afdf9ad33fd06c9fe185511e55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ff6352d3d79f664062c6665db9dad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2ad80ab3ed3f1708681ecf2951c51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4b222b316e10f496ac142eff52b4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26d6d66f7776cd819e81284ccd66bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c229c958676d579151aa524920ba25b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78513c263e0eb5e9a1763fd995c18078294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a38fa6e5152a486edec55b20a6cd06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7886de73a1b3eee8ba6526158c733296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47abf79aa46ddb08d156bce24ee2aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658adf71b0e49ae2d0b7bc5ffc7917d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625e2e0ff4df984103b9b3ee0d87d9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e30477f03cfa6b4b5aa977f33b0fa7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eaa0296a802d1488479dccaa5a07f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3095a134ac3855df6c086a344da56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60524fe11d6e86b923e8253100cb2520303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c23e3b173109b295d5a7bf69d998cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7285c406f9a48935108a30f98fc44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f311bc971e07166a80a59497e8640306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9935a91d159aaa9b0e824cacfc3b70f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d3f46662024afa7c563a1a720b2cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d309d8842ff949f136d769e46d4986b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56798762ec846a03500f20afd6251933310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8486876faedcaef604ab9a6edcf84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b8a546052928a31248cccd61d6df1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ca10e56a23e5ceb2f193a353c2ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f578f55f325deb563d50ecfe11e441314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18251527c0458b357d86c08a23bb7ca3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5abee336adfd4e216679e1a4b256ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aff6c42962560a7e803d5cd1b98842317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff6de4c957ce5aa9305308bcb4643d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08117319d931b08f1442b043b3a3c06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d278a42b6fc0141d280fb3cf7d607320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edbc5b522bccaaae76dc2d00f2ab61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a29638c71870d7fbab38ce6301f67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a874a2d7928d29358fe6585444d2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c8a4223d5353618d242502dc473f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6a0054e95b1d0ae67671132c80d42325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>