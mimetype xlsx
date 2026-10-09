--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb582c64705394527b7d51a368b8dee71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e07fd6b317c5dec5bd42c3fc8bb902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d160b17e89e0cedd0960f8d91eb64323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99351ffb34bdb9b779aa4fe82c48c4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dafb627de1fb45c68635ca778cc1545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798802161602c224d9106aeaa92bae36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e19fba9f66037a400bee908f80b76a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd904ea8a5ab1b7a8a91cee69260f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5141ab24a5d8cbdf00ee2455c073e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b25e569359659641192a3aad3f75a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde3285d6c8bb0db7b390ea7162bc3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c606e2fc9f03daa3bd3812305c0b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe70eb370ab55514d13b6c32212f7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81ccc3c6d4cb356618ec7ce00f4c4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607c9217a1cfdd57879b67fff0fffec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc95d0561625d1d62d2d00be5e21e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0376760a837fd011fa8e09fd5fc668417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb586d1a4ba56d28764f5ba414598c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc618af1f5c09d793556fd9e21dcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6aac39b37e652041c38e1cb5ee32020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5ae4a6813da72b2574b8f0aa0135e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357065ee0bb54f5e2f25d059b37a704222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee632353c2b28b30a8f352b2ccef7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32b4ca5dfa7b9c5fc7da8a2c85fb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb02ae4ccf2a5ddd070e690d381fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfead01749f91a14b03942c4054b8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622b04cd572a7cce8bdf6ee1f5b92827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90b28a7e72d26645a32f26ddbf8c9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed3320a2b0a68b179f586c0ff70a8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626aaa81f075404d5022ec4271c613630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1b49e290da4b1ac8aad7e1fe2b3a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04b47854cd0038f338e868a2a8a5a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f4c81dd2c0f4e82d09f2ff88570ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10883936057a21b6517b763063e268334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14203a0d03553c2f8b9062b22ee46ba735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f84df241450163d7bbc79ca92dd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e9b98c9a9421ef902dec82736fda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e90316d76f4df460ddc9b45432212238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e017f17ba378f3abafb8734139c40c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abcd8d6c800566d1ec77fb5047047640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39212ef32ba87479546a27419aaacd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b611a382dc7eea8608e8116b4764742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17372165e7665d64284a73e1ff42c1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c6d79df3287a05ed90cd2afdaf92644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f8c35d4a9cfd4b1ce7bdc4040d44f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8840ad1bf250c535aa10e7781b08846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71933a8ac4c3a4dca58adde7351b4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946374b72f31b7df6d814c04a536c55a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5f7b4ea78db2685d76169598bf94449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0d69b9e75bdc4e52416c95819202450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189ed3d9384e9902bca2029d607e48451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2c1bd13cf2ebc3859bc43f23e97352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997be24030d5f74659fc430def964d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9120180b55792ed074c4343c060966254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af3e6529b26921d8fe168e7196da9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3cf7fddb055f229254e7d3c8ae18556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00addfe8d8aeff8fd184955aa8d4041a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0969ed5845d2429649f445c3638f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798a42354609f79d0a0267a555ab69659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d80253ad861bfefc97e16c4c873f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2b85b85f0406e03ed2b949073716861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4261da6ac4031a9f447e172e3c23262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf138bdc7491b322e0e4205e46d15e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4003ec63cec201c821f6746d5e3740764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d59061add7872360071a1a02c2fac465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777797c738b1083ca79df34f1f33139266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbefa14400f1e1a33b61de337d55a1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e125b52c3ece80e7954109c01a92368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40326ef7114938095cc95fd5d52f02f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551bae9f2f8d13268f04d9f33f11fb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e5b51747a50ebbc5184b75835cae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4ce4fd98aeac2aaba7eefd2ca451a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af8d2bc36c7ce65b4974b24f73a9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0997b7a2c080c36f0099b011116e0ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77897954f77d9cfa041179f2285f45775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca3136b6afe872d9d12e1a34f112376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc021cdfc41b4afc6cf16a54febb634d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e300b2b374156414f86b49c668a2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b400a8d0fc9c72d64a4ff7b6a92dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac6aca5c4b2e8244fff69f27225ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91942b9800d9a040a9f8a918647c03581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907c8cca2b57b1874c77a6324620e2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8993083deb3c11ac306706c0c2e95b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6953143e46d1e3d4f842c40788925784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe9b5fdc466624b40ffd3c95402d3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af64d644ee07c052a5a08748c56105886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e67ce4f7c67d0e515aad7468b44d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690770e34989c4a08f5b5cb9a73dd0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f878286a99508bdb1fa1805b55e7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e81c8d8ddc5b111c5446324f0fe32a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aa1a1e8f7498d311ad2c4611f491091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7edecb1556970e9d35ec75b6bf34c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c66087646f1947b52d2a84604f532393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42625e5e9cec193d712ceb7ce88f7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10d1f6c67047c135d1cbae451153c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6d9dc7d906ebfdb56669c3cd091396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b305e315a88a80c0f8aca1da7b12797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91230bae58de811027aac2b89f2badb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea538cb8bd8aae2205b5b95db34f2ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961d6326434a5f42a127b0e96ce2b69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e90caedf07ade4b900392da6d5728101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af970b04259e52f95a784504306d60e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d694d5953521c64417dcefaf4218a2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d708cea89ca2cad2f085448fbd1434104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6034c4c99a49509a0962a9771f38ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f97e47151b78bc7c46d50301777bfb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1ced4ca7678cfd40a66266860c084107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899e506181f3ba8109f91037efbbaae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb36aa0b5a1e3fe9eb8ae0628144ce7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e49e4b4e103b67203be13d090a1e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7663efe0bb2d11a6ffad6ac06cfb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7630faee68df64e601b627e60465d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b106d7b3b53fce5dc0d4cd319e7d884113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b739624e7a03b26bba1bc2c2c769114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291386873990dc608e83e701385fa74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a79c18d2fb30a6c10b920924e6edfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6d3bf874cd7308eae367b19d9249c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf95854d415a64e33a13f5fa209190118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b8216ba46149247d54a6c1d7f51c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f8a01fc04a54def136a6674021aa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930ad1209cc2ef37fa30fce1b55366f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074ca449325f3c58caa2d7cce9c6561122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3978771bfcc4a93706fecf450ba0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec9913bb4623c5c8370da7d32ac65c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410966cdb0dd5a47200f0c46c6c1212f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74954c5b5a78cdb0afdaf3ec2de4a6f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d5eef7370c2c515d5976c45926e7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d6bec20a16fc6b664f7529b489898128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d905bb5d1ca1c359160b084cfc90e6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd99dd423dd9259680b24c315848094130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab37e4eecf771b4cdfd84c419fc16b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10626be3bf789ee39c791f09456a215d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253aac52d712122a7341ce17c977193133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc37ce40c56e45aca85ddfc5e84625d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49616907a53f76db902e639f5035a7d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c50bf4bdadcd740e760a0e3ea162b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d23839fc88309b4506b31163b8fda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f865274d3323294e2f81b84323414c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382c0cf5fe05186c44d28ce65ade2cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797330ba16788d32ee009b4aa1e8461140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b98960be65f33f396e88f8ca75b5d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b9e6aa2f17a78414d781cd28b8396142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e994e91fb022313233f66d40413454b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252f532c2667ffa7b328450e5fcff52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9a717c0fb8e41863064965bfb0fda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee49e678e083926125efdacf0fa63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e06ee8b9969c56dc558bb56b6760a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb59d9dd637de06c20d6a531ffa7194148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc607e5684e325c1352075581516b35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b317e0933b93d0ce4c9e1ef0a2ad47a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b46e92a013bdd3eaba75a208185fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7605393fff2fe50a1667a2e962e01f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fad6e776adcb729ab96dde5c5d9147153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b276754a90693f9ba8b20663847591154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a44a5a902613b81895fcf336e78165155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc69abddbed5eee5e68afcc80bcfda7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414952abaa9b61c32b832ec5c153be3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced1d78fabe903539189a92d4bfeb29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb08f0a9fe9c7817e24dda046d361c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3db328391ec125235c2d53bbfd3f41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1779c2833f5398f6364433d8b927287161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e42950a838cb04cc1a8a760080bb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b31b60f83ee371f55664aed953ab9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e354a4d8ecb229ae3ddcaf880fff6fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0038852ce3174642ddc573e90c12a43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d48f0f0e49a09ce7df60dc383d7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42da4d3cb2ffb097f4d094a04b959d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74e6b73e88525b87cd397060603375168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c0fe5a6584904c90793f3cae27d6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1549fda54b6c5a50eaed877437199170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbb21d701da0cc9ec78c97001309f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caaeb8327c946fa682ff61e3175696172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84280f9d607f3c511b3ceca22b61b6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139b4c83a87a2465b3ba7854417ce6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b34dad059aa5852c887208080c021175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339752da74d50f5a9061632bc2d445cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266f777e0fc92535d0990df99269a1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb793c0b4b2fc3a6578d70f6a0fb660178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7f0a5ef5bb3ad31ec3732b1a4832f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4378ca6aeabdc436cf9562e433a6b9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269e4b42a2adb2b3f7fb81667c50d03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ae66de31022fde0fdcaca7082f511182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8e65633b80ecf5a0cce89b1ab320c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f762ac66d525f70fed78dda0eed65c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19ce5b2ec5619d38f386cf22f08070185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fa126915f3787ac217ae91c5b4142186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f658b21a24a35e81f236f1f3e3dd6a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f28238681cda88cbe541859147a70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe29c13beff7b8da66691b86b2123be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee4f73d7556d097c8fae2efbf389ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f56c0361d660712af592bde92bbd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae994687649b2895d210d3d0f444578b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101fb4c7c504a887af3bb3a23360160193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009b1b3fb3c20c05099b01de01aa9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f7e31e74d57cfff4edf739ac2549d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b40a06b7224ff13eb13330084bfb2a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db99c5f12d3b73f06112bac878074197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af56f5d37c835b49fa37cf0ceb965c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a7def0dac2884cde7b95f325a4fac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64067d7b0c6a65d44b9191ebf8dd10c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f61a6daf84acd2c98fbb5bfc70536201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdb24afa72e947c132d2bf6232d9af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad933e53cc2929effdfe889ffdab5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434428cd0e636d096f90e9d3eb8dc5d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f73c9238ed7a40f4e718306a122e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b938958ac082b35da8adb90270be8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e69039218830ca911ab0dc3acc540a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ebe9641b3d78bd04d3d8f8f81a81e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d0c51748a7d672aa9d26c12cbbbcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6cd9a3e2b1055d50e005d79fa5d9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b693ee58e21b7166f7194192b6e75a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30582b4ab4d1ecf8bc83e52339af1ec0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcce57dc39e7ef1c8452244e2a56a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a1b8672b9d83c9eaeddd870ad667214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4815e547ea74ed0266e321f981a9479215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e44323bef7c7f736bcac90a580d71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4bc4304a42763eb6bac7356d3492e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9428486dbe7bd41b8ab3c236d2545e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03d86e67d502f95b6372d9a78b898219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b9a80dee418fda88fb70794b0e8c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fc86c36d5980f8e210302bf036a54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e758d41eb87d0b6c5096a7797e13f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0594024b76ba7836b66e96b8fcd078223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a021c288fbdba4bacefd175504027a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fe94af8e04479c81332b5e6b4f42e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89e453e938bfd99d02a7a9c26b9d49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cbe4ddfabfa99f5c7200cbc04b4a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976e6e44fb26bd42a01f8317cba76ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8429e5aec50b64b63b5f2788b31a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39b7b02d04a63651f770e89ce38076230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699d2bfb1b4bd20c5e4a4f6b6d951d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77372a81c0df4c907c2af437ef184990232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed211ba4e2f12bc1dd1b12706345d2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32626822625fa098e7a032c779eb0abc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722f58a0de648a8cbe074128a5d7168235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bda850d8112aa116ba9fba1f72587236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa236aa936d81e511e8d4abff063281237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfdca228e1f13be6e5ab4f8834f4a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17e359d0c21b48ff7a680dc1376cbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5912a0fd3d1e98c0944c4cb2d0ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586a76875a36372ab2d53ae13656e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2facc9be6e32562c1dcbeb7814ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a40841f99c466e9e995e248070e553243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585767c294d5c41d30fbf916d94705f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747426d8e6cb4a69e74ebd354689b43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce2c6f8f058154d28fdc870369a611246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd221ae138ea0c346ee4a734b091f13a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f010bcdae598224a3f36db5ee1b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa96c7bf58c9233de14a6572b057e50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555617f4dafea38f2693a78be3deb44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaa07fd5559471d0ad6120b64587fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f0f6c0123d376fe90d4843aa97f9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d37a86408fdbb93b875733e10037f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528b3d24dae4d71695a21116cd0104d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5770b176081761ca875b918b37b8759255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99148f0bb81a5cd1c50ea14cf6fe94d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9e33ef48983ff728c319482478f83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194ec5a8d792abd54031e41fe9efaca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80d50645da30eb1abc7d9749b3ab1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41448c6544ceca8268afbe210e7dfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a989c8033f71b8be977e17a0a98e03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14ad0a3f619288a16374a98a2f7424262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df447a6b3a5bb1ac1cc2b1db22a117263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9747624627b75da7374ed2914985f67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff50269a97104f28a1cb3b167b1cf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6de4a44e7edf6baea5f5de0d9bf4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816c308b48b35788dc9044d00bd47ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b17232d6a902b88efe60a58aadceb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ba92f9c16003ffb05f3f1f9dcb073269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f20a7b3deafb75a4acc3e61143db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeabc47ef23e5002811665275377e28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265130fa56fdfc0637855865a1448c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836b7078556d9b2718f942d215205bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1e59f286dfaeee133db9733324422274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08199a72ed87180879697a2de68763f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d5139474eb4ec8a691d9b697b75ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea0ded9f8017654ee5b04065461f4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4d85b36f1fcb163d63097098556e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e16263ef34c0d3b2c6160f3a6ddc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a25ec1692d54a96b4737696dabf1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30c2a0e77e010981b431d76ee62d0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766b2d2f62265aeb9bf95746e083cac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d2e33dc64fe2748ae0849360ff5db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd9a1af1592a6429ee87c18c149282284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4fb311778dc7f503afb6be56f7425285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d53dad3b52ad33add5b40b0c8f621286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592bebf546a66d6480ee1129b340cfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23997ac4094c5042f625a2f016b166f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba214a77154510dc10fcef6763d656d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657412b0576dd2c84455f026642d6f1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1154bc650567827aef9f0c277c490291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cef693ea8e12a1e6b12bfe0873489292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dc7e6731554d48bb1bf4c8a4dde64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a78404c38b7f94a4deed4c18bda4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb5188c07c28dd76f42fa364d81e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f66223b8d0219f46f679c287537a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c04728e962b90bb22ea34347aac146297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d7cb976ab5dc8879994be2330a30c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cda861304f710c8870eeebce20159299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6566192bf26073b9b06c68e273c52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfaa73623d64239c28fb034a72ada6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b251907f1312e266a589013af9b0d1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c695e37d8c40785793f1285d73efb30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92f8ec0adf44459f856107696c0253304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee036db02a7bf06f93d442fbfc9e390a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3ac781c8666711499156cb3b2310f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c063f115854408b16570a963cc49a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907d985c9fee20dcda3fad0891ed5c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264ebb7fb5c43c652dac8708ddeb887309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f37f66d7f92c756985ceb5b1ae38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2c69c2e97f99e24e5c0b7d487328c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda2cc1858ec37a58b8ab0c63af38ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b883ef4a0860cfc286f6ba3a5010313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dfdaeea5c5d7f38e7004ba42ea1c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d4ddfa2725da12e60eb6eb3cff96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e08856dae2c4871fd401d519acbf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55277674098a3141c946c07a2f54a548317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32358909901a78e71842c0cc88a62ce9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8029b201f6710d05f6a1c71a9c93b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad34b4eee6e585305de24290e0b4c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39dfaf35ac676bffd71418c52b530c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cba6c479a8c268a4d55629eb3dc95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b5e48fc1ea0d1fa9a5bd3a6f3c9de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3256c74fd0e51a371c85b092762f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052a032f9c96ace415edde457802085325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca384db07c211dab50c17c2eb451fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffd7fb81cba995722a5aa956031d0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb767867038dded9b5a88485b47592328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0e0c3a5a5be26bcdc6466aadfce96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082abc88687931da6350d72488f4d676330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e83557af127e8a21ee7852e81647a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6cfbbf6a0bd4dea3d05859823e6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741b855ab67e94d8f93cb439bb055cf333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aa5b9f544ee710fb831fd41fd31771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d38c2dbf29ec53da81475763a67ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3f0ccd7ddcc18580636385c27a0bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207171261d502ff43aca076681bfc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70121808c3b37a54aeba51f7ad89365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaffeb34a3968eb6b3702db60da58a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e8dfb31ca1d148790c4d3248da8697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa020510f259ddd3a06a8a1789a9ce2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba1414abb4953035c05fcb37632739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8433119234e16cdc28150327d7f746310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92c2a47ab24a3983d1d8390f28f75a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998750208dd31050c033e68d11ef57cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310f8a5f154dd9dd82399e8a657d4ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0451fae610c99cdb0778d28a142c70314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f483c4b08bf86d5bd8acc6c1759515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebebfff9da85797f5c7033fe435be0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4384d53100a555e6233e36980b3f12517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a303fc8660c1c79871ee6536e22557018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e094d1c2bb9add7276e8456e124b1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721441c1488df4a523b0b222c448985220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4393d8d35103925646609599d8ba8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62a0b776b43924c0214c70c2b63e2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c849d3af744f6ad07044e93553d901823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a0a3707e44daf4fa87a9c17fe62724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347014332f74cad85bcc4c572d2af58e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae26fb967db0a744076a3aa1ac64d2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd99f1c99a7c6899da11ced407bfcbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f15776329f14e2a84e56c0e3e1f5a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5d91e51a7b8deb4b422a1c284d0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b903041113087bc8ea75a1ae8f6a3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a276138b494b0135fe4d985c6238631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467388207a205c09a21cf79a2dba1d6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf88c3babedf2eed9f58931841c9b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9443c81e958732fdbc8bda7ce0974334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef589973d2f5f69c2b329c1bb23c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf036a84e2f93a91cf508d9e77e3ced336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c8d8e18ee452837704aa14704f5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4840686674669d27fb8c17b28c87838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e64b5a73d0e4c94da9a7d06f1d5a6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516283e9436b59d91b1a483b2597cae640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac5062ef023db1a4ee2645690ab97b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702f07d2ebeb046d6cc8f298df78fe642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c531848ad06b57a95f94276619f9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c76a1d354c75d5f1a100b8b9e90a5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8376f601d3055007e374807e634e29545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df95dfb6f365a99fab0771354257cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca56158b597a7daffd330e2cf1e18047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b4eb7ea7465d654832d6a8674a4fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fd0eace036e2b58f62f0e596645f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7dbd5fa55cd53adffb2c4be5cff2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd098d3cad51eb0cecc26db66c7305951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b529193ea8399ae5c50a0d5790ae1ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4b0aaaa357c5810a8fabd31a3e05e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd70dad19342273a4c65b1e7b096b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f2167ba8e6e4a5dc378797270ec6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63685636dc382c461d7ddde4f66b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f37c2eaaca252ab98932ff34821bb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132947811e8214d16f2f4c7f218b0e2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48e81d413d081bdcc76d0e0ee59ba059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdd8f436c712637a2d553dfea6302d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f984274d368c2e047893e10901873361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d8314ab3a343039725c53c4af56c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a09571bdff020e2efd8280e281f63863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2230a2ec653cc84287d271419c7bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222f02fcacdb0febb4f5ae6932e46d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34b54e33656b4d42f6263cf63a005a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64ace234470efbfc5ca79b029dcd0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3d330731148c593dfe3f3803b166a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a0cd3a9744985db4dc075b0feccc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e5d530e3ff607c46fd7bd5e3ddd5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5875e7d337d0aca06bba23a0abead71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b832a14f3535dc36014ca3ff3df08d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a6fd59256acf821a73ce274b6e45673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b77567257b5bdb9d2b90e733e35474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83028b8735bbf60385ed8fc9f1442cb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3d200a926bf3005beb7f0e56376ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c459ba9245375999a1ef5cf33b43bc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f9a796ded890d187b266012468f5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafdbce8be12379e0044b14d0791b3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a20810e667b0d9214cbaee2b54f7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a28bad3c96097481059c827b82820281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6fc207223dfc91256ed753744f1fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1fb9cee50ac1b42ecb78876f0abb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c878e4ce314c373450057d56240f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c4a3a4f2e74a8d076774a81f0fc4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1aadfe7faa670c202ec4044107be186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca64acaa66aceac2c43e864c8068a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49bbaa9fbd65ca776564e51bef31d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709101418b0f4da504be4906c43492889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400918fe2cf8707518bac9b7cc1430c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460727707ef65fe58293d1b1cb5cfcff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d07872903d8ff0ef6c10910d352b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a95f7b6a9e1540ad8e15272ec274993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2615b26a82129b08ec023ed6df369b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a0924e4bba33d89e8a06d63f26e3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114042a313beed468e919b74b770316096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418269448d9c3ab10c8e40c18abd9d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fc2fb45a669594230a55d55be58e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3dad20fd71f990e2cdbcd9f17a62e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039524a03871bca34b5f977d1681a564100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de88e6105f5d78b4f66e0ab578f8e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b1daa28fd40d9eb6f94146e53ff0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527fb537efa37e9bc76778d52bbd764103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77e7913645a3e296a61991189ae01f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d417f6b810d0b73928228c7afc4f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd9823b9b6ee328fcbcb6889a3515a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9917f26ea39aaf21429e4b9ad8a09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40521eeab28f1bc244c09b07bb080c5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ce09b5dedeb7df0b04120dbeb7235109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843565e06cb32c7f4e59a513e171f78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806e2d3751f6dd0c62ac76457bb054c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e123fce3315da3e68ae7a5123b0a967112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc591d023156e85b4b8a75ddbb427f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81f52f6f73d2c15961edc74215ff61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4e1228291134dabcdf5b923326ae1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c68e8cd17bd3ce6db383955d5fd1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4fe3c07f75b049108edc05d6f142a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d567e2b6cbf693af5ca418036c580ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c171e2c2ba880fee90bc6771fd6a747119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf81e2e7783a9d15126b05f91b578120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f7d1a1e7c93d6eeea8f993cdc10a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0cf0034766144c5f670e0437ec868122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a4e762ce68132b4bcf64fef4faf9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38c3f3f4895033a0284b17f2bceb00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbe9d49588d177a096ec1a7ca92009125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c262ab6d1582de2d66a428e2c504a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa8bb5876ad9f87cb4cace0a349b6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c15a416ede2c7136e2df970aa0afd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6e5bc8c58c5e615c261925329ae6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940a79df0b09baab8487d4426c863d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8a4ae2254f4588e0fa11f422ad9c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3532bbae4275c9758160e1ec513ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d8817bef2a120f0a559353618d60f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d659c0feaaad9d29a9128316d4d7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce723a72fd5f1a865f549b6bdf8c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c36fac42bc8d49c7a3ca10ce4be9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d53dba184e5264dcfcb1bb24658a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174bcaa32f24cdb6df5ec3bcde03ba9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b522698eb4d649ace4a22322956810a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42773482fc4eff995aae6b2f483c68e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d744d86a960a746a956c24ccf00ad85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867a241fd7c7b415c20a0eaf55f4148142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa347425edbe2c1a4a9a9d051db8cb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15343d445d390a208d33f410e1e65226144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb6409314b1d2632baa21ae7b6955e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07151576ff8743b248ccaa8609baa02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02444f8a33937e460637ebc19ad5a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d368de4ac0247d12211db1eaaeccb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caae2c67e9576e13d5cb2b0a33033d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d032ea74ea75ccc448627e27d8276150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035a3ffec3465da62fe66dc374bf293151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ccca20d7f146a2fe337e967242b28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b733a995e9bb319660ab054566b734153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3379ca2c88da19d5b0c5651acfc9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f5591eef5428102c18dbf30bf8778155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d90b6324207fc4cd5dafee108e217156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4657987012b899b897fe35aebd2ec44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e2f93f939d0137d16732d34b6016158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ce3968141ce25ce1e6ac46678bfee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf61d2db1f9ab7323f5a55ba8923344160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f866629c9e4bc27a6669044b5f7d521161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003b7db75976cdfd0cae085be990544162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a804757affe92cd840c6ac41565977b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44292aeb4dec63abd260144806d2054164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b584d2b499b223b93a0be5f6e5f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e024cee31dee06c0f10093b384f28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f479afa28737df0ede848cb79e1415167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3e68faee7e8283e2e3923ba65711168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aa9474a1bc2232360d0dd6b9db237169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a988e11a51d72d52278305a5eb89c50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bad91b78168795eab0825f26bc746f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bc36c601247d62302205d7b28689a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4f204c606b1677958effdfc88fb31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65157d230d40afe3b8ea69cc56a71718174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868eac168429b3cd37aa25d25103b81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57debb80843d4ab010e153cb8a1154176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8143158ba6057c02f726275cb291f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c8f4cf7a9eef6705e8583710d1909178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97718cf94c1fa36b88e1df5a012fafc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e2a113d39431eb43b230167cdbc36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1456f9aff4af3cd078682b782aa2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db092796b821d50d71f1afe6861b8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5ff58b6496b0ee20155c756df6865183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535014f90d224857e70323d5ab85f0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cadc0466e6bb73a27e9a5a3ec96079185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec281abf464cbaa21c04c7e996f43b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f8f8c637888d6bd6b622614b276b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8ab2aefccec14b1fcde4dd0c927d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323bae85072014754792e49a3e2e4f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57740bd724ed26220dfd634bbd1cd0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43137e847bd21561f0f2d1db26b4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ede17e3af501cacc06e33dc4e3588192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34566bbd0f5345514d1ba059e03d71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c5eb6b1cd2787b516ce32de1086d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e74262dc0701749edebcee72aaf02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f83e4db915f981abef2c04c0a676e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6619a926fe5e0f63dcf33b0c58d24cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5e4dcea0f2e9a388be1021503353b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb13d7eccbc9c2b12d6d4a0714ee33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e7acb17cdceba694c494bf9931eaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079d300cafb524a21efe994ac5586f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0db0b295109405984febde2ad10ec4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd4ab020ed337c4b008ae756975097203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089005316db2af7c2fecf04ef738b58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a7d25d5073f1a36409a15a64e580d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c784511ba4a6035a4f1ed09a7dba8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb9216ade90b70c98bd2de36fd7c8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f922f9dbf56419c3bff43f48897200208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacc024f597caa3e6ae1d3eec08c0b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b5a9411a781de54cda7927e7dd37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cf4f5fc3f5e2a11ca83582cf168c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ec39c8e8ca26099606622f8a7147212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1323ed468824caf36d70399cb99439213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b2f7c53721d0903a65b8a0166bdd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499499008930888d268c0d3867a5ee2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc750fbe6e38896a816ed3317b26716b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803af86e0504d155296f460102ec879b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361939f22c301de9f25a17f9a617e9e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3faff42495425dc63e7f6fc2a09b04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d3dbd0ca76b7d412660152d8a72d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dda527beb60a2bbe0e158b4e2ada6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b30d4e6ff566f40ea5887fa6e01dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9055e729e173664df5b2ed3c0606edc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31092805338155da30fab96679fb0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348200bc4e2e4db75a1905c6a42e417225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aec70ff88d86f9e01ceec56e922b90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10cbdd4b7cc5c101637fcdb67c9622227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd74cf5db871e3f4d115fc6ca4f09e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d94f0aa69d61a6ef0bbede71d72c00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f85f590d673799614aee54d5db6c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ef609b4c9b83ba0122e1a4f985dff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59160d6960f5c1607ca7c4cc18cc3f32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600e4c9a74b4f34cd0420240ea1e38a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b16df7704f65c97f54542981cc7ed2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07cb702d0d81a70fa7dd45e9404473235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e46b4c8e62f7db5844bff2aaf6e01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946855dabd919510254e89c4a9705062237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538880b1bfcde864426cf4ac973f16ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78bc57490fa8eaedef01b4e604caab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a20f8887ae7f95a614b0f7ece6e77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c5e015b9b6890d1c015313c741728241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13e8fee9d6cd6f50f9d45ca95e542e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09410fa99f13935a687c7adcd798aed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b330f2388b406f22c86607f65ef1c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf011e282dbf33571b08f5875f6c9a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8275b3f8d7ce577ce685e1d0afdf9de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfe1121b939e0484fcc293d8f5038b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0e7088f46e2ffa4a1bb366afeea3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadc78c9a3c6dc03f7b2817aefd8cd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1337c7fa0640ea64feecaabd149dd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc489ec0a566ee77237951284f37b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc151510bd16ca6b3a11e70b96ff1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709419090444c35eb5e3b35af0e762ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65576c321e7f1504149e4d00573c42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5934ce544c37a3243021fe2eb00d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0ea498c805fa4610537ab8340fff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad9ecfbe4a79341b504b5823c9d12d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc702eb9adddbcf97a0986f2aef1efd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4397f45f0f1056d492b2d23e30f1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215550bcd5851278230385b07401d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a43088598c3842fa2ecbdbc8b702d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b24e7675a375c2be68dfa3b2b764f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae594ca9d00daa75395a730ae5986cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55a7c295a0af8b059a5f7607bf57ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84db0aadf415ca4f2dc69396ae3cc20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600a9f9c11b750dea1f38159d3147bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598632db7ffa113345c507e368b8e7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f84ef16ef08965224f69eea03684eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e8c00f2e40ac170926a71e40bb1a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f83f11cd660c7a644afccc804871f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318deb76591645341381ffb24f93e96a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0b988f97d9a85916eb65a705b455e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9b70a1e2ea7eaaf8ad3cba32034a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ab3462ed36a9fd79b246e9ea22968274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a0ba1c6a9f70994ec6339af4e2c90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30cf216a6b4c5f49518d021c92ac37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127e3991f9b44878289895092149251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57984be4a7a3d2ee023d57d88432f06f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b710203b5795b803cde91cf6a89f12f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51431499f3979ca252e0dd2c5f44c7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9f593ba5f40bdb47280b7d4a795d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b2585021d2803bac4e0581747ed2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c9eb7afe3460350402a1ff50f887d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d580d9a89b08529c7acf1f3ab4d234284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316d7f7c1e639075648c6c62df3bfdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0ecb553b141875d909fc0b8f495c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1743dde2b15951c90f6eea02c5c83d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27c06cbe9cae8465bcc47ab94db71e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95830e2348914f1db6a1a869ca61ec38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af051c06fc91db0438f4657934dac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f44268b598ac9f6c9afe782127554291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56bc897f9a8bceccf0e3780b7f04c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee1289d0b1b738384f8c26842ba8d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5c22ff848f353f4605a350ba7f344294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbd9b076efb5944cd9574b1c0277ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5f19e78a5f63d29c79ebdfb5e64bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c072c4fd804f31d8348fb057239b843297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04664073287ddd14434baf78647d7512298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93998e72081b00cdf2ef2262be524d39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815c7a9dcdc2bdb4352daa85da05a42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2969198005e5cb29cc46d48eddde3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b4ecac3948d634a6f7ee2df4b3d28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a88cd0dab7752a4eb6160f3fdf225303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99dbfdd883f12e84aaa70cb725e082304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdafcec3e0487a8732178d484cadf32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c244b825fce0db74d03d88b00db39d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb102439615207148f8396a219c49a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde3348517f3d41144c1e9f77bc3b0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbcdb37092285bce3ed2c64925d7f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba4999ceda9b8966153197f766b3bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37723a097c2e92ae84d9b489934eb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e02a6109e4ed4d257fddd42ae573312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce430c7dcf4c3591835e42db9992e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9dc64bf9a02a6c0ee1686442d24e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012871d77c7da94f170e6e412a2f122a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578caef96f650680ed00f16f0188151316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910310969d549f328bff3a5eea0a433e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b3c043322b723f49f5e4e7d19245318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e37f517dfecd451fa64fe5353a05b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa146b720d4098cedbceb05bb0e0156320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3ffdc438cec6c22ca23bb789a8194321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395008e06cf059e55a684ceed8664237322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd4381bd7b69d17fd8e31b93aa364a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c78f2be28053c1d506569b2e14bcf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7394e03f59929840dd1b6c22b9328325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>