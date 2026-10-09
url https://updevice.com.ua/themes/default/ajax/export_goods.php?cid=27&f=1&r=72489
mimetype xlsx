--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658413f39d40ea00d218c5b23399efd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ead5982eea5875fc4cb868eda22d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad794cb12e45f3ff701315be4d7326b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515c912c65a43c373fd14134795c5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cfe4ffb03f7a09ab06e7f624d7de15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32451e80c23366b3a0bf483d26691c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117d07c1b9fd2dc90a1838e7eb7c9717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a2138caa4560d61520cb57abe8a2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82a9d89d09f3d2629d607e07151f7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f2396dc886a2b43ddc8e31006285a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aa1d81592344d8b2c5d94aab516c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424dfc813e04f912fe034f6d7546e4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a123350c9676f01b8787bf39cfe7f5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc14007ad4473f95cff706a0a6177414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537a6e2502f5e25dcd384169e40d88415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b5ce1654f167474e2378ee02c08a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1706c05b86663c71ad5b1520df645c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba77378f63a6bf29ca9f8710fcc3a4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94a0a0ed95e08c9f1ff0641da7218e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff6bfaaab1a9e9171deb3670e765920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64477c5754d01cd4249fd58d46e6b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b62b37b4f7f28c2beb5bec528dc22322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a8153b7f00ab6c9d540fc33e1197d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4e115edd7d5072088bdfc942ceeb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac3cf07c4e47699782270c9025ac6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c15dddb850fa2cb03b9fe2ce8b80926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5d872174b868473e72957b3e4eae927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f4e5d76fbf0579800d38e74fdeac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1630b32fe942352eb740140761774d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3f123a9186244a6dd5a44b7f1137330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b12732b88fb88e2480a99e4288511d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f86a14febaa4de039d33fe39f1d9cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04efe7c48bcf230f949a0a14da812333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691f0850b201aeb32ea583d4f82f48b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d6cd0ed2567a1326e96dda8da652835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e149d3e94f722ea08ac9009b410658936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff686fbb3a3cd5c6266cc4db0de555f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ee921c88305bb76fc07b3c51dfc8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a5568435d69db07b334fe454eac439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a67d4fba39614b8d49c5e00423a1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a9fadf56f842409f878407ec85b1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3894f13bc4abf7aa9ae5a7e7059f2d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9643b6bd4aba0edbb93d16e9bb7538d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84574a361315532bbb6f2929da5ecc8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d56aa065a05d2ceed07fe769cae845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bd0def77ca6a145e9203bb5e7f09746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94544e76db2325668a307d05b3d6d3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953b593fa06170a7140c5b8d4fe861f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e325d307acf4c30a7e4e56527f41349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9aa11f9a953dfd89d21232fceda27050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07fa8cbf6d371215f0c3c0522cba6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbd19eea4229230c8c1380d788d97352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314812c0f8bbce5b828472d8d62b2cd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd54b4dbb4faff6e97e29fb133802f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9833cf285fed1b8c6320f0a7f93a9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b209f37f24d4436a2a6118633212256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b7638835d5e4492150292de5d99ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3834d9e1c6e0ce712e4697ee8acb43258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f917e4ae11c6122b2ae46a3d2c7b8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e596d24c5329f3cf444748d7a1440160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e38aded66775b5e821194f63c7f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b52ca3435428f1f5ff4b66782225d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42fd9d085a21f5c0caa2d3569d581b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5738217243a5d21c7a5a19e0c15ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3c8f6d9dbe02ee1f2bba12f4d7cdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44090c5727ddb412d8207ec329c7a2e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab90a92066031a0f7e16024c15dce467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0d16bc3cd234feeaf107a445fd42168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4804fe7526a54378f911c5a5974c5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f7dcd1267495c27638cbad220f11170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b4587715f242205d84d7d8851c7d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6f010d601b684e92d5a3a77118f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8be77770291ab52a98abb7850301c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fbd125b8824920e77e5de413b179574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cd70c58f2240864f8fcc8e1610ccd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f4b9f8bcfce1472e079c1cde7f07876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437ee55411e5b234b0960d1918f78c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb763def2c06b69d6da4a8409cdcfed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4011fbd7d8088aead055265d25df279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98fa1d2307cbcbe106c875cddf2e1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049606c070a1dacc1a46aaa67595dc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3eca69d0a4a4391e0d8b175ec4dfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7b574a07fdbfaf6cd253f15a8bed183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fcd62ae7a1649b271cc260ef42dfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66523d1811d4c831e12c37307b756ccb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d7a46f605b16112847bf335bc394386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c0edabdb474499e293c4823fcaa0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6756137322919f4ca609bd2199c2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aa31faa4ae3fb402021b6f085ff9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafed47f319564684fabcf5255fabaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aa4bf996d2cb94416c9cfa477d42291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f032c51ca352e0859d1c6329f7cd1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ed4201a0404032bffe86ef386ecfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cf84743371dffdb0893b1a946194594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a8a0fc5f2c4894852db33313e9db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d960af33b5b93ca40ed6388e02c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5be0d885a6746cfb4ee7f653bf972397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a668d15f61b091ddc6a788cf438697f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd714738e516e4c06c7dbcb7f81732ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ed0a6c0061f1177fb72cd1cda51d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba62e565e1f8d22111d5b41370c4cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487093c3d972c9d5aac872343724520a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640a4942b5e33afd0921ecce7c9f3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea66f3b64fd369dbd4b7e325512c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f116e7921d339c00d6921eafcd0129105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff21821378c6f2adf73c8f68e023e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b84794eb2bb8355bd1086ce808b41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10a88c46036a5fccf1c7032b70049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6deb4cb903ae02343e35c1b686949d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab625290f776ee1bb3cba2df45d4743110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef04d040dcba779d452356ba85cc46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bca7c18b841f8d3fb7c50a8d409965112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0ebd7fce072e366ded956aad644cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a20502cd58de66c8d306c5b47f8d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13817defdde12743150276fa7ef0fc6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b652540bd8fe1d2dc52f46aad7f5fce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b37b323b93e137507bc347b2a700a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6d48941eb1b3fd31fcb5956b2333f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151af1001795c5e18c30827ab740d45a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe06aadc815c31de368ad72d97af191120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6f5a2cc45e16d6a34e0584e579dae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb67f1227bd8903acf87cf489bc4826122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9499aa250029bc8b5dc7e1f1c2dcfae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715af7d75590bc83f82fc8469ca1ccdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462e405cd18a324047ce7c244abbdca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81380e0895be77e68eb9cb5c9a879c7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b21433a9c435de1e347754bf3905a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec63128e3c635ef421b40c14eeb9fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605149ef5671da9a089394c9d57b52e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c9f1a8c89f386b9c333aa1d15502130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fca171f1ac77efe927cf5ce0936849131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e6029b09f918dd7aa35e6ad10815c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759d2f61e1821a24495f37429046389133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2f802a523fbea3939ab5fbfdc321b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111da95775ced6663ec4b95bf11909c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46513ba5a0a13ce5001550df09ef5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed9fbb8207d06d0d388edb58402ef1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f63338b9ccc2d10bfb453c2daf383c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad9e20b1ea683a442f84f072552f7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2036aefe628f54a292c17315e5b8bad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34804f56f2e9790f9484f15486cd57bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8299916cd2a86b0a539e893d59b4e57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e211ddab903408b4215e93764ebd88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966705beacdd0b6bbb77429016eb294f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a02dd63be6dce011cba1e5612c4b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242aa34b3d02249b3d5b8b247f01bd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c882f18d245e7fea68f6f58273e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cbfb125bc083b78278355500f33c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daf21bbf65287e668285768792b992149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296df6520de9f1ea710317241acc6320150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6acd9be0bf9f19cad40ebfc47552151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3d2f2978e23caaf6a47db46317efc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893556deb2c78450ce7f78310ff712153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35146b4bcbcdb63ab1f3d75027406b8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb39a730691fd1c32904889d5d8973155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ba30f0128843a916474575449ab14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0b3f2842674770c5f5e51e65a7d56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75440a695e832be0c3884a9702893102158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35c4e9ba4fc03a0ecb2c1ce5fbb07b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d804572187175f17c46bd6fab188be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af695794409198c30edbe726e51f26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eec69d4cde40c53918e0c60dbdc30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d733e90c3f16beb7ce3ee43abcc1685163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8649cb9faf7f11f8f41c3feb28470164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde305a9bb74d963c5cfb6d62b1406a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59cdf90fca4275cd66962fca4486df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0223cf8d67853f472de03bc68e4f845167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4efdbf23eab4542680a8b949be5ce8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279642bf2bc4ddf0ff47d6a389d3de6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7799c92f9b7f0b3db546a7dc9269a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4580f05d560f6c8108282e6b26093a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07005a29b309397d09e33f261fa197dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4526d33f895ddc390c83b269f4f6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13bbe0e4c04fdef2101c3101481be3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6348948fc0575fd3055650178d06d06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6832a6151d579abf5aa3e2b6a0f5a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea8915e6ae4b374ad0801b52e2ffdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c304c4f86984813dbd9f6bfc97001c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54bcfe0201ccfa952866f99c85e740179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93e2d9221cb8c365a91ea81027729c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f9114a49b377d73f802448b98436e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edd90c5b09218b9b4f774912f95d4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6792db073950d0d9dc9977e4c68582183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bc2bfa8adf15e5c1e8b9f61178345184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e0010e134dfbf42fbe4805da72694185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ff3758518ed03864306a568352b21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cdbadf74053995a6543203af12367187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c8a17bbb5097858715bb303e0d10b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11190eb84f0ddf641e227e0ba01bd4ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b20855523e2f02c17ca4568fbe69a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8eb706e5db45b3b6d2f4c12eaf3c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873185ed022ab538b4cb9ca8acb9856192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc72d5ac4e4c62763b66971f2381e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8c6325a192bc281c79a600f51d3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e1a900d74af1928cee7bcd7b165fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3184a72ed5550f156ee89d5f1cd1df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140c00b1dd47c8ae7f2f67c4570c671197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82393287abfeb132c79da35d17e0b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bd9802a88ba1b71d18d9f58804a25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a6878f68094e3e0ee9f8ded8d1dfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88c56cf29c9ee73904940ce18db4a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c2dec8b63c1a016b9892c017095d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932c76883238821e08076e3365adc1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bad7d5fa47d9298528b885a80a61c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ff98170fc147f66c808f538384c87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05764076db883b57ee88ea84202f42f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c9f4677cea4679ff47fd85f55e923207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b55d2ecf0ab241715df7bbdf53fbc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236e08f30d00388c85e59641706d127209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf047c590ebcf088c9edd361497c55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53361f480300c208be5e92af843f3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f7f8cc3ebf926aac43e14ec86992a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf058c059d00aa2e91f359f458df9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502ea868065e65fe1c354540bec9b26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9709d6b57c181816bba80467e8b4d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4e2d1c5e78d912bc57730ac18f2c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda39b1e57ef342f5cb23f4b505f47d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a21a655fe693ceb5019afca726ca18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1fabc5fc904bd2434272d8151758f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f94cb1f45bb19fc520aa4bacf7f29e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560cafbd9823031c50692638258390b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433840dbb166e4d05cb58e27a2d1a9b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e06e125f36f36b76bd9c95977c7e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd648c7549a42476ce8a435491352a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7646ca5ae44d157ef204a9d6a5d301f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7472c790bb337b71eb98bfedc4ad26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13cde627507fdb30bd81e63074d49c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778dd968ed74e8222d34381426759a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad96f406e35294fb8cfbd03ca9909a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba87329c8c1cb18a3a8367ec9e443f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12584508c6f6b5886b908d3e2ca8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ef5375a02d3843c5a414840c8247c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100d5e4795be1b5078ce54713afe8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89e6530ef3c97c18bbfdf5a2143da0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e883b85f1ae42cf4f4ef323bbe443235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4daba80118645a8d693f285eea4bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05081771b5ad4ed16adb1d25886aedf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f65a79715ccea783dadb6156ed3652238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046c25369c42f4c0c7866e67bafe6a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10ed7f480d24651756acde43a1d6fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78ce3b27c988256ecf87dbac630684241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d49dc0efaa87f4579a0341fdc6d68242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b966422113afe8db8ae5103ab5404243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa75c5049f78b0c2346c945f09d143e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb76426d1faa628677c7cbf69143638245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096939bfe13af7a1ecbecd13578fdbe4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc683127de45f9f67aa3032ee368819a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f597989a2afedef62918b33de8e95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d64e7fe9540adcfef2f4cd068a8ffb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164588fa1b561ad61c19412216579b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2416be6904c6b056785e1054606c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f045e3f6b327d153f0bf3d127141ffe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7848aea428bf4a0a8777a85e661d02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346c0287cc702cfc9edaef2f932a50b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecb2f44792a315d76f4e25f0866d25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1871d3b51ee9cc77e4b6529eec39a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eccbd8f23887cf3752246a33a49de0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a576b176937bf22b3114e1bc4178079258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53c3438111cd46903c91099e13ff15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8838662c3f565b6cbcf9746ebaaf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab91e9a950539d34ec86f3569d8f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d70ad997369f1f09aff1eb4c4511262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117c51af44b000a950d944c3fbbcba8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404b9c903c89861d1236636dbc8ff56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc5585bcd59f751b66f6989144011265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791309baefc4a2541cee52b1291be30a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b61cf604c3fadff8fb210e7a9a2e4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ac5a5b076c929afc9154381b3c123268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8928fe15896f4a785cd34dc7eb1e71b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdc687982b614e60e0c4cb3fbcfd71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f11cac045a67822b7fa3c063307b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5401a625f7552c3cafc42ce4f31ee7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc595c664ce7d3acd84c0a976f037721273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479573324c5fa3f7da2c7f36bef7650274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260509caacf231d94adb9e8fdccc20c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c7f21e75943134667713aac149dda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af096c964c19c5aacd2d44269f34fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd42f0ede752d23f7e6c914e0861b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fffe0c6786e4ace81cf3ce7a51a315279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e1de2be3927ad47adfe244667ed64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1b6dd9d9fc87ce2413343645fe49f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094426c74899593511c16f4029d2480282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342ec33567a83e53d549b218da028f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cac17f75ce989393f6691518ec4ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96f3f1143f372c8df322eb75f08820285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91651ed7852060724364d7f62c622f40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d512beea964ac4520096e0713821375287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddfb090769444ddebd3a80b527cd3a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c7db7d435537ac3df6b9344ec063f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbebeb57b6ec025dd39f7d53907ffb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c9f85614134b33ac78ca4af34f736291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5643e584d7b3e687f3eb4eca7613de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff4d4ccaee72bcfabfc58565ed304f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eef490624620c24b7290711ad67df5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba0ad9d8659ccd78c3c6c7f47a4952295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf1d8bad979bda5217e70c7285a7ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573519fff5fa504cbc30a4e240f6917297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7bb9f4f3ee9d457a42bbc9e9a190d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64880f5a8b455ca02a96f4696474fab9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ea65144f15c8b35e142c51f88caad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624802f4fc1362541fa03c4571e143c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dcf822adaedefef08621c20bc327c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16c92f7f6fecb65f8e8621e633e93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e895886a41fd058c468c7f1a10479c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca954c7274866a5988a86c60c3f3f938305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cabf1f388b0d8489503ac8394265a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2667e64ad6f304dfe7c5ec6dffab2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df45e6b6c672291bf43f47c1318bcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b92b3919a9bd83f2b96917e77a470d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0626d1f5550250433e40e00ac7ab9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2f62b94202ab85f5a9d1804dabbcb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f07e1bd92fcef7cad267b9d5ed8bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca66a9a02b60ddc404d1c621793b6d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0a3bd718dfaa00afbed816df3217e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd780f51f437339c0e577a9e1131ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777848695564920529fb93e0bd7582a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9db74f5be01dfb2145242919913d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53ff5173cbb25a64f716f030f81571318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe08fd5585600878078f13d0b989516319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e25232aa70504ba858dedc294cc125320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096451e0e6aa0f2cf2179a0d2ef4c39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e8d9047d7f1a5afaa314bf85d26b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0549618fd2b7c333367c6428c9073323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35be317a87d073541b221f2b7d8872e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20ec0a78ac5dc64cf6b1d6e23e4276325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fdde7440af56da07ffa79990b264d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf614443ae2f2fc18cccc62e41dd221327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89e824b6f53412974d2ba6ba3b6762328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904095ecdb91179890b5a1c66630aca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eee7235c5fdc51c2d259bd2299af0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb02979f726d130da5a38223833bc5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ffcaf2008468b3c71bfe4ae213646332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d567bdebc6d875f0657574a79458f99333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f579e1a11ffbcf965a67e56fbd456db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeda54b5a917cc5831327b2f4a75c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13e2fa8553adf74bb8be0d8699a093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fdad4073adeaf65990db40953a3cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babbab8dee208da3e5b14db79e027825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1890a64b474fa7e3431f0a0a56a736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df711f6295f0f09451aeb1ce7e0545397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3c071903d15af53a66fe014c93d508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5ebabfc1a87deb46c7148e0d48d389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f2ce22267c26e1fe7cd5218645fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bd3cc18719579216a87c2e5bdca6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca18837e92084fbc367194c77edfd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2617834fa76cd130980949aac2ca1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d40ae9344935796329a141842f03814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daeec95ee934650d1b4902741c37db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b374735b6e3ebd84cf18232a011e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a949e922c7b37d56f82004b4ddbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c697c9c2107526cff20522580f7732718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fe08bf75aa4e280d6b1d1fb08efdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdfbf34f0a722babc0d874f607fd7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6fbef63dd5d87a7dd23ab6bf6389321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc16538d7642f6b6001ac5c6489384722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b25d998f36ffd8118cea7107fb6fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef29c0948b7ebbb5c6dff01a56cad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f3209f63879ad54ab2c8733dbd3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944718b0c7e2ed709efe14fa495c9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131e395d927826566b1bf83869a20a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427eed387def9d27a2cef87c2df6df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792737f0ca09306690529afd3c71c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920d3613208f5cead2cdc46e5afae030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc15a3effd913f5df82518023704c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ffe060a3f680a50adc46da0b07d6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ba0fba3e58ad75dd2e92fb21ffbb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215acb19f05ba0f03d92a6a82755c2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187350599df4c5f7c9aedf5e020eddb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7d7265319aff94b818defd42b863036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c162ede7dea1c9fff1310474e6dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24208f83618a488b1323ae14303559638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0003b85bec65efb78616d06b53920039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad437bf1f6070214e533fae42e1b529340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0127e9dd3dbd4aa7efb892f8627c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33ef30d9a016484de44e417411c8a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bae13faa6e361bbff2fadc450606843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9895f6896693850bd2060c53fa9ce844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c356dc4b0f60f0ead83d65a5cb589d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9468ab795fa9755820d7728bcd23bea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe64958e21d52d4e4c9382de82dc8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3554c4ec8b17c0003d7ada3374a878c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a23117bf7b2ca49d7a7484f3bc35ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d223ec469eeeb076bf7503ce527f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef58294b19ef3fea31ba16f93dd148751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e3caa5c19d8fb68587f5e8a89cac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf212973eddbe3c690e0050a1e002853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb69154a9d58e156adffaa33f6b8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dd705159c6c6ef75a29512b253ae455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a8c81a8fa61ac926441326f85445b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d0d0e2dc86e45d0a2f2eb9d5f1bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5933254b6776c006d44345476c938858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cc4ee5db9024c112aaf3ee6923b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5786ba8a87a496bb2025fe18cb12860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d78ca69bc094461be52004a3da78161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7d73f18a53e337b9a43f6ab3e66f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ff7ca43adcf3a3f196ff531934e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dde36cf0dd98e9de335f9543972f5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7c8f6a65c34c5f79fc1da321c92b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67205cf9d55df32e7a11fe2ade29b43466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440480653aa7570fd994b3e56066f2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f848b4fa1e3fdf4ef08acd73aa0c91268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234614a19a4521e7f900e89435c880a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ec6c63753e43620d13dc6bd5465f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3740c3ece7f1c60ee428df0cd0a4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc18af6b818ca2d7292ca34fba1fce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f2a42d23f1639f1ab4b6c8a3aa7fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959461ed2bde6362fc352d6f203a651974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b4b4f7b95fa89f86d904104690fbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd903ff64a6c77bff27232d6cd377176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e657309fd93f64891d96a4f8b136677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4f8a180ac0d40e1ed05c12c310a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca412506475bb60cf6a14d8d19731479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1acc1ae2feb046b2b660f8829b2a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f1c44046f1fa41266a19ac35c370081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cadeb22a7e526a9eaf9a054879550082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c73688680fad4871ed03b74a9292783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e95ac5029deeb38075a7c6af94b0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63debd953039a39bc5e2cea1782a8d0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9747f5c0fea82a5915fdc793396f7fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d181164ba629d84832a5eea12f0c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac251d953ef398e6b03e1ea5e590f41d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803af792be67e1eaacf411d9ef8a8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960da1ac58e48df1c46faddc9ce9d70c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ee24bdd5c5662f381ba2e942e45b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f1e3e2f9b48864ed147e87ceb2a6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99fddb16ce63dd5cc6f1bdfc5c6f2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28828a8208e3c2112c0a44609c1c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748fc54c115b6a9446b3c5db900ca1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4058fa09210fd7fd274108c244943396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4cea6bd43e6aa87ffbb5b95e1195697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b3dd630695571eb3a38d8b5528e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85461fd98f0c821891a075c68345c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e15721bbd59aa7116aa59f438022e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c52d21353008f719119d86ce76f8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c767388ad2f4312f58e68dd3b8c6d79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f707b365462a693dd3e1891dfa1dc1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea87cc556b491fbe57e9294b65b52f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de46f45ddb10780ab7b51498bd597b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb2e5d6a6cbc0e90a32e77680326ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd3e5b45c9385e7c21ff0785c1749a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d3744170d1e35f975b92cde8cb9dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb1d7efecfcabd4748f9ffae7d5bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9d6987b156e9db8479d06db5fe8ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa87504e5760ebc83fc248e7e331ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da057bf0e733325313697b4358c1fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31948574ae05cfe729cd04e231fdc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea5e1a85e67095c8aef65cb6f2a706114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a838fbca1b0b251a1099a54d755a6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0fef613a6fe98f1cbbce8a9526b49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc41adcf275b0f2b6593381dee24e16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746fa43085289579d44520131731696118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ec288d07bae58f748eadcd15dec4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45918252c4d69dbf6299c873be255dc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddb828f88261e2a04951cdcd117415121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd8afc2ae51e9269f0ead59408fbf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f43935ca3f7bd48ec059a9509f6c91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50082d0bf7e4831591b0e54b712528124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad658b6e77a7396c19067bb1351f0ca7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4dba224568efc6a15619d942a0cb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faac7a39a2f9531a6d3499c6b68894127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc724ff661d43cc2212e6335331f54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128a7f25b58cbb5526b3d13f1b1f718129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42743ab706eab88d5b19f386ae74d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbe50fbf69339a92c8c9a856522051131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deffefd5807568c26ce6b7f9fd57438132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ceb341254257ecc212228b554c974133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3775f2237828337132c0071ed63a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b24816c798e93847a6135d2c2a6873135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ead717355d6c5b9eb621a44631f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7ad01f15baec3d77e32efe6478e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed25ddd32f5928106a036878d2205e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab1323b4591b8df4aaf6a8ef8ccc60139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e3e1ad7e0c615586f75f91c152a58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1e380e8f8b05a9ed1a855b768fb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4c7b14d7fa9a1d9ccf60086ad6f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df9cb8530d478a2bb231e181b02aa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809807ccbbd6f39898a8b80f705fabf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3af311bedcb6992eafd9a5c51e0b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782bdc00bffc12b59503c2ee11ab2d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916584b79f22eef455434e7e0fe0a86a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c75c2a2b2b86375243839c5074b73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee7093d59e359c4193cc3483be5c2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6051a1ce0b5fa94e728f2dbb98b712b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046bdcb81b8aa9c30cfb38624b0f44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22752be1d4fdff7df963c5c7d631d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb1aca0a7fe86d8d908da2ce2b83c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076d5316c681bc5f6d22a02c46a226154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cdce9afd942ebdc9e5740b9f7e306155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0fa442fd877b09d7edc1615d0ae3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e576bb03865caa7170d4267b47459157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdbe9bc4d7b049fa4594a8cf78c4ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4a19b88d858251dad7f55b9ce81fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38ba9034ef041d82e5f7349f3290dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6c7bb090ebd125faf1e4ea6459717161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e800d24a5ab0520b3a0bb8c3c691d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab5912733b2143ba2747426d701344163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c1f48b5128e25c52a3fb3703d7f7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b170cd92c1b7bf19f956fd7c1ab4241165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c4c136d2bee1748f23c03f90eae91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184dba10ef425cf5f1a4afad4508844167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55dd50f6d2b430e8aeb9e58bc7f6e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7794dd484e88eb9f5c17df8e2c3143169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88fc73913504b47b1d04b727ddf9cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966be7084cbee7538406c26137216d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c23001f7a3c7c6d70d22220f346a9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0f4f5457f52597f755f20c794823c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254626739a19b75dd63f30e5ef448e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51418f6f805a54d330bcc301bc593d64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857bdf7043e6c52a6a0feb12cf1a75c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1e8ab2d08ad4f271b43e3a99c48d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93b72a4f1aeb93737a59f9e61042d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7d94be45a12bfde7c9b8c7cdbbf4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0957379d9c894a44595754803ff2be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e56b30ce879223019a6568445a069181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3620749cab13fac4cbee95d77670c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968da05b811dfd6a52a1dbda860f78bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236361b67b2f37b49ae3063389bea975184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0be3f0b5d957d460e635b81b09fd8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2c00fa849897ad1763d62d5d85814186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c77dcbc0e124c8139abeb05b2c686187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f1fe05dcaf579b2592946fca0e3a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3175900a6c853a9ec97778ec63307189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0e351d4e12a8557220e60144aa47c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43f752a828c0fe7cb0f060bd5268a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d1eeb848d936c9003bfccdd8bd883192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0164fbcacc9b53ea389846aaf099919193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f0d7540fbd3dc062cfdeb403edaa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743df982dbddf625fe609fab3384b100195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaa39a5c468f08363e83801271443e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7bf0aa8c4207ba7ba3cbb2d7bbbb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91765037c5d6341ba94fca6c905eb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af6cda9123068318abc417cdac965199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0012d3cc647f2a833f7830a424c529e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4145f75947a51c113cd088ea4eed892201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606d5db084554f0648934b034cc1aaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaada57c26b09a17bd0457ee9fe57e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f63fc9efc7377f43a543028351d95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49800e07315bb0513a6d7383f20abe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b036b48e1d0f432e6f4f08691a8885206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8baaf7c971fd7493944688e47dbbbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd601dd139d11d35d0fe40c05a54c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d608f277209899142e648784f729f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e147a0491e94d5e53496519f663d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f7cc0280c231a1a684a4b363893f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a84f11096f46f35f97055e1b8105cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea366662c919bccb303bebfc8662e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db511d7f3d6011d87a114212d588b00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090b1ba1d372e55a15a184033289597215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d26ed73193c5278ac560261b46371216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef03753fc679a621c2661459c5c137217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1143ab68d8ed4cd19698ff16dce4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aaea1e16b2f1e9bbeb3b4330f13cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948660c65ff45f8e6826679cd0c86c86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e706a8204eb0ed8bbf9cf809f967ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abef6143b98c3e7cb299b90234458d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ca497f970407409950385de4ab24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d81bf10dff3e5b6d50e194942a664e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abb2306521d6ca9374ca7595f67863225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284dbc249bd3d6022fd292e260ee33e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6cc5835718cf0f56d4bca4b08b1be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd30e29ae6d141ced293edc109c0cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341c5def170c218628b294352b29e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472cb78fdfc228e46e2b0f1b3d28fc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728809329e0fc1cb28efc629f565db49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da226d5573cb7120edc3b9bce904a81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2c9077acaabf33f2ab162bbb6d401233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce1f7022990532a17a81eb5656eea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00d2a9e436923f66d7b82d856dd879235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccf576e82e3cdd441cff3b125a4de1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4632594ad65051f293e90c84f7a1186237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a791c0a83d8087ef4125514577ebf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b924be4d14cc428b39e2a9371b81384239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd6985bebdd4c59afbde9a118cd3dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc22bdb933d6b0fe4b08dd611fd38f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d806ff8004d2bb84ee5ebbeab9d4f21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6657c5b704672301cc0167ae1de5dfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9adf4bc203bb999c1680eded2ba21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3030977185c48c96686d406b0ddc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256181d7a2afdba17adfc4f6f2cf03df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c6f6c93c3dd51b57a62ed207cb849247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fceb74bf5da6d2c9de904fa4706a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af268c6d697ec0c4a9903b000f9d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a2693288b176cd2a35e33546e3e5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f4bc842e029623c6fc908980940bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84500b113d803268685b83eb3913227252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128c8c9822fc5e3dd78195079bde4f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c151ae837b012f0ff3c5ff2b89998254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08303f2e8ac612c7b257a71ae64367aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b17ff7710d449d610225ab8e051b4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d082d2dbcbdd5775e6a37b79f85ec4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d4fd32367564a2dbe3fded60d9243258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e6a346c8431d70022ff1c6c513248259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aacd48e97b156b1293ad40da0cdd37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa784d92cc3757b5a8e9a078598a957261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ca3f47cbda37799f60e85363ae3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f399e373ead5d554cd56bf9f08f1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec5b682741da5d08e2f56fb9a1df2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db52c3a127d57fa47a9617f75d55361265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1fbfa7a45486fda74e7d07de1591266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551f452210a715963cc7aef05627c05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484776fb4c0caf9cd52f6fb05ff1cf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf17bf5e8a854d9afb70578a449b6bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1d722200b28296de75c558a20fb83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9400b1edaf1ebe30c10d242bc51b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535fcfce3b11545cfc2f4511f4df53f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b17ed6877d136e93eb85954c7772b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467712669f27d0db91d29bf350bee2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67939ad8dc4a4c77b62037ed11f802c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd92bee16ecf7d518121eea1d32eb80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9302cb928b3d26148502e66b332735277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae23c5ee0fdb34629afd0d5e2d33093278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f670752681d081e0c41386d0eb49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e65e55b3bdda8d7cfb67d4f2507f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e53fef38c0d8b1cee9c030caf6958c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadbab463ba340a6a57e40da1017b1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef51cad113fb70bdea1b2ed38eb923283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5522f101317a2cfdd94a716be388154284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d019457f1f1dfc53455851eadca27e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e7618e392d701a0eb6b1a4bcfcb42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5e340b2b565df357abf9f5ca1acf9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8fce80a8337d36caefda57deaba26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b65b801a163c5c4a416560551f958289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5062277409004369d8d38e0f2e2be26290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96c6d51b4ebcae56326f76e9a9b40d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76882b2f58a6841c588a10833a4a1377292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11aff5f20891407d2bd01895007b4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a1957f0d786c73bbc52c753fdf2ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43662023d7f2ac41ae81fd58fd23a7ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28170536db5e10762fe1a4d380311b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2812aa1237262597dce909918f387aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589e4a9c66f23527aa411dd671173c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5816f3bb7f8b46559b444e27bf42d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d539d5e854326ead14598c8a894b141300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc99c55a42b8897e8f2347183ade65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895c8f715fe828536478fe58f80d33c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac35616429b351fb8021b703eecdcb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754fed73a0d55b0dec04f3da2b1ff19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd15d2637095b11c42eeaa5cda158305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219507a1afdeb9ce050722ddbf6ffd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1360a22aaa2cd8ad045663dc401076307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c92043fc362f3cc35553f87ad4c3d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a4eeda53df7039f76651d48a97fac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b017a295caad59a0c66a30d6a8e10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcb0336e049e618670afc254bf06a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aebb4516c398cfe340696fc64dcf7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eb0cfea620aea973815c103c0ebbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c6591ee3a3d031bb3616e88fa64b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51431bd6be67700dfb13a0468061e7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a4a73c14dfb73cb085d9bbf90ded0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47e07b8ec172c6cb1b1f396e31a5cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101969d2b4db32fd808fc8a6d26b8b5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a034b75fc8c892af566912e2ba86b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d9cd87b773d2141a0d33b67a9cae2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4da9add14e053d917f7cff2c1d48b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e60d0ee928d32c5f5909235720e59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995037828f2716bc6f7b232d38401e24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa8a397f7c1396ba9bf28baa2d0a41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0851f862b613395ce900ba0bf44c6325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>