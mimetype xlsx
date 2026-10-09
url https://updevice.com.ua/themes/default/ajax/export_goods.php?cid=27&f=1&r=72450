--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bc2e33e772ddad9e9dcccb55fc99e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d280a0a1a11d7f1512db3f27e057ff62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e5d61371d0f8a5ec94bfdeef482193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089475aab028de0d78189883835fa5674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0532a92a713cf850bd14c0b21e39ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9468e4570c9bdcb9fd35ebd523cfb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63a62e40a6ad840280d8e459d5b1867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a172e9ff2b91b7700fe2f64a03c898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ef2b0ddabca86df4696a9431e65b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f36e05df4dc4ebe951bef9918ce9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e2893c2fdbf10dba53f4c85a075ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabe15a08fa507240006e6a5fea6b0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36268c0ee0662f60ba2d94fee14b6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c995b04a4d5669ebdb7c63fd58f8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15a76bddd0f304b5258a82107854f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d53786e9e58b53c966e2e3d3380a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8daf5af7b3c40ef507f6bf7b5973a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb27bc4655a369dfac73f9dae14d3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426d99ee00b95c3b9c3fdaaa4775e7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b3bb81552d68039432b55ac99d63720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127da7f2a98ec49d48485db2fc5ea7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff872a060ccb08702580e7e6364c7bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcfbba9831647104fc77550080597d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3ef7dce8bdafd579c95d72d3ca86824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d91810802ec7321d95a694830c7e6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64963298c801eef3676345991bcdfd8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6610d428aacacc76469aae9c35f8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4f54eab7d002928bac019273e310428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8069513629c4ad5375418e897402f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718971c00875ebc5a29f158899ecd5b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed72e46d6434e2dc9610164f3258e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c2fbb1179b7563f2c26e26c13407932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f622409afaed725e142153e2891f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232838d27aec7c974351aa3c6dd684ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc1d8292b5300993478c1690446bd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066d9341c3148fc276db028fd97c13a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4349924c9134ce33508cd046ff26e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b4fa9ed1f93f9d0651365db97a09c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845e969da23e6163d10e8e1e6efa7a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4588c66945e2c724be3329a73fae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40c98d46f0bcbcd3698c950f2e52441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f03e95b77833c5b5de7169262865242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5d8e0f8497627372ffc8aa020478a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b9ba5cb16e02594bce2673fd1ed4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcdcda6c2c5d87120e34e740515dda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fda723ec30c4e4c68781cbf4b5d1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecefe7b169738689486fc9fd1c529247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed176346b1ff4ebcecf2ff861f9f36148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a24b768ba3930a82b0150d12d722c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5170b4a07e9a36cf5c19c790d893950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0602d80a817ebf612c00048c749ca7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95343af56e124b86be01e5d4b7400e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8be30ff725d72ce38065c0a3481d4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fffa659d8fcc2776d2e91dbcca881654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ce4b70f04214b60c9f74f0e3e6d8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cd0b70164689125cb13e9df56f8ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe164e7ff7f69448cb15bec2e7d5a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260da0ccf520bd2053b9cd5a312779c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e9c487f8733cc249e82c52512fe9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8271c3422d003528c0ade03a1625260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273660b9b8b9a555166b9b8ee29f6f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c37c8b727aa50ed8232bf0fc8490462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191564c082bfaef987812145caac3fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce2b1d157ae65a4173635e54cdcc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6820dc844574adc33a88d442355b68765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9458857bafacbcf21c916672e00fe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0990cf9a312661985c15888ba305eea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098ae9963030c68548ba87319a8affd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e76110b870f3f67962cf5c02a9bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166dee6a47df881a5fe9011fd2b358470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec578607ca1817737199968e2f884b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63857d7f20301cea9a204015d39c8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016b191cf8e737c442efa22f9dca6f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d789803bd166abca3e69c51a733eeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6af17fa9f319ebf410541c80f0fd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd66ed825f94f0b08e6758fb547ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda2c72ffc458bc99b93c2c94c6d6af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db62c2cb0c5c25a530f9a87a9e2908b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667c63c9c8f7b5add0715919408b2f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b395f33b38fa29e4999a7d898fd2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ac0fb6e9fc504a90cd6a55967d4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75536394d1296ed16a7da280b381e66282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5334fa8778f884e92e599901056c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8c362912aed8ee8ae451af1fa8d1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2657560fbd7b79f71ea6ce30b0d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a823a1fe2241e064e05c8cbbcd059386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1d1631f7f98bb774de5a24025b3d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e455e52243a21b26682a7a471bd97088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c6bd8a2c246e715031f2c88b178789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddab4787dfa7f4ce03b3945e02500d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23170952f555551688c1e76990c39c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0802d1628b05f813cfd59274403892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c2f72792ca12578fcab2999a3cc5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896afe2b63e21f3c7f0e2164515b5aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7f9bfc9681505da28e1b36f02de3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844bc5a44f6f9d9f09edbb402121eff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33dfa598e10c97c8b252f315dab61f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e781947886ca6f88c3090aca9291a4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c58d727325270fd5eb9e3099cadea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d859ed1fd3ddd3908a655010d059100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d512c3df85ec4805471122631fe77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21235d9b0f327ecdac7a0d5e7db6c6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765e6d67664eec8e7b00d3197fe59dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267e8557a1f740e2de265a7a006683104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb00afe62a30d0b737ec2d8e0fcee2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50198d4dd9f5808acb995bd66e6b725106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c998cde427d1266753c1d3768040f3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50f3a75be5b3989084163130a2c0d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f5e28fb702a4219842d715e6af607109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b906dcc1a21a75da040271e1e6834fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b853a88093ca848617cb04ad75e03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804500dd8cc29369c4863399ce8344d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14454fe6dbff09633607942a7fbc44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baf131186f94b54346f8f745616672114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b7a0be7f983f517de20541119fd14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1676bb86f25e5f5ad14bb993f8726116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abbd83dddf38d914c1e42466fdb5a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1367b000602848aa5cd04f8072baec0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12014e5c637efb0633c0a40e29b8423c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128033fae244e3d9b5bf49b150c2496120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664831e76c0ad2826ae03ac4554303e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0684939e02f962a9edeed3c419607c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b6aaa9b10283864236b2605390438123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb60bb7efe4f3f76e07d3948adab7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c3acb435cc0d95b0f6fb0f93cb58f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229ff0402eebb416b43a1b8fbc44ed2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da3ed259871bbc0d5505e461e552c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa5c5f0a0d3d439ea7ef1480da5e5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3faad64cceac000e6719a55b3cc32e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef84c82472927a58a1a40dde84bdb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d3a2ecf285c166b8d5f161be4f14b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43028028751cb57acfb5bf441763aee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a985efa4f1b934e2ef60c631c81a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768985026e979cd9de7eb31fbf20a333134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dc747872674b538fa86db6da14da9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbee29b9db12361e0ff95f24873521136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f7ad1d4c611ffbb6f9a8604e3bd46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee74da43a85a46b6e6592c40d32a43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b07740cbb08aae668e42018245e16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e54e9c56410b99c080d8f389618f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c8687f2cf313b89672a6d0eeac78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720ea7ec57eac5cc8f8e427d85710a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74946708bba65bc5f0026ab8e13cdf9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb053cc81340a6f720707078a5a962f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b853e62819b2cab1d2fdb18265ff497145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778def0004ab38e9cab6e5ea885b2362146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fffd32a43f8690c4c94ec12d627495147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59743a4ff6b847df654e418caf163f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60465b26258c32705213d259e293fda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6e1952225531359bf4377f5da6c95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce293fcb1e06738245812fe986818f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586079aa2db7569335130854caa041e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2773db8afc54a19b5d31b2cea396b20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca36ff425a84ba8733dabfc1e75fe90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b855d2c660c66417c98670228b27c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f790b87f517d3308b7e445dd1e00f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b592a3c01727f4a73c25aa9f23948ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13856a9fd782712cdd563b4a84b7c2ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67cfd7f2e8c96fe959b8100dbd9765159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e477b601afc8754f713beb81d1a6b31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6212bb825d2122f99d53901b13abd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57597a17e3df115169161238dd17447162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac65a4cb7631e6495e24f3ff0d29098163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a70b07ef542134381ffbcdfdc3357164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f664ed64f2ea6a89620ff2dc5faa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc4e177d74efc74a7480f99689085f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bfb65904bc62a24dd81571b073b08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae6a5b4a98ad3fbb184b8c445b70f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1f4f0b1d03786b90ce2f3159ed386169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fa67ac812f94ed557bd8aacf4e02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b5616626e2710093bac5c17941567171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32c03bedb368e9d30b7095bbb1b77a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617634fe85e9b5f295ce694b25a4dcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d416fee6e4a551c5effe1abfeb0416174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eefba9a00694ff15cf4760e897b224175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d195ef37245c679669272465ea1a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2e6f876ee8a8a4a0890d9462e4c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ecdb872a6ed611f540c8b8d4f70da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06bae02c1c54fdc14659d0d2caa81f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8a8d3d86af8b4c73d899899a52a0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a404b04675aebea5b2efbdd304525181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a0933b81fd5b56959adf88dda692f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08bcbe83ed993bd6115d964b7da1c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf50df4fba0e72b993789aa4ab5316184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168e9b17a231d56cdd954f7900bf249185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4145ff0f91399fe71aa0554c179cea0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dd075918a572060114a45308dfae8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdc3d930b5fe5d09940c9cad0d486a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adac94338c06b5de4e4c83eef8af97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c64af7fe0b47022aeb7c38d16972bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a013581df67073a492b9f7af3af56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3de098c601e50b13893d8ca93249192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f933f3b64b302a34bbf77ca752ed833193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec4de8a7889269f2a1f412c4cc827c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573deb9310ccbed4939444147b4e31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38c030234df3db15c925b4d0ad2f7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97e6e53704a0d33c510c3cb87bc13c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685d619f4356a50f46bc4c11be0f1df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde41d96e6685a533a0052bd64cc4953199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b1d093b6c24f340ec2ff4c27c9672200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d8a88cb28cac6b86ef02a5c0d6436201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a429f58a689d83e29dfb8985e1edc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4776c4cdb5c2784c9e156610ec6580203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc54ece196397995809bfee176b31d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36330cdff81873f56fe62ebf89f1ef81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614db0a056ddfe1eb89370bcdee5fcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057b6c1c9c1ff87a7b7c61dc597568a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5403915a24e3cf668922ce3e803472208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3a51141c11b1942dd1ceed6d69854209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc5ec9d2fe75653d5e00b619c1d20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e2e3009bcbda405d75ac1a06375b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf72dae5b9e23013bdfe4fae9eacd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f17ab33cb6019749f019cd9011941213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176154658c8973ad1e6202825063468214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e1c80fd52670a5d7bbfd9cfc158b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b077d909f3d53e39a6445e91687a52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3100e8389c77e1f878533cd4a085db2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb0438bac12e8fb161292c5163c2b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a2a99aabd844209a5dafc221b0e57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0384f1325010c14564eb0213ecd9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faafcb914fa2a645bd9af29d4d4a11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e274ac7c0f62748a2a125ab23eb73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4281780fc23a733df5250d7065f31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc1a114ee795460fa937454c469a79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248f43eda973d1a0be5b35771078bf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e544e151610a041601264bca98331b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f639f916289e28ef158b7406886841227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a209ca8977d763a83d8ddfb7db63711228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961671108d48a92703e6695625fdd73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00c2a3a35d57ab3c685eafa685f647230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d8e3fa37b74d48940f2f0a28487a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacad6ac572ad05c5d4d405439e30140232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11275f68c1e1b3f20a732c768f0c7ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669406f88da375f61b9f3cc7674d7194234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502a49918915b00af761078688b0cfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f66cb87ef08fd07d85c35eb1545b8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e45bee5e22255f180a126d562f55aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4603be6690b4bc3515427263a021f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929656ca956d2f96414e711c697512b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00466a901556bb5e60f29d078cd5467240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50702588b30cf505626b17b61182df2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3543179474645d2626a5a185270dd4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435efdecbca8fd029cd5b95187c761a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd35fcbc322a51e1ef5e84ec45d14f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5ead754c12fde916d7a6aab1282cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84636acc4bdc9aa8861c992e01e44353246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c129593a41aba743490d88e68465c6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e06a6b7fc3c93d887371fc70fa321b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c555a369ca73d7157dbc27bd95275249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8029acbff8a1969d1c734a880d88c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74888ea23e1a4b34fd78cf80423307251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab294b72f8130b7ff06eafd92b74d54f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f2c0b42042761617461d401649393253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060210e30d641cf3ad3887f154aae8fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9366f9dc763c2bfff9e4a5d9500851b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195145a9d27922ee6c932a7ab323df4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83553e6557195076bec803791056921a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5308b339c359e548743c100ef0e22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482555e972eb2c30b1e95ef15e805cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4d68edcbdad3e142f7f6f8580f2ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4f242983c71e21371f0f8bafee77f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d300131aee73c7feb2e0e1ddb57ef35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5dae13ab995b4876d0f9b49af9f82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c7e47f4d405e07c8cd201e553b1f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b206d17a977f868153b0e7ccbf162265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c7c835753be5dcad8c75abcba4551266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fcbea280765928b608cefeba19c3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264a9c1fd62bbd83a2e230c074cc80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272aa21fa0984fe303d71f025f69c43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd3047e83ff9d4cb180ba5c2915d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9a92e76347a6204374184ffdef332271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928ac6604a90d7b632f39afdf8596d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969819d80325ce57fcfea84bbf8b3ecc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ef46c34a1d2214846b747acc73bc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357738f877d7cd109479f9fb93b7d3ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe40c6737ca579292d102a35ab6e053276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f3e726cb1450715afaf96ae0fb841277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91da1a3ad6f91e1d068a4a2a3160d74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6d7d601981ae22dd0aae927a5572a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2cc2f09954f736a70a3895ff55061280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f001036e8e7d6dafc5b9df10ad3ae7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f028f2d138ab8552cecfdf557e1a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa53ba70cac059b84e4fbfbdc5fed6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd9dee5772abebe15a4fce71c580a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e390817b2d5eab8ecc30ceddd2d727285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dd11107ad109dbe06c8e6302799f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762924427057dc9e3f6903a6a13a8aae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100e548c245bcbaeede92660ae8aae9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc0ddd6af228ed8b7be4f7c1620430289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e6b2d7a1e74a0204f21cb42aaa91c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b827f2d1365803593c7fad0c6c9b202291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157ad5fb2340faaa0c6348f35a409bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1374577121eb00af51ea523d60edc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053d3a604653ad38f9583ea44a41bba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38910ebe6ba1ed1fe3d2f9ba76390061295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda8d9b342b5e0e60c9b63743eb7d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a132aa992a3e73359ccdcd2236597c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af246e2563544d5398f5f7af043c670f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab01516fbc4fc41d2145438e3db293299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db94a104913bad6533cd4bb441abb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1206cf4c9c6e2f10e593661d1be8bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9055ec2e8ceab269265bd1eafb74a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9c934d921235545cab32a718c1c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984027b4b6212a0afb07d5aef66d0fd4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeb14a360ce23cde94c0a55270d0d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9379eed63b70c5ac81984f4be05c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a11a291997306bda47aa1f21d1097307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a0c1361c8e6a8408121a9187c7e03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc45fe21ff34ec55d4678388b6dad7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed2ed0f0ed74f5f77febd2e310c66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eabd33f79003d64c26ca40add3d959311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1007ca02063818ed0e0f1fd1292c08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16c875ed5c1669fd298163ebd1bcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42233fc8c569b7692bc104d45e5869e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc0294afc7d86af52ca768bc8b0f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c31cb3bf7a00ecad49c7d97282660c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bacb0c16627de2b7c6356aa0f42c76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3df1cd2104ed56a3f79603f6f3207d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270504c08eb3e1ec39de662b2bb47f2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cd7002370b3dbd75b66bcf81663ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689bbd934f68b1fbe8d76e7aa60c9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff48e9e2db4308302a8cc09b0bcd547322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6730e0de8b8c2f0bb2e0a210c60e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b3ade8e6005fa2127b8accbd0a9d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a2c8ba958b7bbb043d5c016ee9af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089d769368aa33830f315ec07e0583326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a8aab08e3291bef07ea39f23e0c36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e94693df116fdc38fd09cd2da1d20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeb60921b723094d155b58ff3d11df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481294b58c69e4f1735e867b9b25c710330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185809507f5aa3253e0bb03c437a20e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4fdaa49df514b42de3b6dc7debe44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c159a6a323cc1c47ea6b01617aa32333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7a7ae226ac4d85a6cd47d7eab7791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ec7d560bc040bc0c44e2a54bdc97a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44889ed32b7c6950bfc00adcb34350223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fc2887118655bffdf9cff8249e0864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e30a5938f8f9e3d17a7c626df1dd035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ebbd2b5abc92099df495bd88022e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b7381e8a6d249f31384db20840daf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79ac0c4cd6a3aac93e2b647c9a60b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee2aaf62847711e5481b9a0e17c1249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888897e6f1383119587769cd07f614f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c23f5950329fb89aa28820647fc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47a0f61a8e3dc225fcb18c41ee71412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8904744ea60050091b5068019536b4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15017d5acae97af580bfe58047cd03414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caaa752beccb4482a7b8f673a3613e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271502001b3df99ec6239131a26601316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ab485e4f78032b77459790e905b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59448fceb9d95199ccc06fbb39d94b2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30968ca45f7e60985798cdd3bd6fadf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee1d83b5ef737f0a8f43b6d0d0b6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0698eb437074ccd970e69b2e958a12621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cdd12e7a3a3162982fdb8c0cd1dfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72ea0b544a9e7fe8c0fac6eea50c2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bed038882b2d7bedf0ebe108388a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247a73360c5970cc298bca2c7d8614f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09330219daa49eb65bd260d99320226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a65b8594e86f643071e104e7198527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82bb4ddd72088449dcc3c2f96cb8c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc8763441a07b9c192685df25a3c5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2d3a2da70b72aeeaf5b1f3382756a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab270218aaf4c7bbb5128233fd8181631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0fd070f673d13edaa458965dd6eab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708780540cc290e939b6f277758944533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e835d5c96acbc8d8bc244b9a88a459a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddead8a0541a203598bc3a406bff535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecaa91108a21891ec8e99c9ee5de0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada3b80f2454ab24d166907919d865037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73abe2e0d46bafd076d8d24f93f3bd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bed10251107f5e32b085e94ecfbf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80d28a39d7994ae771f05cbdfb8eba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411874af6e72ab75286a3a59fcc3a0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738999bc4d553f501d260181556d36ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeb42cedb2819bba49608dfef54fe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35665e98e8ed78bbdf664a382f903044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c7395d33de1aa60c0de1b7fd2e1fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfe67ac49952498417157850142b1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ac4bfb034d37fc1ffc7efdd2e8a5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e19ff69bcdaa560dc6e165bae6f56f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e7f8fd366c10536d4405c7a1b443a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c264f36226e65a433eb9f574759ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f126f1c9287a22798187ec6889b7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbebde3e06424766d1962c03ac56f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b25d5b3f651f17ddec9d2e534f23953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d8510388265778853572dc5527f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98738bb610719bc03d0d028cdffdb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379171354bfa4e58fa27d9c7c592ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ce071a40c61da9d3cc3a7183ad25857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ed5d0b18b86e55dff1974326ae2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163fcb54d4c2b05ba304d1ebfad67f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f2a27ead6225136c4a475e0ae4d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58840c80b79144ed29b90548739f9e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbde773d8e8db9a2a67f1dda9cf0d1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909259603ab9358c9aaae5f204d920363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26098a4baca24cc175e111a134999bb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d305e506d384ad5591cbdf1602950765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df65495242ca623b7cbb8ab12d9288066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352d742b44d76b8924adcfae9e5c3ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8730b8a8da77dc4fe1890a790e406368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a75914c40fd0b1147c3e0fd0d0d6a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf7d403b66f9938ea6d3d42d89ad3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01e5ab7a803205ca246655f6ce43f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d81f1a976149531629f148e01ab3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30102ec82e6b3e89af4b0ecadefd9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c024e2a364b37c6384f04654900ed5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81989d716e7109b4bf080dd4b95f7c5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5486443ef7aa7ff799f7166f42b9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404b858167360f973cc9271e19d55fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c639ca3bf1be03ca3e82402e07579f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0428a94917b55605d7574f14a1111179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc015452cd337625703c42f9697ec280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09fe82418845b0dce616afc771e83481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea83cbbd9b7bf1546d32d88b2e82f0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefca18d2c2ff5087c48238073af9ded83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b0735d76161961e2e238e7b69058384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfe05479563e3ac75a6576d6f20d1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e6f519de300ab26afa29b7287ec9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ccdb04cb08e44b56d967ceeea201f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a419d3978e7a97158a35c73aee804388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3165cfe7bab0c575d1d0bcf29877f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1e994bbe295e63bba12d80e16713490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091842fb18a54eb38c9abe34fe81c6fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b646520aa7ebd02bf813308f06d3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812534db9d250bcd4010f266791f1df193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0945937de91b15dcfc37d45911add94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94783ec4319bf8ea7aec2c68591dcdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7730c31593a4b79bf28a80500f53396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a8ac85b20aa26c7223ed0269d6b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffad213502024dd0b1ca311845ef53398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee2c337861c13889439fea93e89d2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1831cf0c181a93929506c4232a7391d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8ed19b8fe1d69fad18afba8039f8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1109109296234a3880b47548f6b3ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef91179e97d8de60fe79731f24dc2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe737c43dd59bd533bc74ffc027817104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b98b5cb3f029927c7f6b9769751f53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff370084c87c86cc7412ad239cc32c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae22caa61504c2cbcb7e73eac05bb48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644905aca7d6bbfeb284bd4af8556e34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1353ac4a280bfaeebb257d899c2a3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9585f696dcdbd1fd15075012316bd16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437ce7e52e0601d9202d1557a4b8913111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26a6405835fd2f1aa5e14e301055d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e1e1654a69659973e1b72e493b71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9348da9995050eed976a65f716bc520114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720e8f488d2bb8f61ca25b5dc4491c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e80e87791581ca32b0cd7321ed110116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff9d64289de9afa18f8a12b5ec8403117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05b9f559f83da9cfe3387445931c03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee79a9d9c0ac1f853d606f4d5552ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422b019a9c9f9de72e681762c6c491c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03279ab8cd57f0f29a71681c91599153121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c15e8f962b5caf5605a0b156bd6a84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431ce863ea41d2420d0ca5e72c63567123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c66f6d3989bf3da9500cf9680d3dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5065530a45169926f264bb90de2faf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5863279a4d5ad26cba6c4e4882ee5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc670c2082d908ddb60066453f1669127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c54ef9d859d7348d3dac96576fe5ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125d65d3edb56bdb578789b79729d00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf872619e9a4e2800278cc74b544be4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d706bbed50191945c7940a580a54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7d4835fb287703bfdc0499abf44ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1626708d7eb0de54426e6e7c0b4e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea26246560754efff3aec1e327d6fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc202d721aa9a7b16226ca0374b2ea7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba091a1911f755cc91223fca34dd11c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07a8ac9343dad7992296a2da0b564b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb95825c7f16dd1bd83d31640efad2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ebc688f30977fc568923d6d8e62ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03db13099af77ba49c587d8fad2391140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cafc14eb720ab3c0f77bb6cb70201d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbce9a4db0586d8fca290c1ecd096f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d38f03b87c4a098719f65c34b552d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb438cf87ee5d1eb28b151edf32dae1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1f290a4c0e4417c7c00c532f356d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59788564fab1dc56d65228b7231b63ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a8bc852fa987d098c5c06a844ba9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eea75de63c30a726c69d726e57f1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0e780b2bf12c7566dfa25174bba15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8f9c61abf783b3c7502d029b44509150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ff81b63bc512ad80d5ffdd1645f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ec3a6f2c9f9781e7847f7b54b225152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf53fd2b335997268aa8e831e2586b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe0eba4c18e6265940a1039f730f98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645c981f22bbe5ee87af1a572a7e6f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850bb5203f80511e06f4bde759ecdff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea464a5164c68845f0dbbefc230a5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4890c632dc20978851d575b0fbbaae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4824e4bfb1a3d9dcd8981e7a4b3577159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431d580b2c1e9a100a89421a352128f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c981a174bf64a31e7c045cedddbfb62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd268be0d93b68ef69d2d222e052b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7416f8a01ad77bf26803d42b2a87fa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8fe57183dd411b2ebd4f89ef62192164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a170add3d4504618011e471695df6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8442a0eecb9cb68c8fc310ef1a2461e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c5f586af6159fd8c894860363d2df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd764d60c84fcd6b2c3d8019d249ae33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83beaf1cd419e51832684683c014453169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf24ff2bf932c370250114ddccc3a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3070fc8ec5dcb7a7ee52b0723cfb76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f0f4c77370d780c78e9082a8edea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f835ea80f5df1a9f07d64f245a66a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114986d349a36288df4fb847cc4bdc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12299165f8b0c681cabbb4ab51ca13b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1674e0ae01cfbd73cc001129a0983fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52a0e2a126fe8a1cff858a42e81e50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345be03bb5f09e29ead700650caf1698178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc36523a6c41e3d09c552b52a9d1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd79ee4201c9bd00519c2ba1d97932180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf649e2d045cb96e0b81cd5d8ced1b32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4350efc5d433de7ea1973efb50013182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048242e7c9d0fc2f2b92ab2f96f1a1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993293815a98bef1342071c2c9eb509a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b70b2919cb6ea6a71339d0c9d0e9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b7661c8172e27e94d11da320e16a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c39e246320f8406534a73a481582187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc73aa3b867080b80d08542084123c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601340a0f136b7caf6402ae0ec431058189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446fe85d3dd145663c7932528b4ac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69376aa1b1c88bf095fc7f3c6456eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb7cce7794fef4a999b6c41121f2f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa8e4b3402aac6feefbc385c05e15d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f74f36243b8c250c7756d4caf034194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b9585ce0c870d11094036d1f9527d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d03d78bb71dc10bbf94fda08c3f85b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42c95e2a841bb897ff8a2c87b968d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e52995d8e35190930f42331349ea8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146bcfd16f7397f65a2061d327036b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7216b8244bb8a3bbf9de883e37881d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f66ecbd9820ae86d7f4b45c83de80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb74a1358da0d66c968ed838518701202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872cdaf489ab8037991e3d91a538935203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d99cad530948bffa8e32431e96f6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc751419d6e8fe763947755c8afa5f95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84199f2ef877925d1888ff2b8c482a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3edee65a8bfb4a6645ace25ebda7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e18338e8ee93ef4d60064814d1b5de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fcd332a4cf7371c26b5c78e7ddc2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b57bf24573cfc4edb1b6f4ea5f9529210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc507318d8be91d927419ddb1bc09f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b32fb9c569e5ed67468b37e9703e36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd75b681ddb967874b7174bc92c12c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0143c474b72e1b2b3403d29994177214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a4c9cd6171102024dcf6497c6303f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953454a51dd021e9bf6a8f26c3d8557216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb40c9f3f041c20d52e0a4faf81543217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0fb67e1f5ff9b720a87a0e70e5c55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76413d41ae3061801ebd28c0c08e218e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d358cfb29137311b58517d3e5ed32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4369dbbe19259824a42494cb4ce26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041326d44a764438822c8b3261933721222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ada95dea82dd8d628746e499001fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bef255a83a85061a7a2e9cb0f3c55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad15652014db65785c21415147d52ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83743d6b1e3633c74c65865ae0f0ac06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb204d26241a40ed0bb86e45f8e0529227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb3d9d2e105767e87d11bcd0a778d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f961e72a791c9ecbce846d0b279b7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57c2e2d2c4d9ef150d7f70553c6555230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c8b3f85072c8aadc0bbbe2b8c570231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f94c664809b2cd0d1f1247f3f18437232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e3043044f11bfb52df4eb4d22b7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b17e5c51570dfbb9a38ca09d1107234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412bb4a7e7d77cd45452146a08075f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e1204ea1174308b21d4a1f7eaaf1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d66a59d51037a322239cf8e7a8b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c692232e93b6b13d28ba3b344d75a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d4e75c5fb0989aea3e7554c2bbe58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeac32527aae935f3fefeb31da5208240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995650fe3cdb63890c26035ea57065ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da7b8464ba9de3385a607c8117ea75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4877fba6da3a47e65d67a8407eda9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c728e288059c36baa2d87bb3a39ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f3a9f4da954e6a056d2cba32fc80a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b4dd242d776ccb263e8e4ffa4198246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54e60835a3a76459af36abc497267247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96680a60557df5e3656b2d162679926f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8bdb0c23d6b8052655d247654881e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5a80847ee10d0eeae433906c96586250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c77038c4a0f5db5fac2636ba88cfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae8958f393058797706901f653ae3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10043bd1aeadc7a219b9d829e4832428253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4194eb83444bf1d053ec8ffe2299a77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730140dc064389c17b0e5d4f2ebdf47d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d0a117b590d525c9cc13eccf5d334256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc7f71a09550c9aa9bca479ed0bd91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db4e5db61192a65f6c7a90e55da067258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c1fb6b51c03a28a2db8c81f7dd6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290dd9bf533307d4ba947f37a39c3e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c49e502fa5db72a6090728d16303c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a156b19b042acd3b770794375d6e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d62e4e08b34b3ffd3f0c8abf4b34f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec79f895b18e49fdada51ac518d76e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93226d217acc78e3091aa2655f6e2591265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ab4f4c92ba967d3e232d7177ec18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90168db4d03d2e32c60e74e129928b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec986fbaf77e73f3d3f158a6d1a806fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a88940cd1e3985d12e1908f90ce48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1798399c5da8d3ff2816dceab2fe64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf80cf2d20a350ab04205d3514def9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d84011465113810da093b2249e4f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ff8596e9e04dffccac329301bc05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfdb72c7f62d5e115e33c8755c400274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc09b6c9f5b2e9015d4495db7ec282f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccb2b4712ea492ed6e1cc62b74bcfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178414a284e833adf237e400ea840eb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5699e7020b4a8a133d35934d7896bd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07cd5cb16a75d2ba138197499953af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb59c2d32d1375978e8bcbda506c51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d4182e9a6b489ce6e42d61a06c9d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4b1e7f9a4736699513239c17c5054282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aff4c0b936a45b5d1b7a9d7b0f76b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dc454aedc19d55300a6d02a9e3dcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4bb4819927f1f8a3ced693b37c059285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df5e0b9c06557e3abdc63e1b00b938286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c286a8a988a34041f1b7bd2cb95bc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd9e4e86f7364a39e550e616dcb511288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c29fe6e3d4339c6b683e0892b2dad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cefef49a0fcc00f73b236534a87e82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cb3b3d6977b7a65c218e94acb2556291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1f31a671bd4ce56337958488e28c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17009aace306f2f1511b1b0169100151293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda6392fe0422bf8811aa84c67a9f92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01491f0a4aa6851831caa9ebe2848391295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b872706b8fb9a03a46da809b3e0ee3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe6ca1e195058da975495f31b6f6a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b4a9758acc2aafcb68e0e277c3fed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7795cf9561d10935ab464e541a687a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02077596a6ef4bd60d9df27fd03e5982300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64a985567762b7b2c8617fabe43eda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a1f480e4e6aa4b482c541a1cfb52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604312e10511e1cced196fd26541890303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659f18e4b6ac99706cba382c4669546304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b3386bf8db0c34837635478526936305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8a82245f9376e8f5a5cdffd155479306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e30a2da4cf4bff20667a24c47db07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b43575c6816fcffbb4b150a29db129308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d789d5b92110055c31d6b5f5784c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c129e3bd010a3aa5dcb6c65dc96664310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681db56654d5edbe913f182cfde9167311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01badabb13906c01cba98d0466199c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0db59a24d83ee65bc6db4d31ce512313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc4257ba2fdd01551348627d1a6448314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9ecf7824005817b62de378bb2eb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13abf92bbfefecd8e83b172ff09962c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c9e1b366dc4bd5ea0153f7643be12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f842f6078f7d39d0aa27cc98e0dd3ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358a4a2a8c556e1d74ca256034a44cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d528ff36ea5e82f445d65eea1d55d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a58424dcff36e0b3258a8df84647e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097be62374e67ba4bf24ea552644410322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba943b61a06f94cd02d7b858e68932323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf53edfcb2c5850b57ee17835ee3d4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14e954ea5ef0dc96a3554f9eb087e5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>