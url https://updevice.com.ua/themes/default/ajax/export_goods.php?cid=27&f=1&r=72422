--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff10411373fca60198bbe686ec943c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8300e14b857fb6fac4a361185ed9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42aba40204993c1f32dac8cebe8a273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e40bf07605aebd28cc964858c32fe34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9d97b3a3192b27d04ab3de6e904645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ff4dbdc2eb0391c210a80485a99fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64bf49688abcb247b6a05cefcdb2537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8912bf6a0ccf868d2253578225b0f668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9294692ec1ca99f88dc0582078f37c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf554bd1b8a40dc34b8b7a04a48f9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bef027ce65f17b478ad47548bd127611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd2c3462a1bb3bfc664445755860a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbeae2c823025a06c8d3618e2e5e8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4b4e28be6b9d3d0fc57f77fccdb3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b19dca8df9b8a1b65834826df1ff415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493b63f563818c93823fa5bee21dd6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32214aaabd979618b156f32dce8fac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149ac77e0d0a57432617961efde5ba518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dde0958daa80ebb5ecb9e5a62f03ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf8150c3ca0d02e17f35493829e5b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605f2e74397d965156b7a645bda729821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea60aa4b2f454243621420660a312922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b193594e5d47fea715fa055662d20d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003cc0f767590f117fbe45e125cebbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed4dbb6c0172dbce97a4f7b123416125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c3eb6529add7bc3efb5af55e0079026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da562a5fbc7bcc8c50d91c94ad5a616a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b65c0702ab9d0d6b03eb67bd3e7f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0bed539eeb66914fc01825b6efb6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9763fa986c5a2e699f969075aadbe730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114693e2c47495cea3fa73b28bc268131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085bb2d6e33aebd0f61564af8d6d7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da3887dba5d09827a67a776cfda74833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62535cba266d21299f73fcc7294600a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9612821ff50e9c1dfc7ba6ee4903ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2ee987772912e497f3766e50e266736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a2283ea5d4743dda8f4bc5d546d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31c828a3c72fa8f880aeeadc0a4fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef040f16e3f55925cd20e647d5cbc8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a1de28459e96deeaf8c69c4f89ac340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c757f8eae53073482a8e036e6047841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c9ae2878cce4acf2717f0b25c929142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab900a907abeecca8b20062c1eec6c8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91714af82806eaaa4eb75106a1c6468d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5f86e386f830de074c645993cbf0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1581f6ff5d87f801ff21d58b52a4ad946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3dde1961aa36b38644c82f987eecd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c81f9866bc3c15d502a94c7505c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765eb1a897c99d1f068f14b4f5c4ee149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2b2ccbaae37eafcae4571ebb244cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e5f8b5d5fc832eb0349ee686f890551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926ef94dc51e3af5e7ebb9761eebc6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196ec69836dcf143ce3fd842cadd81a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d74bd1f929d007d86e8705be8d8b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22916c3586e634537ea49981a58407d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6cbae5e48decc436c42138650521756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891490ece42f29cde656a9f20bc33f1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66630a720ed14c748ac37ba51af9caac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd599dadac1161424bde675f599be4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1634d6862817dad2d72163e9439a5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da6a47408ff2b494b15f4056ffdf9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800124ed1e3df4dffa8677fa2e2324a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c023116ec83bf7ca1dc57d3a130cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2359d7a27421de81dda99f2fd8ad63164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d0a8f6f15ff8a22c000c84be784bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec3b9794f76aaf27a7a5f29f185d0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ddab3dc77b04a7a027e3313a175e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010502796cf20e269b7b5760169cb14068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745290a08a7e5563d7d3779e1c997969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbca209feaa8d4a2925ed2cb6be1d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489bfa71c37958d8cdcace61659ac4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca6f8d1f3e8358bd2b0fdf0843052572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffae74e49d053198ba8c9ba2f37eccf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d4ac3fdf177f0f5ebaf4a8db3230374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf2a582205c44276506662b4f4ef3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd758e0ef74114218c0d8d30ec3c62176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670376ea1c1bf930197810da8832c7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bb85e201af503f741999a19f1077678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7ab75ba5dbc0a209a9425fa8e039279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7683edac37eb4efb4449f7d35a0abc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380854930f4f7f9f033c69881e7023481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558721faefe1d1003e3ff035678a450182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a8b763db2c0a6917214d71b3df57783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b69329c199f38e27ca194da19efaec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d7ef92fa26a93c28d8a8553c8eb1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3418055bda6fc92f9db0ec6748a14b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ebd4634ca7016b16e326bd4d7e8b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ec36516d739361e3c5913be6c91fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e8fb6fd6c73d20b6ba41be44e040089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b593962799cc417de9774988fa1c4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799d523c0af691bd36c3252d4965d4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecac125aecc8c12ccd7e901673cecb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b6d16bae8c0261f0ee99b30df629c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea575bf91704a577be17adbeda29b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c82141d1c549e40b735d5a8e5de8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dc8946db9b645b28edd27262cdd8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4353742d0e5864de41b5a75e8bf9d1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf41edc8f66ad22aa1848777449d8a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3545512ad4f65d28386e510f03914899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5833e1fdb45f30346e0c6b05f96bd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd86b11266d190f613e2ddb46da5154101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9c90b482deb0f9f2fbfeb2e11ab94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c487b15c38d6b0e6f0428e8f21c826103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62a8d4df565a0079992410afef852a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad9d1ab6fa12e0e59414e5eff391e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61840e0f9113f776ede7d857ccbc66a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8465f6483e7af0198f0e2f7501dc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f374597b91c521a348c98fa69d8ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2626882fa95f6c067a339c16d01d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d670ebf6bf83be6a2065ad1db8dd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887e5d30ae2b9cf6356e11045e1e5d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b03fcf0d40f5ff46f040c4618a3c3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b26c1036b1a3c35deb6d9f726318a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f24a30980b28c263f180058d2654e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bba35a5b46d9924042b5d1eeb08ef5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c405c87f20fb750df5901f5fc2a1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92e2ed4cfaaa8559c4521067c54c85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeb5be29c0507fbf7bac972991e296118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ba9c16188375cf8c3b27de0b6177119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737dd8fbfd5f0c59347448ede1d6a24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ac318061e4b4a75979aa1b92b5a02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5b2a232316df261fff33db3c47b63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960ef0221394e4f440e738758744c06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b1f24950eb47d36db32b1dcd2275c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcece6b384c2460e70feca07414ee15b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c078036d909ce81b3389872401c59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5d05369e1ea7cf844af2d1930a63a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaa770669b201977b41777114db2f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127961dc43edaa22abb3688546ebf021129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc158d2437a4f043f68bd5b0bf204b6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74fd3384fc72bb4b122b049abf8ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83843dc49c863879312c6054bc412913132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7e1bc19b2db97df9d34bd6b1d51aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4bed9537f0f3da90f314cc87d2909134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d283ce3188e9f7d52900e7481a44b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163e6c6b22cced9aaf97bbad2579282136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f236e291cfc12855e9fa9930f6137e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22178bfbea1e7b18cfbfdfa37ce30e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f612308a28b42e8b0b1fe17337b5bcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6698f8674e5587d4f87869ff6b0c4af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabe7f6ce121f0f63cf66ba55e6a5fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1fc321734e53a233872b043ea76f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a346b0534fc0fa09396da9aacf2438143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1c5d82232f875908f92864c43b121144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029a212201e17a35a1b424b1c43eff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138509fdf75911dfb31535c5f090ddaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e9ed53fb73acd8d90854d0a2f44b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff700bc88a379abe22bdb30f1aa60863148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dc1a4adad62b2c9f2256c55f72197149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15861fc4ea187cb9e29238a91576dc7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534660601698979ec493295debf49756151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca419da833e9ade0476116921a664e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4b833fbf5a8bbce81331d0ba60a4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8c64ecd09c1589ce67f509a9fcb81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfc5489d2881804989d723b31ccb87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798e75e67d8f22349656d93ed53eace156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dc2a892b19dd9235e06f69fc70709157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333080e977109e068efba9852f65ae3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cc19b44e3c4ffc2e4c2dd59a0bc99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e947ed0a43b409b6ce115ca958866d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc6862b378de3f2e48b3116b369eac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35024e3fc8715142d34fd592412f374162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a95c60e91d2260fc2c60cd6247c2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c604c205b461d905881c814c04a39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b481dbcef10545a34b9aeceb2e1c657165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7fddc942e502fb4c2c5c6338d4415166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69884cef15aaeee04eac6dea517c9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83057b799efed7772285600cd4732a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6ce3404e6634825a08c376082f3ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d0bd9fe129ca4c4213fa10f6800ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cb4f5858c197e2bcbc853b371823c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7f332db8beb5efcb57451382a9170172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a36315b171cf5df84c690471ecd5a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728b74e1ef7ff304b4a78dae2577028174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96135285718613ac63b14e54f3b34b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f8a7b77047ee7a011c8e5d755da8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c437df74e5bf60f564fa348b6ad12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d21dd320ecf3394f97b43515b0ee66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f4497e3f61b8e89a621addb94c904179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e37c4d02dea2e856259bcdd9430d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6e00b351b588fa73454b03b51994b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bf1eb8c101222a99003dc4d16bf45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c91e484b6d939cfb7bd3eea9f2622183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ebe49a955935af26118f4193bb0ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39015155d960df0b60693fa2a7149f0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17410db83d1e3d84a00f8c371cb7d1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b58e455b7e935374ca1c3d8cb2f8c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513aba3b8ee305881e43c22898817b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d8d35ac79db153ba6981ffc833853189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e99383ebaeeac599d6d849bc42dae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f3b728e0381ef192c7fdd5e0f3d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d03c4993539b8958d365391ee0ae39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41cef504aafd444d37cf4caf5df761193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7dc12cbe7a33efda7ecd57c50e44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b30b50fab40b62f80a197551bab18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9be899e6cbe4746ad62969f01abd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba03261d64c52328d5d82c3ded4d24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59de13463066dd1c5b5b0327caf2474198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be876a53e752aed7740026190f3b6b74199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08dd664905f524108c04f2788ae907200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d6dd24cb2129ac1c8b7f0bde05ea4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69e034dceda2c1418b55256850de25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1faac578c7096989b457e884d49e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d1e5168889dc8f4e5f841ce34c803204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a683809d64f92918d5467f5e631576205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92a9f91fe5aff0f9af66e4d58126e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5320930e0a43f875fc5295ea3bb04f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc502b196311ed4b5415e5ace7e1f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee88dc1af356d1fb989fe022b56ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f3f99229fe940d538efb3521fb5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e900cbd06f0e9be479eca98c55ebe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2aa59fe01b16930bebfa59cebd4fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed06e45c3906299fe07ba7a0423c39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1147b6a2de6148b48a30b4acb00a87f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a373d9d7a76fee8802398b55c19b009215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62db4877733effe683faa49de2481d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b75f94f8632914876e38ea23333e1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7942c5ee973af30fa0e011650422c33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df9414c87a3d646c3f48140890faa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdd18a83dbba7c8337f34459c0e7cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87629bf7aed86191f006b29c58290f60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca42126af019c2a096486260a3abfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae667a048920c8f71c36edacaea47e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c41ad8d2f439b3da7305fee97d1b3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7d9b089ab874b313f1a42c2600fa4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a745206e0119e4f2f6ea794faf0242226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df50adbf711b2854ba16d225308675227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8788fb171613f22a332d83041d2ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b28e886c6873719a9bbb34082a7f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe2361e4697056f24375195f93fa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c961185f500284661362089afe2f8e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d279a609fc2340156a86ae744ae40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc595d511df9fbb95feb774618910e83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c67f9594660a7fa29f3351e3c19c48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea430d722d227110391ade96d088afa8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcfb72b0648effaac3e7faebd66120236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb0ea11389b7876e6964797ca08152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca4e01e7284c4eb3e0cd724e5688ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2237cb1bc02590835ebd6cc8b79acc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c50369f185e4ee5329d302c85e53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88484b756c935f55cc2d7616033bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f56a21ebdf4a40e79dd68c4a18e99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512da366357fd751e81aa1daa53cd08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9bc041fa2184c83f842939c159f49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c64eb068fbaf7aee1045bbfd09e45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe18f82a646a49787756cc89dd2333246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08666830927be8756cdc6fb47ebc7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aa235e5742a904d8805ff791ae728248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6dfd4a85f8c9edb555cc1cd404740249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16556ffd01df61472ce4e4eb4d8938f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670832889b1a3b98b447b1ca9cf32e8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27c04180441ab9d2a31c893c142289252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999f6dea523e68d46df2e73ebf1985c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777f33dc7fdac23c10626a359354991254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb579db0a4ad462803b270cb03c059c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd93138c871a9c3858129bf060fca62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7c67a14eb130f62e103c915fa4864257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23eeb9fabbabfba38e5767def1732b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35241f1c2c9c92369fcd063d33614ad5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464df803de77648a85316d489f9bb35a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dd383b42c07d4e56796884af38ce5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc18b69e723c834ded6335a106e8cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6a41ca30ac1c70affc97583255371263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d00ec1c4103c64f84a5c7f60ec66e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f993527dd70b7649eb59c2d137b34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1cb9c6e41826e969dbd8ef6b27795266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e629b0a6715bc57fca148031be6c4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4dbf3c5559e3015f11a4dc1b8cb30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab8397db6df03b30c251777d2d6287269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ef3590db8cb41b60a56b158c9c38c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b15dddb517cdac9f5bcb81dd4e7e2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c017e84393c0887804f778bcd63f37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2c4580ef9402b5c6b338ef9acb405273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3480df81f94230162f64cb2a9e9f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a63d1e205a7f22fd7f689ee0c64c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4329809a3f987945b68964268d62da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac165657775d03a82e4cc871f09162af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52168dd3928e5c3df755293784cef31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b5be475f662076153421ac37a536a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8148228a65f984883ef8f76228e0f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6325dabb44168186f005a3e6149c7c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd0174e27d5c47cc956ba68a911399282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690f46a4239ecbfb4ad3a7e8cdfe67b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56971bf1a59c887fdf725b8312ff9914284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40cd7216b30e1252bed6bf1235b102285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88f1cc9486d9c96fdfe46985e37039286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49ed655b8989646d7934a5b4c1813d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634aea955be252045ac1e9a35228724288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dd7adf80fbc40be94000fb5e690be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bbe010b72f77730082ece22436188290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308888463a6e0c5f0601d742d93dc7bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5bf9b219987df1c7012df3fc9b802292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a51e490802818b5c15a4d1a0daea7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb916f9686b5522d12b04151b93cc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c514eee70ee1c0fb99caf9d797e7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8daf22a166fb67f40fb205faab3c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f3051bdc7d76a5c3f4743ab859d6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd2f3042d3155504ebf8e6b98cfe62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52d7c146bbab91da6a70bb374f8f56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788ba7f0b24dfca68534019825326d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209dba6c4380145e641c37046e52eab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a588d91604d38149b90f7412f8ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b074aac10342a88fb1cbaa95e18cb73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037917cde95232ebb711e79a08513601304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0341744741a7257629b63b39a903c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602afccb2139e69a4f88426481eaa31e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4391d6815db529d4f48b833df48d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b4561b8a522b74444a16dfeb56951308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c373e51bccb9e87abce90bd0dda08c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a2a35e5556bd8511311350f82162e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28215a60e30ea407380d5407ced55a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f3900800f8f3416107d9d9a8b4fff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5269efeddf351adf37a630dbed67359313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63511674e2e371ddec8f263d58a77956314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c00788b26a087a65ad07430c576476315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3bf262f70dd5e8f71fbd62004ef0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adaf2ddf5f3627c68a6dc8641fd01d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9808763da9d3f4757e048ac99fc05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70cfb687d09d357459813f5337118d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b7c29f9b2d816464dc54b338327ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa51d5a4fbedfb0333e904816692ec2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2eec26df8f130b41d9ed798f0eb90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dfff4a12303fcdbe8dece69b1a170323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab433e6a6c75f12153672e121c98ce8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03121f1c403193a7c0ea537feed56f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7580a9288b1f3ec78bee779756d00c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faa161c4072a009fd025eae8c89252327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7c20ef23c4cb4dc7be041868f68c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d2497a1942766bdf0506e0c09c4db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1235d98f19e2a025b12d7791a10add2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632695c2ade0c9f897e146a8a2ab9de5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf9023b0be04530908f5339b7ee04e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5999c6559f9de2108775c7c84bc80333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f90720133d24337f267a7d7df5d081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e75479770f65437b41db7dfa534bd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea786b79a73fcc2b8fa88b6bb49d093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d205234fee0b440d401583274583d494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0f8e728828f902b78259db582de805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b90ead67337102903bea4ac95267d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa24f05762dfaba84a37d2bbacdae97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e26999c1f1d2d88fa1e2e3041bbfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07935266d976d0cef2e5f4eca81d919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7814e9568074addeee9625f03657e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd21db6f611896afe0b8c119871806411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecc95513cfcc29544a4afc5f8ad84c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb4cd0fecaf1a0dc9d85a2709548af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb54c8c720e25e23941d022a4df3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa744921b802bc4de7ef4c7f3169d4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22a24de7e67a76351c5c0f5351214d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634565eaba6dc7a6db9a04d10d46a36717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57db970644a9a0095d6151c1e84f8b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f569dd24badb27338684dd5f72e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b02bf5de5be4a5ec691cf1665b8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff146421a6cce6a71d15b1d328881af121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6022f8d1e4c9275cfa670473f1aba2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421533d751382042345f61af99f10c2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b645b75411dc9c3527c4860ce233a2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605c7ba5a24ad6a0281080d7896fa4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0517dff055420ffea09a9a6f056307c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1ee18961a88bdae2f05127ff6dfdc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e66cfa44869c4f03cac76853e4c6d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa280f91d2cf60c5f96ecc6d961e6b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933410e00014dedc780f63f915b4d1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69271b1bf43416cf34cd3adad619c8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc285bd9169c5c5b62478a7b8040a2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75debfb59a3d47d08fb8313fb88b4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390bd1ab32b199404eb862fa2aedbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650f89fc0c69c1b8638096d1cf32d6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26e27c087768db6a87a77a0b34b8c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c9b13e9441161eaac4b886de0a8fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d245b75879d4902eb69ab7f00e475e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e72f8f5b1929924715b56cebdc7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d7fd4aeef67fb45dbd402b8dc085940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96ed1a163f3986909f81f098c4277b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdf51d4c0727ee1e5607b0924c879342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7d5cca516493951a2388dedf068c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bbce0a73b685d9750804a2dbc2b7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ec18ae5206e01eb51559c3c55834545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2139164259172dcb48cd7301846c4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845c18eb0bf5382cc3c2b8e4a75a89e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a148f9b8ae0e5abd9f57a6acf82e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2045cad2be66dce80a9a1c977b4d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee028d1d782301d5579bd7906042ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20978fc935a052e114557687c581b3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b08a44a06deebc52d0df34e2e4d8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af976bcb7c3221423b286bd6d5b8c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038fc1e0d0d140f3bef4d8ab713aa7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd85ca7585d0c17eaffdfe9deafe89a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8f72e662b83ebf21469d4f695a4df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5198c29ea8ae222211b062ef926ba157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8750ca42206b966a32ec7b903736858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9000c826280a1399c4dcf2d948e0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f5bc837228fbd80300cdf34e4d5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e2b0df6e315e680f993fd57bc48df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343bafc791415f04b3528a5bec7b84662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d15770c62b02827a7f109bb53eebf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f2081a119757f31cf6830ec16e69564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bbae2f08c078fbb3f64124764686d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1413a4da36a3a5a7695eaf673f6b8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d88d7f6f753ca26c58d19d82b46c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152ea3e60164096d3957c7f06eaa3ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a09746516b02ff645bf3a26feea36569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9558aea3ac09b7de176615c894c6e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c35bcfef3555c74c756aa8b71ab7c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7a99529e3224e879e7dd3b6c70ba872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beef1340d655730d4c4418dafe91a5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c6ec051e06a071945193c869bc61774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e47d1bbafce184eae3a207e868da875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fea8cbc76330940cab97b4dda2b5f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934477a15fc410b3ebf256e9b6723ff377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ff4ab403095a84a611cd29b47f3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97591fc05c38197ca904a8a9bec1265879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c27b3cce561e3a04ecda9044ea16280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adf0f332c40dd016ee01b99ad93ed181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625461230c5589d6364c270e9aefdbb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac066fa03609cb1aff66616ec26522883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daacdb857dc526399b2556e903fcd5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90a0c0f744a50b5be604f06df44b0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6956a5f62609f3dd0b6622abd3570186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502024f8c2718733a02c47b059f9b0e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b8951a10d8481ae297e22e0136fb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afc162afa2e53c82e865a0bdec892e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81f095e8de60ed84aeda3a2b6cce290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2904d6278b1940866a300bbaa42c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa62225698ee9935a8a026e7ee3297292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ce089032e1c88f9a9982d0c3eff2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd506d6193b77d0e129b4a4ddde0be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baabaa852d4cc2f0bfd75dca1c278cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e66e3bfff0d7cae7a91ea8b38eafd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b905c6851e27f13fcc8e87c6b5950897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18921859445dfe3c9caf5019a89b8b4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0b95bf6338df82e3b5cd515c9490699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da955f53b57753b11caccbc06fee988b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114c3efb1dfe9a4fb6ac250912f9d20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c460f649b1a1e5b1be20430b8a6819f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509457121a174c7b3ab3e3fc797008103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9130f3e351bd01d5a5aa66856dbb41e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436abe303db45675b18248cf0cbeef83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b03b25653fe4b14fd1d6224a5d14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75aca9d849e59e3ea91c202b31e1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8eb0fdc92cbbee8a6cb9b583d7f91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f849f09ac8df7d3ae6d17aa108ce000109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7dbaa3471d9d319bb3c8ce2c351ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8012f9ceff77f7fd7c19db86ac249111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e2bc3823b40c1bd2aa750aa6f2ae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e1516694fcc97e08c8833052ce685113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ba8e4ab90966b84a56e11e179394f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37898110e871bf5f1a29c24d87f54ef4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982e1327080a8060f340be3a187a80f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf39c11039fd54129644de5204a91c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b348e9fde8d145252c86c67d14cd6d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecf548e379ea1e83758e1d5cc9d5a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29132d9e4d93b917450cae5a96791c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfc7e81469b6d45d3507fac27a533f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b92687c98c2c095f2f7e06ced177b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c0cd9bf25c2983e4570cd859f5864123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eba0fd6b84603ab04adc78fa9e4e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4f0d6f99b4031e5d9f11f1cf5c03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ab65b382922eebe5a8c9794d14abe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfef5b18215bbcc064fc3c863b7afe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dadccf770fba80fa9e466d4ca4c85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6aa480bc481c0397b4988b9bb82ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb712815024cb74c35bb70b620751b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd198c841d6a56aaba4e5cbe5e134c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4322ca5adcb5ffeaa14b8d472f8a4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6901dc381d7368fb3f0d7aee9e4f9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c77923392e861d62db84ca8654859b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e237c679e4ffb8a2068a65d738321135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03959adeb720c88ca616d51ecef5b0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13463b99162d9ee961cfb735523e17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a43d4944ea9bd5d337edcf312dd94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd1bc8cd6fbec021ae10dc57b50ea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c625f2826a45b6445209f7ae76cf65c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a126bdd4bbcd7e8952259d26a5c62d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573841185ed1e42c79a08e453ea0f30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d276d11880ef8945dab84b92eabf78d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b325ee3a65a3caa00cd0560fb352144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc79b82d160b1344c2d5a6c1f282f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12eb814c92e2aedfb40cec3999e69d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d62de057bde65e679c23d13887ee95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf31a81c26c14ea41adf8bd9696ad54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a55f18fbefa7f588baf0799b1d641149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a633d4bcf37a099b27410e95611b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb5c5066dbe387e7c5bd7f635553fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c9c3618af7cae9a2d0d568408717152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0be3981ddbe3c8b3c42c43e250f5a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d97039a1b6a4c029a020f7af9cc44f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf8c027fda18ad550b02e441079f41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025f5b2f9f9b880b17939559d6893c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f835a04f5621ed47017fb9cac2a306157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343c3e32e97866e4dcc7167ccbb337b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d22401da4942ff02a52c9b4bbef2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4eb489648584c70cd3f27152b80ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf96d812f4b8d760646e84826a17706161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3c0ece7999e2ccd0fb1fcffee5d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f95c53c35ad83754c271536d7dbec3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679a7173ae470873e97dfc9deb6caa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7e983ca18bc72eebe85b06a0864ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92cdbd134bc9c47b6495038c59e3e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee983e943860cdab471e343ebe7c25b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbfc9cf05eb3d839cf147672df5b61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb992783275424b22792968818841f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef07790464f46087671e44df38a35e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953368e56e8f4581d4268c0540a1016171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f710eb3a5375abdf6b6def83b817f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32869a53ba94d0b55ad8479b9f5f5a9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e61cb917f21fe8f582973bec71c6ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a6c11334431abf5b16c9dae21d420175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f20f3627c88b23fc53193ea54bf4cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c1c3d6b013d9c54cd4f4733171e0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b85a94dc005d1706d26a19fbdfe4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba61ddc7e624b6685c2a73a84753e08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106725c717740357f4c0b2f14144826180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cea855244d1a58d4fb4c6b2f6de603181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61eb5c4295fd212c49c1432c0e61d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767847dd72e7ed93742aeeb8b377ff39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4c235331666296e17bc8691d7b829184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6708b727704b673f164fa3175ba8d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af554736ccbfb9d15485e86b8227fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41765b31ee53ea0e6aa0cda571d3035a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc91326d4b1cb70f0bb1031a875684188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cec4381562bc6127f06ba834346ca2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3729ed8342772fa9e6f436a81ea4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5e3794186e5a20537bc6122cac83a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb987b57ca727934003abb96419888192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284b99b26fb4f6ac69037777ce714ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dc505a751307f21e7586e61919116194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fb0574d655e6aac3bdb5a4bd670bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e702b8100e30d22e2e546088797fa7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac743b005222c2eef44873567f042e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078c8817316cfdf556755adc7d0b896198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5d683ef12b5533857f53dc0961e31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433973357ba907d3dafe60392e0ec90f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d04f3445d32632af067600b1155587201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e820efeb582f8d828d13f5a442ca73c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6887678d1a345596d7f76456fea09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012efb29784757c176667c975c7ee30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a3496b7d21156d4bb9bd5f57870e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590add9d9beec7f51895e57d7e4d12f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7952d1ccbb9119596979ad6f82e01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4195804905f255c505fe0593c1100d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d1613e899aea2c81fcd7829aa54c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b15940f105669161c8e5bb65a8ff6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76fb9adddd450fc9da48e6aa1102b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db810c11af0df735a7e2816801d93e95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60751f86fc342ea0bc786539097c18c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bde81769184fed4f9659b3f554b4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c1039cc493055b3661b6c8aeff63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516f58c2833f3d8c9413438478ef530216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b9efd7a9b0132ea8daa563143ea42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8977d3f1cfacc4064ede9ed0997a95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6631115e84683426d10b9b97f1efd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f673c05989ca9348d59824de869188220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c8af245d0093d6dc96fdbf11447f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab426c08570c549e863e703443fd3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31578748a659ba0c9d7ceccf203917e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27a721fcaaaa4a7083a3b20dfad921224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb1604003fc62cf7da9afc0583d2b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790c6cdaed37bc0ad19375e521c38e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4bd9aa58cf2528c3c7defd1889cce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b91e4802aa73027dc0cdd590a3e6b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f2ebcce6d62c229bf20a6a997b31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eec3dcf5eb149d9f335a193dc9a95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ceea608329990e7e9c2202837b0f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f479224cdd56b3e09d2468d845b7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cfb12dc8203891826e34a9b6c055b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b105075be66a34c13b0bea9c459f89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c64e1475a5ab7e5dbeb2c87ebaaf23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b39959c15fbaf286894a7e86883ba6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cd0513fe2dbaf6f7884c581b068d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72bf53dde14886dde23426e9cce254238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa41d4a9b4faae6c7034fc072421b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d1d103eeae72ae2feed2450fda9c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32f20671239e8a65daeee7f133446c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d517126b381855b38710d75fea23d38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596453ab381b91cd4027ef3a6130c1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a95f42d1e4a196c512f10e2934261244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6876259d439892943522867d941202f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c695ec6b4d91d8a32befa5a1a9483246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d14cdbfc234a94e0afea33941c59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808d1c040b7dea47e2822cf56e47688248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bae9ba8f5df9fc46c1070ee7d427b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4506d744486ec90b58fa308fa869f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8547ebe3ed01b822af20be0b239c44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4863257f64be3d3095c8dcf8f488c1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce6d6f0ae55312b6a7a2f4dd51c21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a517836ce4257e4257d29ac305c0b27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1f201c83de15212f29af0d97f96ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76654ed6922c8b4a2ceca4860032a5d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747309154597dd442f2d75e07cc14a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962e414c501aac4f384791f6da2b611258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d349b96f90f5a0cfbfd7214fe8bec0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb1c3db9d20f3f5beb1a6659d2f79c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388546e6d0bbef5f37a5285ccb94d7a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41805d7d397c520e7ff623a341f276262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3679cc572c76b405090453f101033cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6163420e59c2ed162d48f8691bc8b8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b9897eefbf2a5cac45702647682cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bea5f93eb380256b83d1bd9426c5e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae69c9348da4a1557991a9e5055df3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc500d2a8bef9cbd72518c10d58d6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee92cdb89c7f6cd4dffe22af014b72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f9cea6d9251ffbe6ee0b8321a071270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f7c6c9413498aa1420cd37e46bfc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68fddfa4282eae5ec915b3a9f26c92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93dd13240f655073f5e451e73f7de4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4847a2fb554b0a78617982886f3117274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b8948e10e9656e67b4bcea84f0636275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d7dd38509cb9f1e75d1efd1360841276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ed28a2b5a4c70b736f64e81ed4a64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549c118f7f91d0cfc817a0ad235f9b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4b997b75c7ce01d28cda862bb3f0a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371557dc38e378ee1f67463a404c4b6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e2816c24d3ccbd9230d5223a96af7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087cea5f3f1b5d10e33cc0bce32cf50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda432939ccdddea64af4cbb7581f647283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b64dd9cc7c02f035a38960a7d8506284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08d2045093cf33f8e541f6f8f2a89f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508730a68661a3a664c0883c04d518d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e949cc158351ffe4311235bc61aaf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da405ed5b49e2f66fb7a0b415c8dcac4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fcbaba28a7a661c50783332036614289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21c7fd8d0ada031cd83d5653c69f23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6373533b2b107e58e0fbf9052c04ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d21c21dcd4058edad6866021730e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87234839db100274b60ab86a0e5cb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda09b0110b9561a2a070bec77ab2a89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaab96b2bf1f655da85a3bcabb205a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca19c016ccb2d5a932f69f7d2772e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18027f54bed89d342a3ef0c2210c682297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97314a18ed731fc4d6013ded2048a1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190df2e75fc5815294e15d1fe2bd268299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c536184b1057b6ae6ccca862e76a779300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdae8b8e16482a72cd2d3f0ca21733301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9300b78163238d3564bc9932ba7fdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9243234200a7a6af5ca6d5b75623a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fbeb8bb150b321e844a8692cee06d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42547ab7d414680548b1c3ee77d2826305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba89347c2107bc759aeaad20556930306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f58c4bfcc8dce30a5c6818268ad9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004aec5478adb016c5f293f830fd14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a28fbed533bb4d3bb4bca2192769a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312051e3006116bce3974ff5571a995310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dcd7f111c923ee6b586d2a52ff4c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edecd71a9f533ffbabea651355dc3ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327255f7ee5fa4ba1e7f83667618129b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8efb2a85ea65b1d5e5051b67894b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e84f767446ea4cbe8d59ec8f7a5d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3099b8178981f2e3eb7496d9a0ad85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84587cefacfb57914c1513a29441a6ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ec80e616bcdc7e774833311ac6cef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338392bde78381182edbfcf18b53c9ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45192e504d50125d55d77ad571967b7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1590f28d2f8ae8b4d0f3e471df3cbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e42edfcb9ddc5d1f9c7e56fa85adac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c563460f6a080669da5f26c7b5f33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1b88624c6153f026d2ae0436acbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e809188800f07f61b80734ca6a0216b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>