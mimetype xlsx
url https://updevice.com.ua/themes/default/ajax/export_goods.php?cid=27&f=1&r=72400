--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693d1f89aeb2e48e5dd305b3b64d49d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f9b1d4c5b3080d9d6904817d7661b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f757cde54cafdcda057bfc1f4a05d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50449282823ed51801c5690848c0124a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788269fd0f766a23706d487833f0e45b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0a80d59278cf43779c19339ae36d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90823d65d1f67ec6cf5ed021fc24ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2613eaf38ff031c530034b258705408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52bcef1ca2c10c0be9f16dd34344c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdf343459ac7f98cb3ca842950c39e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec3558cee4432afd8029b67ab4210311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c712847000bb2106fae75f9385ed20212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bcfc9304f5fe9045e78dedd45f47913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b5963a002aa818d68fd67e13721f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405c5fa9a639a8f3555049ecbcadd7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bee8f9bcec4b9637e4a79df02f054316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b15f9615546781ed6762e1399fce817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b5f12c1deb6dcbe5441296c58847718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd36d31865893b6adcaf1cc99c007619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340239241d59197c1f27609250ffe9be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8eb224b9b3bcd4e5c78194044179321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0c2e985cbba3d92744f2541581e6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea2fc6b6706ccea881c691d8d2386623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a3886d740073b9f2fa3e97de4ea2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1e3e6cf50b99e5ddf3333ac645e8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e945864e7ea6cea8e2c145f0f12d50f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a156789fd76c3608dbb5c2768360f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb082c3d7078397bb8c8196f7ed5a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cb1e1127380b755dac01de0e7931429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26b7c49c1dde6336362df88a508f9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e35ebe79d2e26223114ff056930fce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43934638ea2eae5a0586292d8b091132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b3729e29a160f4e0a735eda22418e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6830c650dd6ce7f7378651affafcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a85286127f1232ecfcf69e779c8c3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b22063c8758537aa85d9a8ef165ab936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196674b09f79d83b57e3851c730ea9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e11ca9360844cbd4938ed7b049b6bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c18b659d2c74adf1aa11bd03d2611539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca8bfd5fade38a25d6fc822e90e1e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7049718b616f0b54395f08c9305a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156af77b21fb91d5ba019bb441d9432442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce99aeeb7ec6794f92f8454b8ec980b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae03119336e7bdfcd691e5dac57c1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a663d08b21cdc4cd30a8b06e3fe384345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d418634aad48f8c6c0fdd9f612c051346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87292cb99a4f78464329d04c66fa777f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529297f8b7069a80213435d2cee525cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb201412071cef4347e0ac4453687dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8b767fc10fbcd270e6cedd9fd292d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857636acb17e9022bd5abbfa0a3ec5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb044cf861baf8db59024c83f556665752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7991b8b0d9150543a066aee45f2869053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1759b021bfbbff9a39418e7a1359054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b14a727d36afa676acee98664144955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde013e75b0bf9a2e742983c5efed1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5763e1a2ff8f3d99e75c5c06c613ec257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeff34b55516c06ffe30bc305eec37058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ecbb17a4326e26a35f843844dfac359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065e69e9966571277c0afe8ab39e1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1875d55939d0b7b3ceb7a525fb47e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27885bfb87144689212a2aa69c958a4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb82c93f1d6e59bac6bdd816a22250563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceff49ecf72eeed2c6b9f6b415010864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca636bde3961ae407bbf6d5dd26f1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37c88e7a440bf907bc4bf709c3238266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b17237e0a11b10fd59ca71dff0a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fff41822dd85131674ddd1f0ee32a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2427e0214fb0d5cc81e583a679402869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bca98e57cbc5bf59504268929d70870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b177e30393b7d0f603615dabfed3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d3aa18a6ca8ce2459061333e8625072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc27c2998f63ee15b6f8fc7ed59450c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9273f8879ca056d52b14cdada6265ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d5a0a833b24e7e9fae757ab35f6b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690002b45f2cd3afbe751e14a9e41a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad6b7aa1b0aae1f7654c18314ee08a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b9aadc141f6acff6fb1b3cc93fcfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac30a32f5f721b122a7b0388de45ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49831dac043d1bfbb26108ba0e82207180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197b91eb7524388ae7a838a965380d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcfa093e4bd821596229ef5ef68a3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36fa0a5f44f44f536c042623c6ebd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509f520c573fb7e982a8bbf934a6fb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c3424e50ef1f7fcd1693049b8032585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83ff101680c5760e856435ac065dfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54695d4b344c9aebed5ceb80fc27ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafc28dab530a3557ed73c1a726f71988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04563545c1de6b76139cb11e5f9be3e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2d6db34c50579384e53909d767d1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c62ac8eec34d1ba80bfccf10a10e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff157abd9d116cab22b031a07842d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f7b0255500e92e597956dc4480ce293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee04709c2687382454d8283d14b9ca294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967f3c54d1b6789dd1338ac4f0cadec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb3f856d3e68b424571e15bac3c6bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba621ce17b16555665ad7de5a21f98f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbac7f75e74a37eec9ef99b17f5d7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3be02592b4cad0708ed616ce1a4d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c4489d38db120d903f283165f1be7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f48b5b07be9c1e5e98a169191f8ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce6ef55a2df8768fbf5e79b6f71cd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2bb832dae01b4afe4e07dd0ebe25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafab75fd1d89c34efee80f9bba7ab0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b62601a0098c95644e21d355339e14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e69f72c54f040431c05db09982e1fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c92ed4d9bce9fcb253e2560824e290107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9372f8fc0c392fd5e95f3f3d2c9b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9bb29306a0a41be3942ba1b231f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e30d62872f0bf4b49968841e159b31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950ed81856ff1162a9d68b37f2ef069111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323c8d5a93934177ff58d859408c21b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ba910216ae9e6132d1169c5d860ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957df7cd7b13674bf7f71697f5ca790114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374347bf94bfa93cd477c9bbcb1fc53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c08c598b58422f906ec19b20281f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099767ac1416d48bdbe4a9c9b95257df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f478d9ecd3ac0a3d911cf2c2e3b195d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b829cb3c8d8df2877a0360df0c35a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f49a7e8241529b91ec7f46f8cf335e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e873c4cdd759dfc2c8324934a6ac7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a09d140d4e7c3d6dc1c8112cb24c6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0de1f3a19bc9cd35300d2f300b8b64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f780403f0d42e186c1c0f98afd77b62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37396aab3be719152eb1987f1db58e7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bb9ee997c7592f0eda3fc36e5e672126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df06b984950b72e44a1dbe576bb7a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052003a79bf072da63b9d6f2ebc0e95d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f069c3b4cdca9deade9140ddf515d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8b3377220bcfb42360cd55a6d7d26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298fd0f8b72376c67ec34622ff7ecf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0ed10b0635eff2b0c365d37c4c648132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8113fc1322077ca7d8e9f2c2d3b1f1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694645a0eac188afeebf4f925dfbe0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7a49692e7dc423d40bdda5f90f25e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992644e1b3776cab7c6cadc82259c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab10cfb6de0ce06dae94ca1df0d8f9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05b8586781c873429fc8fc1f2176bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a20da4ac0b5fff5a9aa02669f88071139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d043fec8fc7b615abb685dcfa14751140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b57e7e4e2f83952ce9b4f5e77c2c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e3ca78af44f324bd84d79c94d0eb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384f5defc38c500dc5a551bcc5a3e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d26d1001025760356ba0367e8ee739144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c4802a314146e4cb354c163c9c2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cc6fadeb86e7082977532b6c1ddf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c88d157d5d31923a3260cd1122b64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fd4cb430f94a70e1b5eddf716f2d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18650a1717b9c51564b79f8ed8733e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922046870852d14cf353185b074bac6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e73833216b80d421be0037a491ced151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac248b2a6fdbcd71edbcd2ac9ab1921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27f308ffc2842b9b593a8a7c4f229153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747721ed4cfd3bdc18510fc968ada729154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa3885b3e0808e976790c179aa78ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee984738f882ad9118b6117d5c7198156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effc10c32c5bb9ce46fe0b221c510a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd15250a82941df00f8e6f0114ecb36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cafa5be1ba0c8b331e933c13683d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc9eca95074407837726d9fb99f17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833d0f506650be8ca29ddca48631d7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06de3838f2ad1281f669502e795127d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3417f10195b4bdcd5b65ae4d87ecb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bef98864d448d5e41f4f0542094189164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f42304ac92b3eefead340e6d2d2f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb367a999e687f6bb3e3992ce438ce6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ae29f8c128ac93e69dfa8af8d8ad9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1655c11840c8943256fc5faf4b962168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7960358d1b75b857372ab2902c7eaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c552a1bd66387b85417594218913d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35682348d7c3b089756c906eab5c809a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d2522dfa88d5fa4c37a9c28c63cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32f8a796e31252afc47ff3299b6e13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c4ef216d1ab2657020f3308b58810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fe9d3249da9a56adfe92bd5fac7c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd13ec847def1f7c8c120e3248f4930176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041879e811f0f6ca2a7f4fe21530de4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5bd8e18f627e5443473d556b42900178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e91895b2493c75f0cf2cc2bf07d28b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e1b05b75152edcdc2ae5c014832f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb003d120edbcb1ddf96e502d6698a1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b39414997fe22342cf6a0afa338d76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b45e1625ad9568b1f307f7557ee79d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350703aeaaa6d355c94794446f931d7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cbeaa18bcaf610dc77d148e47a628185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e22486eb1ed909cd3fab0b3cba745186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e7ea3340948322e0ec83819564caa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110e7195c0776f8559c54dc7be109c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be0b402631bb5dd99300a35a27710e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c7191270bfe5040ad63e3cb654678190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f1688d9217b45f70a2d5e45e5a0fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a9ec3349289bc6c2b40f6b1add32d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8352215d92a47e7f5f1c5c2cfbf5880193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5984a81a2e3b417f7cf68e48967a3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535094c392c0910a8ba20f85a4c04156195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c81758fc45dc60748fd34575fa7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a307b348840bb2654148bfe2d633e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240c5b9a8907bb76a010ab4f45d5a81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e64dad31b4efdec3b9c3ae37489b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a9c615889b2192750ee98aceb4358200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078c3b8be976cf515236bf261a726fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897a783a815b9cebc76e05f5c477bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aedd5d30116d33799f70edc798cebc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5fb02132058043546104f4c489cb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70910c3e9a948c4a90f4a01ca2970dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9004d873dc84fdeff6b663cd70c1be9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe58927c4373849b8b2325f0f49944207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd356df6abfc83f7efca1c8ef3af647208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43f51d3c33982bf6eb1fb71850a1a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc2a78356986f6b9c02e146d0fd133210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32296dd895e53f5bfca8cf026d28b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e0de01d9e648ac4ddd43e16ddf49f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada8f7e60b1b4dbe3ec43d01ea65ae8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adfb28a385a29080be1c5e1ebaeebd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792d7a8da033e7994ac713a974bc43a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129871ec50cf1f179074525ebc23af80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da55186a5cc5e060e551bcd25b48a6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f95b6640bc9e2e409bb4fc61c6d662218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1d9f06accf89c05c7a4c3c55f3bea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269c4add6299a7b08b8f8f54fd23240220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e174b9c32aba3a452cc0ddf4a279995221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078be526aa9a919b1dd5c7bb60e54a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aa1365a54b70a929673efcf44381b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa13e4e381079458314b732535e45d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c04f1d70b182bb570aaa170a329af4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed704d5afdccc6bf7d7ba31ea27ba19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238da79680a1b5b560397e503aa46e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e94bac683bcf23615cb9dd64b823f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf06951e8dc2299c908d73f0d664f72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6b5d7de241356e87a84f94f61634230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76365b1faee0ee220112dbd86e9a9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb269d4ed9f62669818e9945d69097232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b622dfc34afbdd3875edc6231f231233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d85218ff994a1d968d419a0910ab5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d91bc6993c72504503f65c6f7a1b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c5be178dd32f1f33add9824c54995236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f12fe4aeb516b6db82f0f6aec055a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709eaefb036d483f91b8cc7033db126238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452606fb22babb18af2722138a646074239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073678a8b0fd1d8ce955f5b86d05257240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0962c8aecc1fa84536bc9d430ea586e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b45a0189930868f965e793f48e68ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb37ea421ec2d665840ae56677a105243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d81c64794e749e3d066c1745e401b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d680948008b927d84db373010707f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9692ba71a7dd6967a380750dac7d06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab18fee61f6ff03f84aeca48cf225c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9571987498bc17e92a71f1431bc0c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb71b79aab44c845972736cfda14a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ff836c84dc1fedacf5ddde3cf625f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ec39be67e34af6ed5c913fd9b5655251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda3d102de334b92553dbede1d0cc21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9af188efcb0a4550db2e501bd0777253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d076c327d9f14976fff8440bb7fb83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc629b364b3f470b202f0682c841761a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddb576eb92768da981699748439949256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60637e95543cc0bd2cb7456f5717e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39be933d3c1eb54e7981ef4f5b1d22f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35305e712be3c88f5eb4974563e8d47d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e255d2815ef0a41bce158cd0217eb32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa8f2b599132029bb8a8fbd5accd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01f7b1aaed028ed852ab84ca35818262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d889cda33de7fc79ea824854b685f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2ac6db12963f9288605e4b0cc3ddd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c309436adf846bc61a4487bc28afd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61ed5b68e4c4694778d0cd19ac7086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d6aa1d7f8e1645e3d0dc56a1e6740267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0aae7f50a825d76fcb5cc60c1e404268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f07dc313a8c4e7967dcd22a85f730b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261213b141d130a37a85bbb441d8c48d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cdad152ac195a984ec0e7b7424e61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670af81206bd956756bdc0a26992be12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df761417dcf34b9518e7ab80006ca8f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722766464a4fc7bee30a3730108fc4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c676906b062eb1b77a52b8b1bbe7747275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa598261bd8b6848e01c83949742f20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97f681ee3bae0c6e2ef251af4d77e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83267a031d8eb7c4ded7bad2eeff5283278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b23c264b2cadbc9782323fde98597d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611d8778a3c5b7e0c1391ac45958632280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93091377a49af18d51e5fb0e369a0935281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2b3b0b2128d405346d047a6b9b272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c74af75ba8dceec59af5acab19d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914babbe46837702e82a7a8c98187d67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10794340734ec371774e1826712e792b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c609114872d03bdb54b9f88e84d10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06a38b6095b5f715d9d25fa6959d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7ffadff50596030a57a41aac54810288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22282acf63c73dd499d4c5ccb8160b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57794ac110174c67af8db96c459c857290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99cc12c5529d18c0c072697102ab7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c4949de62e44bca15fc4c5463e103292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cab9ede1c2a4527b4ac4a730d88c55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363160bfb0237375913601d952eed2f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e683cdd3d382016580cf66028f9ebcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58413fcc69c6fb2c997e8c871db67535296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af2a408db32f4bc67fe29b58a9671f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08a5f820dbec34d987cd789822f097298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c08b026fca1d11539f3cca67a883299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f54f213b54938aea9d7e55a2ce33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c6a70f889d90f29d3b8cc09f3c14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f11edd6160cc5971036fa991af0e4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc948ee193bf033b177a859efdccf7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939981470f96d39445d5e1a2d0e542d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef62240d6cdfad991ea2787ce75cae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b1051db0f9b4319f5657fa8665ced306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e5540ebcf719ab86b372dcbd9e50c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e599f63bccdfaef3f8badf80fde6436308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762f3d4dcb5672dc5e4ee8707b76977309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee605fcd1751efda08de5c9a26465c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3822522d82140d55d84326a0b7a30b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd272539e0ee1475500e9ee93a0eda33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13152ef976238696aaedcd3de33ca6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd3a6c2fdc78bc7f95a5fc6cbda5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797164896f9dfe81a85fbe7c47ecc3e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420a18a25a38ef736db14692b1835bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f2a2379b062f48350f9e45564e618317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb2688df8b24827f08bac91f70d63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e0b074e84af77610d7ee0c3402930319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e2f785c7ec1eb5d4e4ea6e8399668320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ebf8b247dc0c4b2edc7f537014b08321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a8bc6bbb745c3e9a8f4634da62113322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866a98a9dca57d278c3a64e8a59ad3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e201215e9290dccd747717e317ef2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923758863f08a05ef361eb8b9b884cec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945f01b3d725e6c5ee8ff3d73f385cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38214ee108eb84cb07d9929ae2f44ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2cfbaa89c92bb1ec6784c127773b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf69c0217f5185fac108448247e3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2bb7180d44ca173aaeb5504efac83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ac25e1d4da2f4ecbb0c3198ea81fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c8e06e59433c4f0db60130b0fb176332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfe256f1bc51c429e5d6a834e589ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c3d71aebfabc0550a49ebc2c7397f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebb0f5cd621526d11f92b7aaebfc36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86699fa6e0e10c2922255bd9dab0b6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cbf0658aaf7e8a1c9a99d373e216a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cb52ba7a7ab8a8fce40acd8d37c44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e043d70245d8dea99b8a715851dc65b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f59c37a7d272c327097fd6468f2ef7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685096cac280cff989a1359c563e606b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21a8dd36768cf19b62c767ab715844342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd47f7e97fbff7138557fc542eba24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dece228cef29e80004c4171e26427344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51d387f5531b911cb4492c9c22ab5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68d0250b9406d7eb85a3fe6e3cc13b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8420177faea08d82fad65ce10d99b7347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858fe499e739ee16b4e1609cc329121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a14877f59456ff4fdc500340994652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaa26aa3934c8a24e4295bd10300153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2675d72f0b6e7be3256adc666487c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706a1d549fcdc503f01958c73fb976a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2694a1be0eb99b27281deb00fa9f3416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745f1dca7287f53f7cd286e84b5daee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdd49d79dc963801f28089a7746cf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9714ac0a4738a77bd35f3fbd15de79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f116a639b0e5261a1e1d68ad9308410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e062f6b247b60e33dbb4c6fd0eb6c9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866840d35efd5d3cf0a58c18dfbc832812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8537b07af5e136c933e47d6eac60e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ef3cef07df0dbd79671c103b5690a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba761a3cef6a4985ee25faa5cf1fea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033a6b97805f64c742f40e091d0e9a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec60def547e32d3925feb4cf353e4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe28ac2509112891b2983891b10c9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dccfc9b0b1c68e0f8e27a04324cdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436265a2c42f117b3e7fdb231a988e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbcf8e68ab184369293c423e874d0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9866fdb0b04045af4b6256ae8bd9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6cd4ca198dad3088e9086af99265f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f163eb119b8adae1d07fdbc4877bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90283fb95199e71b466f2bafae4dcb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0b64cd7a7f72ab6ee48695c63395326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db336d147cdfb2adaf723273f64972327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc08d34f6da9ca37cf71c3fe74ebc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781b22517b254a34a51caeefdc3103a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fce869173dc5d7639b55edf8c2a25930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87712fadaa9d66cdac26be8119cde71731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732451116a0c5da1b5604678f33193432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f26363fcb1906206de3ab35e4dd19133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de28092a51cdf1376dcee2dfdfc39334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327507f6961696e03af1a6cae3f2c3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e72bac59e3136b8fe61858fe21766d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f994952a0cbcdc95f9af40ac9935b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae92e597ce78f4fb6b7cf4b593e14a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0272ec348b3de83d122b65457ca3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dea47665f9fa857ff2a1b5ba6db7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5b87054f914a584665ddf7336631b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ca65c9b006be4e69ac122df39670542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359afbe97221d347a0759caba3649f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1100bb392652897e2d87121282862f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70acd8d366095dcdeee22ab00be1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd090fb2bf91d34c980634783c06c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eaecd65db33abb463fd2f1b5a22a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfbb27b2a46b13f21704a6b73edc4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488245daa636872f5e39d255d49e364049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c55cf4e918d151ffeaf4ed99292e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30011c1672c2bacc654022cb5725b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19983d810a11d93b4f55c00a588f9dd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72b4fa0fdb84921dfd6493137f222f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8cbd0ff3e06936bb83ad932e4e92954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdc5694a5b6d3c1b93c84b980bfac655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5d23f1c799a58eedb7e02953b138356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8245dc5eb986b57798526d9ec78a15457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a986164f35e1e9a4fe21fd88bfd97258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eea4e51ef5e393c2682cec208910e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0da4f2620b055274192c724fa68d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28f7b722e9aa3699a6a5aabe5b180561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddb9eac94de333de8b05ec89c0f2d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21631b780f808c074c7c35e13146e3ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5413bdbe88c2d5ee9cc2b88ffec09a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ca270d45449ad4e4cdd4bbd0d1c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993f86de8b52f8fb458b76cb59740f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18aa57c61b6fc46fd02e71fc9c88f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3e7374f9234aad22c61ded9b1ef3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea1fcea7f5217593126bd7e2b3cf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad4da8146005f0c39cda76f51f112b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73527b3729067328664419081cad606171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f880eeeafc4a386d86ab2d20134e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3f1c4c88b526e025457398eda72d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d94cb7723386ad77e888370f367ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eea64b39b5cd7134441459e9796f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae24da0c414e2d0d46b9ef814013b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cc4e86f5c8fb9158aa732f226f07a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ac694da4744e8d69282f0e034454e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07728880066b3f93179e33a0de230779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15a0f35d982c916fc369942f011a2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fd1bbb7fc0dfa42a8875f56bde4e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b1a67ff619859dcfad34375b06fc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278747e0a3f5cf70ff85c41e9fe8d6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec357f4bc9bc83faa9006081ad94a6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafc8351dc062b7c2d718a70e2c53a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a011a8d4768738bf542c57032ef5b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b07e8fd037d70f5e4971d0fe9f72687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38513f9bde5a44c3103194b0afd6509388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0012709770549775aa7f1ce2d393cd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c76ad51bff4240be466257369227c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e1dd81147b32db2c36a0e406c5de691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0340e9dc55af80296a3f3b4a32ffe892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce356c461b0739f088105e05747b2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39c49fc0fe3e0b97ad2896fc56f04794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1a82c82878bca45f33455ccebba7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353cca2fba69bce389e25414aa63e5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68741c5ba1be9c8832c84e2966fb4ccc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206e0c48702b2dabad27a8d0415385898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366e339f4290cf6898a2bd87363c40699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff82333289b3a08fba85cba8e423a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667022bd65b0422fb270d9ac55d7e7d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15b8d3ad63ad174c1750dd2389ebde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1dea739efac434bff761bd15ba4ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7e1b8cad086f3919555242d2daf20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a93436ecc7839da7c1df8506be10f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b747b161b3f4827c5b2e2c397a35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841a2a5091814a1b15626d54f961a0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c188a3df60bad78108be4b4cc29bb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5162494eebd101e3e59606e36ba92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a193d335b3fa1aec6ef1d18c47a3e83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67875aeeac8e5913cdc2f22db6098306111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fc8d1857ed26781439d12bc4e29d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c24b65976ecece11626a4603a901f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df50d123206acc502e4ed8634e0330a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea17ffd001b1b151e2418eae75eabe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3be45925e05cd4c5ad0522874ca076116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca04375f14487ac912e27c904185d1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0014c04774b81bea76c97d1879310118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7857575151ae63f7809b773cffcc1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daee4faa4339fecd0002f602d5a0438120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b2a82c23fabacd3463242cb135207121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68720350c246f429640566e1aa595e5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae316b90957fb94000824c17a1c6012b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875d379345563f00ab0a930d6edc932124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6b3d35f3b0d29700c29075f8338c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a0cd02f849f6ddf68cd549e296e35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee916a153d5854e114155d6b1186b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d37c34262dea40d483056fcfd3a987128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea087458aeb8acfe4631394f5196aff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b775162828ab479d950cc777eb50e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd353375693695efb49843591e6dbbae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8bfc4a89949c92e6f72a9ad11e587132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab823e7f9a948b0957422f0df4d9558133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468743c11751e59656fb2169f7141c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cc4c1c4b1e2a2792db3a4bb0c5fb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9bd21adefb5b4d8b388bbc8625553136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272240d62b619d3dd122e0483707f5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a987702427ab19eb2fec5180d665b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a5e06f75bf93f97bbfe0376acb08f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1841fb8b2f873d4e969f199cfc135140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365afcee48c44ab7912058c1bdea68e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8fae2ee808fd6f8bdf432bd926702142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a4b261507d33a75a13cec4d35565f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5111dc0c2b4e9d6a4f16db7d2b6b94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add87e90329f27637443ec7ab55cdf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0bd77fab20a180ad718a93a8c8dc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb18bbc87164c44688936eca95c9a20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d84e8a8f00379d24a9d2ec94e3dc2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5571ecb69b070ef1a5f25e826e2cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aee28db650aee066dc057649af20b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400ddc4b01c6a6f64401d5d05a6abd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3830c827d35ca4ae6fa0a51f6cb39c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a8b3b2500e554e0ed99008bab8733153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021f75d8e5d1cb65d78378bf3e36e04154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeb2820359e3dcfe20302dae2c399f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4801c5efa162a6fa510678c830520f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8a5cfec2d4f0bb4497b1121b92b2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cd4534f1269ff344f1d8be0d526be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bfea3d0648369a80ed668ec73d374159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84d0de405c744f83c70f553b8c7837160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f5ed469981c27d43bc644a06f445161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3286767513d37c5078e3f04c3d35b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be6273f8d1ffeec6a7e34e530f87a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd99b444284c729eec456a8b21d9f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be5ecd39db1cacedce1662051d889c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c09ed99fa9a291af91ec28d97376d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ce36ebcda5d0c0a9cdfb97e3cb7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f30067a8016aea352024aa7ceedb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe22664687abde2b49c96b4aadc883169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50dcef6e30a6f835eb9743d574519f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8677dda5553b25c77399e355ac5966171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c0074a232ddda18c2ee22bc7824a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369757ce0f36cb03a7537816d49d9fa9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dfb16fe80f65ecc67b95f954011a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c642acbe176296d85f7e7a10afa31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67427bd1ad69c6fec23e265e6f88415d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f62ea1cb60122d9af3b87e27ff3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034b6bed2eb866794d22211fcdf360178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f6b0eede8e1aa16aa736d924c122a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1ec40c1c8d6a06e88c1db6ba37d1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cd45b12ed3b201f3739b99efb5586181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1031302002814dbff193bce26d0e495182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a87cfecc808ca88f2874651efd0efe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e122f4dd3b70b1c243ece4817622184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa775af3a8aea075784fcb40157f30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28f4cb172e716dc19e5ed3e1768597186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480368e36fa1fd5aa2ce205b878d709187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f2c3d8119fc1be86c2caa33fb44b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc049d9a25e134164e288aff448d619189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220911579ce8fd3c1d672f2900141680190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab86893391e6e9c912dd32d1e0f58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98ea8d381499e500cf39465345ffb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2df6cbdbc3b8d1d89ddc57a4dcfbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453ef3c2ecebeabbfde08c2ee493d89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f53ff61b58302536ef7698fc0d24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e18843748fafc76874b9ff9ada3541196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd31bc4d7b0b100cbe49429f2339bcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f562aae12ec28644ba1ddaa2e536c7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d50dbf58f89092e8dee9fcaba3ca1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9cdc5171d6bcf944e42c5ab8b50c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a647ced7a092b4ce53b9a49a51d8e78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1760882ae276c3cef16e634edc9c176202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797250b02b06e35573a714bd166cb4f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4784a1a9bb64a679fd85cb1f338b81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4199504036c16e86567b1b61c7db3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5690932d5f3a75a83b542bf00615ffa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449c0b425bc8477cd7215e01b89a174207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09898fb3e9d7e608a8a96a56c65dfbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d8bcf2675ecd1652a87a625c9adc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a1455c79ae99865626b32adb94356210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f28e452b8befb1c7aca59c839ff3e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddf1d65f75f5ce624a48997fbe5c5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0e3a1dd38a31c8a6c17aff3287c43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d6eb0de3e8da9ca72a34761d7a384214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae915c7502b072341c893245ed2ce56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09fd23c99767e1726d729337c71de0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adca33c867be2d12e2b65569d991afb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b641dab9009da07b20e5203229e7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9b218525eb8f927c0c0d00437e724219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f264e3a8f17845a5bffc3a9dc1bf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce995d9d97f23ec6d1d4f7b9e8a70d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc06be35503454e2570ce69d9ca46a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aadb6dccb929a2e3d705e8ae34b50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b7e3818ea608a95e27af4e2d21117224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0d94e7830634d6e43a77b12f2a50c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93345280415dae136a34c399dd44b4fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96262ad6c59abff37e0128f48e7be3af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced04dfa9a208c3dc5070f410417147228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b2daebf391767c7316d154e60527229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c0e6593dadf1c9e05157426522a1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d350a0bf443b733af2f1d88af0f4154231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc3e69124910a270dc4c2dd3db1a60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b02de823d286ba49a6b3ac9b8f5ebc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f852862ae210a7a545bed32bd75d521234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbd6aefdbc256486e9c68f0e61b40e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c59967d8ac5d1fd6792c91eebde4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61019ba71a88e775d1f659725e62bbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb2190f3e700db15130de333ab20d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399f05437dca3247a38bef034de3159239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c5ce5bcd53265acdad8f14b2d6fad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ab7291867a13b9d4734f4cda5336241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb6ea1b75d6a9ef43ec3a7f08b284a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8d9feab40a2d8984fefb41264fb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35047158211f546b6a869dd8f1d6066d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e656a91441f8fa366b7384d7d86118245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f134c848bc462e9f5633962567528246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddff65caa533ac8b60454d6f3c9c7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4e4441cc51938bbc357331bc99958248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80c71c15b5e991ed58e24033733dd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ca4a989eb339c9dffdc2ac760b828250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544fde6f3aea07350c949361e2b22a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00f155c9a758901acac67e04411639252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc96d15578c6d1327c8089ed56702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f8c602d370bdc625e94dfd5f7cdcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764531c10132b974a0fe5e0c70b3fb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d17379354d9924a32e7569df6c4252256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7975c5f25ef8ad20539540a6224736257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b718d0fe5f4bba4c2fb7240aae83137258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c43411d2caf83780c0239cf6fe7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af182e67ab52075e249eaafabe3e6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ccaba5d78400436062ec31987d31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608350672f73eee8cf3cdebd3172dcc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d43fd7c5502f5c25d084bc10a79440263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c0962b6ed9cdae9acf53ae2c6568264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bf383ee9995b1a91fe13d5e693752265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39aa6c3bca13feb7ad983d208251dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7583e387245f9a056a9a8185bab8eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338d2df514ea2f5bbb6a7bb3071a04d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fab4918281e157c7330704ced977a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b69bdf4ff529946b4c2981b3d1e6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d139ff71f1efd5a39fe8f7d2c22d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f1372b384944679fcac7e4aa2a9ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3df46cf6dca9bda594d8d5b6c43ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cb8fbf620ee597d9b03ba88a2dec2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7360f1a6ad4472f3f9098a3582202fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6563e82cf336dd8aeeebe506b02cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a717a9c121fdcb6e1a8acd175a736277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84143fdc84dae2f512d14ef3a56ef6f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e5d12f79056000048b0177a6a7931279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea1c13ed74233e7474db56dc21f687280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80c217b263d93cb08e8c391b5dd320281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e2f22e4389398371a5c831cf66d19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c64c36a74f28926be65de55c938371283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3494a15b081f38b121acfaeff36e1b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a13451e00b7ce7bab353b5ea836f21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391fe2880340df56f7eaa9f5e8215f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f85ced5fc2dd780202527d4f27c02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c3ad51f6330a0d28cfd3e049f595f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4d64347da18716e3dfd8f3f8a15c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511c5bb54f133dc7a31839f26a17015290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8373e738c21de6756932db55b969291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d5d46d9670135e84fbd17a4d475bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4f57afa43010ea618ae550ba848de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9922e40bb3bd9045b4a11d679b10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4612171dfcd48fe4c53cb67dee30e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019399cb062d8f3e91b5eddd4f28754296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e2ea9bec298a087f62c7c1f77f267297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f096ece83711f59b595333e7569be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce78339e8b4a5f81406f33884261ac4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ad15ddf0f37206e87a4c48c1f5c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe99ed43830a0c94f88b095687314e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31326fe2fb9ef96bb7408410e53609302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d420b9821d876fc2e6f8d887908351303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0a89e7f6bd6053985f958469532f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b262e75677d8a11a786c695cf880f59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5427e6f3e9a121db9830f84f0472e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78de301c7fc822fbf3ab33748764db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359b036ba4873d1d94084ece471f14c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf151a803890ae0db116775fd16111309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd56864db69b01c5a17fe1bd4a5742e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d202b4c4c46793dcfcb6faca9165b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ed6f22cf5352c2a15b678e03bce4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd194c1bcde150bcbfa2f9e6870d54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a60ec697fcd24c631d629d0794517e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda02b034d97f86364ee8413e3d0fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b64be8a68fe041cc679e4ffa753ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b16d05244c5ff843783e9b9f5caa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fbb757c63abf5c9b7471757997970318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198f173735219b14144065cb0dd83bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e82a056cb2cb8f81c0f53bfd34319e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f68f684555e983ba86cd6fe91b140f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899367c1c8a8fdbc63e67e6b8468b2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220af061c8aae91c98631672e14195c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3c3a477b6d3290dd3ee6244edf295324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f5d29fd0dca920d3583c4f25ac913325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>