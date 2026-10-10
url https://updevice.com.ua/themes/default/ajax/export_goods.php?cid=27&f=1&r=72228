--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee55f41fd22416d82a6065b6157aa21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ff9983f7deef1bafe9366b70a16202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f6f0e67ea2bf0dadcb45d99fcb9db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b428d62714b420f02dc096d087cfcec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ed181897965b6a1718b63ca2e5815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dfc4243b0c9f9285ca8bef5be65e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4651216d5f963c75cbc9a10124da77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95354de91cfb4ce701d2380c6a253aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d5bd93f5d0fb2f5a13c65520ceabb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611f0e8a8e0d8793a0713cb29622c3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e269871ab690a1866fbf71394cd9a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59050591681dd920f6ebadcaabaa77e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcef0574a29915f2aecf3b7969835613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9f12645b6e01e21e4613b11d8813614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905838ad5ab7c3815f63e01763c1cd2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a560a4216baa8fce511bc721a20e79b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579ff825f431966e427ac250e71ddde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec23c3a13a12a97b0db2c7411127cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdd594e039593a6f27cada742fded019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa398cede62e1d3a8c99c4e0d452c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5503cf2c7aad748e98c03368a1a29d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121a4244a062c153bc4b448b1379ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5c5838023742e25e621ba7bdd9acf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e8415ca210741d4526b1564dc08d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8a3d8b89b3ebc5c73aae8bb49b8e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177880bceada4c83e282c6f452ad2ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a25cee48ac20f21862e7239b7cbf2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed93f99bbb941d4419c386be7b11ee728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac54e3455cf9a005401a31ce91a2dc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f72f8e45987c9a921d8e7db12b27330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6274cc8ec53f749a8f3557637c90331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110cf453618c41703f735e65ef96f5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fba665afefa19accb81b5ac66f2c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1a7f571352c93201c953f2eba024034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f1a70f566e4b2a4d8a9c020e6055b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4793bb38ae550d07fa763b6fbe59036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433305ba3fa5358a620c3e1fb376d2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce049cd8cbb7e7b2c71b4c7e6a181938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e33e2d130dfb28fc032712e09a74239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c49d6b80eeb3f74be80ff18d927540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89005e506da8d86370e80e90f0f34241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485646cc47ec7737c83cc4cc0d9b5a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff5d416328915b43e9f58af09d4a9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54b146b8a89c160573809185a6b0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814226ce635a359ab2d4371f87b27545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72860ba5a6729440ad12b7701c336346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345259c07f4c846d1061b5b1263dd6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca07971636b1d3de2f30c312b804248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a4ce3fec934be11156531844b140349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c059edea157f41a56b901676002d3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d8d7cce9fbdc36c874efe6ff8a77751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cc52bad0df1da38e1186d7ba4ff9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ac90a1bf2ef2b18d09aecc48e5fde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6440555c3ff79a403bdde7bae11fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf6547eda10e038a7a1b463511467655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756f1cea02bd426ffb4ad85af24d02856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca635d1de632d7249c0e88cf448fa1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524738ea6423f8f2fd5ba279db79daf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f85c08ae7ca25e395ed877d4f08559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081586b2340d3f16f7169ced3490b8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104de594a2db875eecd541d0652acf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05742f3f9fe5ee9bac0474f14c17c6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034532f9cf429c4d7ad83afd16e7ba363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda4876d852c992af346f5ee49be1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2297ddecbd47c50ab2047b649879b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b14cd6fc187d89530346e56cc7cb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9e8ea008c798631af96ec263be46267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad131577f211869cd8caf5ff24711268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31808e8e2d2a08b76cfabc1138fbeb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae706d47d4ffc25180d63e0d8c293cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dae69a7aa8209e449bd45bcece44671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cade8e7f54b454ae155f5b274c260a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef36a4d162ffe4227d11a429ac108e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a310db6fad716c02aecc30ef172830c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b38d4c3a563fb67929164e080f13575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a6d993bfeac29248d8ed3b503ed2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3865a440c85c23a4cfded75a0bb24a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ad7efa9f63ee80f8d39123fa5ad6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af51e3044c8cc6ab058d9239a55f0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce260f84d2f3ab998276d076ca557dc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a20a1feb2ed9061ffa187d8b5d230b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5db74f3c49a1a2d259d403f70b12a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aef857cf0095d6120bc52fc9e7bf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272dd053e192b88cf36ea6146b4976a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc486734faa2b2089df12b8e6951566f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f501c84f92918405da55b79374a6fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588cdc2b91cfbdf8b719615335d2fcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124e77acd05ff487713cb6272b4b1ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429f8654076e0484bbbea1763f7fdec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adb3bf5e40d1b7cac5cfc5216b693d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7c200b22963b5efcd86eef16dfdfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd546b550a8b14f9ab35897fa8d678f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206f935100117baabd861e60e95302f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b424fb1075d84c08405c321de413794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97db7fd4b82026b8e5c0ae53c64eed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42d078c52285336d449837d550a08696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d310d2d5d7629c1249162caf93f30fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fe2d5f047780ab6b9590bbf93d84498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2f2047fb141cbf4dcba417a8db1b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d82f83f73176f6439594227d22e71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ae7af0c462b6a83ccd47ed28a888a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ec64339954a13973451b68a7f052102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604a669e56a4623a7bbf32cb0cbd904103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99993793fb8dd78e972cae4ba78dcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91cdd4f3626f84a563d4c4ab463417105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42165810e623f4eea846cc59b7535f55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d17c3c8c69e13f3649bede90ea050107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1dc072485b9885d7a754f5336d049108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d37a0c0dd21ff58889a0eae0a97a76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ac2c4589735267f7d6e6c19558b30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7545858eab2c7f100ba8fbb46d24c60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642a79b657e89bd9dddc743cfb2a704112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14122751c8ed458331976db91a7cfd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e937f2c6e25dfab525e1dfa4c4db06b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5c7026064bf02cff7b139d3b075af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fc40392bae276107a0f9f82057467116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38ce9b36d738332fd1d05bd55e64c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228932f43978e56dbffecfd9c39c02e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d4411b256e5de7b2ef0b8ea0224b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5685afef62ded570076e1bdb6b6e73b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31165187ee06b2f97e62b0295704cd5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b56df4b85e7839b8121d498e62ebb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bdcfc070c7e778c8d8797e03d6ac2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc0b7332dd7b0480b2ca2f240178f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d76189445d68c590b28a53f996af93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d17cf9498953acc4f94573e27006a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f161103ad87cac2524e275f1acbe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0289efd0c571dc8eda38681c4d5fdd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dbf7538768aa2032f1e08b21e520a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea107f39fea96617e9510c86609ea498130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfabf3206442f9752c3b7731f0bdbd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff652d34bd9759c50aae42a2b29bf1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6560ee7ccb62433d5e02a0fe9748e96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16a27a0225285da0f806d4a94c896a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30ffe59763ead566b196dfe23542ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1139c644628d11b21ff6875c5780b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad799233dce79461c7f79337821f18ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be40d880333acf1f961f91c91703cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededf7e78baf5235b894034d15f7f9e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd2dd2d66b787819e947c2e1bb50fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c190f2e79fb9594f4f9c45f47956e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012faf83621e3dcec041e973eda71ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21581136abeb34f276a888076d45e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb3439473c7ff8f056205400b5b0a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96f2e5949c99dd068ffa8575ed7882145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4fa9ac0781641edd3a46319018a36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bb13eb12a7da25e6d7e98467e72f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73940ce9b2ac387261c455e73d1d8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ffccb49cce461224c83c9c79bc221149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab97a316a435c1f15df43c564d5590b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2701b4629aaae1dcff7142d5cf337ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f17c10e4b3f4d90493d395b6ebb795152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c0f1a6ab9d63f1c176578835cdee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954a207686a97acc07a73295ebb7e43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633cfdc720820644008e02ba3a17ff1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be3a168050808e2010b260f497534156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933367c7135bd8e97fc339e4a4eaac4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464bfcf29a50e284ce14d86328a6a95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788256ba5a3b0df890a8528023587cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219dce62a84148e6a65ed5afffaee05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58217ed1701f4ae9151700a820d0bbf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db3d683556bfcda90d42c7e609cb5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81edc2abe7a1ea95fb9a0d83d259862163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a029a48c1a9be1609865b9d6a8eab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2921209750b2b2c2c29f651dae715165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69883a004e1516b7239d073a03f927166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6e401a9c9279304700bcf81494e84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17779b253b023f4f6b136d90ce9b4d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed8ff4fa8481208547368f92c8a589169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bb315cb8a87a6615f05d0b779d15d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17826fa4e96defd2663fc0a926fba53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cbb8e2c54ec828e73f63b024b09b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc41ee4698e69ae386a7a3298dc315c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdfb2c1e29d6075e303e0ab10fcf17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59364c1ce7b0d9fd01cfe227cb8d7a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e2a3392471b5e64c19733d77181ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eb5bb4b02d7e5f239d7bf71884e4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98183585d9b323a58843300e6824be5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d32333acbd076a6736ef5d4b1e352179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db485cae2098becf28dcd75564d46df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162d0c37268b4785e7d341a67ac3471181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca80ac36d45e116dfa8b45ca3919ae5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b38552b2d1c6b8a5b9997ec5717d07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d193ac4825ceee67f5d10b1bf3617c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda0df786206c9ed49a61e91e78539185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158c62a0fe013cf04b94ee882d80172186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078377dc9b873e9e7049629b9af6b18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb19204bd7543bfa50bc8d945e24b05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5f420269aa75174c30af5b31ed854189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649827c5130f5126a4e0db5ac05c0d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2aea83f1d18e7f7632483f74e5f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45204b7a92d39355d7c2ebe662cbf4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0c81c4fa169ac24bea149396778b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41169ee45e0d5cb6a259e2d7b2eb7a8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4a16233bef0098d0aee8ca78b1e6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7717ae05ae4a47868ac55991e749e37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e2025f63667d84b180f971ed674cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d5869ae60c76e284de7f76753021f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8c84b888c66a998e69f6653f9693c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695519b453b8c95c5aca16255fbe410200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bf88b684b0f6c55d117d3a5514018201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa254deb3cc06fbc625764078de228202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d9f182cf8092a0b64bda1324ea1c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13323e73bafb87f053d43b10cf0eb73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd08f2c0473d96f1d086f1a97248ba0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fc330ea87af38f08c62694a27f0ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2e6437d49ee182bc29c36f07f98e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e260a42b9f02193bb54c72c51c821208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae552296eb92c3613ef7a22f3a30d9c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf65345eb947c3d5c329744900d512210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de17d2e2d0b315d9b97e9a71cb00fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa479b6105b3d6533ba66ba064925e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b16e3073a9c0a7a429a7c740b940fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b8a4069784f616a0a1362ec54063214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c485d7c3640c2e9b849470fe0353929215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79a6854e3c9227782bc101a6fb331216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccead5908a6a45b2f400223841117eee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799614f02a2a75560512899eaf7495218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b37a7d56e7a20d05e6fcf0d7031a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd197deb7e0a26fe00998640452c07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb21fc5aad7644383d74a44ad4d19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763f6a37fc3b69babbf6038fa81ee1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5414b6070271ce372dd17c02437cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcabd4d0c37edc46760dbc4ed45b25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274f8126e5d04d08e6b5d43313518eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573d3b29a38e1674c604c469372ac52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea26b65767fb89deef8d2dc5e32c5cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719aa1a09bf286b32c2625e724952df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed90dace412b39395e13ebae95fe9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e8e7b9dde950408cf12dbf9cd2d02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396f7dd2724149cd22fe8198185412b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d9779df5b6384113362e375d58075232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89a799fc62a956b58a7cabcac35685233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac28729f8d42b105bd4329579085935234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a5f7dced8b57a915810be321a5784235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904c9885c9638dd1c298c9d8189270236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8435669cdf79d90844ce887730fb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49c293cfe7d0129df911789fce9101238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b88ce57854c21cc9727ef15038295f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d7f6e535e7d51474805bcaf79bd18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1269d6d870f6b1d26b8c68f1bc6ed7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf18138b8d6e3414fc222f48a9b1c58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b41e033d066938dfe6d519d17eee0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190260e9ec5a9bc95c194de493524b90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89dde875d9a2c561e08c82631b54ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8ca8d5fb3afa6ba5ca3fb59132406246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237484e5640646a5566159f55239ae3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b73a31d67ed9d97c0be08c4b205c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cae4a353ab45fcc3860c46db33f8f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2741d7d56738fbd3ba83e8b30dc94f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89be542955e1491865c5a3bf04e141251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341b46fd0fdfc3dd4307ae2b3935e93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92111d3825077e216cdf645bd82bf210253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4486965a85c1cafae9937c090367b7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e155313829ae4d209d85844ca4f2a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9398211d3723ff3195e4b3c889ad165256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1c35d2f2da9a46fc0d62e8cf07b0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a6acb38abf00bbdf51d85fcd50729258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3dcbefbb1f5bcba819c2f1abeea4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362e378916fae53316931a2be6b66b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e002669ac84122a761ed36a7ca7cc73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069239a30d08b2cbd6c0f67fb2e3b4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79bc5598f4dfd7cf20eaea0a79d9b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b5e79849beb6c2ae19e9ae5f6c1b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53c369e4d6d1a3e039be1b46eb486a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee85842e00b8f87b06e15dbccecb21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c81f6ee2292d30c113a0363e4851267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb1497a4ea6cef07b98ff3ab04e249268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f064b2929a9ed075542e648c5a6ed85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae7296a23b1394da97b8a75a6f0aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1581e6c77cf137bd49c6a40ed22c3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc35ab946dbfc9ad16954101ea7a41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0321d9154badc6c6bbaafc755594b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806905cd7a0e040658705cae69bed8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008c561c3c71a2fbd66877bda7da143275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fcecc4c042075eb2cf15663f06ab2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b3d91b39abbb7a9d92c20adc5f45b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bcf6af8dd6e54cdd069d97c32116d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82379bcb5e4213185efb64698c199b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4383e0991b1563506a65aa9e2d21f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b80f76f13e30e4a521731139a0cf50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7258581cfb2a7313796060e1bce327282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3568087dc121f33ac28d3f08d4ee092283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc8492e8d0fbf11497e2251461d7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e7890c17672494398c490db2988f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439a7a26f429ef456dfc34ba251584f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2548dd4f724a132ee6fba95c0a7515287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d1e18fc630f2e6e782b5f8d8f7ac5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0071d85e598b3d5c7bb1728fadbd7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5ddf2af3d0e928dd7b1eff81de5cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7209d4167224b3559a5b857a6e6be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140c29c414f4513c1622876ff8fd42f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b9c18b3b467567a4c115fdf1d3334293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84efdf2a35bb40a1b78927972d15a3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1981a7f88a96b4924c7a692e96d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e22b6a24f4291d1206c68cddee1eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c59ac6585bd4d7911c58d482a1c9e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f77fac6417cff479d8cec767987157298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e3bdd6412febb720f92219214e45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59772265b6ea3313df9ef407280d6db3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768370e58f69916d3b647b00216b9106301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc967c62a3f976f8743b8cf1f95c285302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027328406fbe910152e4c266fbdd6a38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23132e95c2b9699227273346ffc19218304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00443aadc4e88e46cbac741dd3327e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac219ddf65a1498f010e9b1107271c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96dea1cb5bcc58cb5de265a0135c74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c89152e1e96d4ff7855b1467ed504a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b708dfeafa188c00dfee1f96b31f0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ed2f9511ee1e784be22651e8c9370310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d0bff8789d5920c9a02fc286f76f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152367a190d0d11e65ee0601fb87e891312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd04fffccda42fb5a7e57663809d73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4959f783ec16fa09a9db1d4b40f5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448a8a10a24de81b32c27ed6f382e01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3cd05f66626b0bd0504625b41ff97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1663582ba59dc12f84bba4c88eb6cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93280b2cf33e9c1a16b9ef738ef872d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4614c846b347aa39bbb16975587d423319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b25da5b2b1a3d5d3151f61af1f48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d100ebf585ae03227863ba3e24803a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15609b15b128d9430f7a8f028eeed097322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d4cbbb720a959bc2274f118644777323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b892aacee4449478371e0c1b83ee8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb952ff98edbdfea2468fb45e4070cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfeefccd61945ec3cf5b962ec6769a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1675b9c69a0fad300a05acea167b05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c44857734d01e7972ec2084868c32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c9e37cfa4885bd32c2bf42929fec9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd672c8923ebcc8a8fc0901c3a99e85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c97f6ba15e6f54a2ed732932320be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ac5a331993d081a42565c0aead050332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08755a63358d706ce34db359bb213adc333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dfff26d90c2b47f261b47ec7717f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c06e91cb675c7dfb68502d0696ebbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00b32c1befc4cae2d92c33a659981b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d18300f583927f79499b9be1163bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc188d2daa46e6f85da9592cf6796a3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4607db7fefff6e15edc0adb5a8ccc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443c502bddb040dc8f2798b9623d3177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3907b1dd38603048547e1cc1d39abe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f6c2d0abe4b7c8e818ee71bf787ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f452087ef06a0e17e2a44ef6843d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad1a9b5b2e72d9ca498287231bfa4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434d11db46b9ec29910c3fc7827a54512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f79037a1d23101d577ab2ea4848a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd73c727216eb9c2074c035d8c33414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8944e6b09c614fc5072c31ecf50fbdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937421c7fc3d99ca03bebabb416d93b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dcad4aa3db04130e6a24938504a5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9035bf574894f47ec8810e9fb7731818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e87b878297154a3934275f98a3bcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d893a5d7e8170f7b3195aa88ed10b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af254529b05607840e6e920dd669e1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6a1b8278892f351b49f7c68d7683122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c2b7c0856d05e6c51dc7cfdf7ebcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e792c31dfa4ecafe0adf5da72039924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ec699f6c35d71b93ce93d991360225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8847f132173dfcd9a2ded3090e89d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfffecc3523c7981c94ec1444bd58627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165d3beff2dc58adfcedf38c2215a7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d364eda666c5fcda7e4a1edde5f7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12417fbcae5663ac637af84f029d0d6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d90e6d6f6887fb14ddf3f310809d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fe9249f8fe4a2d89c645ef040c89732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58204436a1727affda6bf8a82792a51533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2e99ea62f5151b042e9c08d58f1e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f420201b7ae6a06e200e3f18a32ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c34993b0a4424c9e1cbe8bedea3a7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911815fe7c83a039dddcbcef35ec5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55974691820c4d5c8666be4dc6f1b84b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0f171ea4c90d24e6db61a9c09a72839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece904df25b9e754be62c25000878c8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c52e0a9535473abcde45a29e001d7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f615156d8902c2cfa3d3f13807c03a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4cde572fc4a4ceed4e2b7059de3b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ed4fbd7f7bfa97b576313f9ef7a4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb733dda03a23a69e254b23af4d4ca945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acbd0487479b80781c77810932a22246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5e83cba8123e0acf0735fdb1031ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70384efb3ba36c0ef6cbd33bb2f2296b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efec406d1178787bf14e8bdd8383c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561ace652ee6d5ffaadbdba9ad6a2ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fef885518ad8191f4344efc4af43f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49084727d5544639eed58ac4f3579d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf35d840b696531cfd888d68d2ff1bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eb734b5809b8d35b8e26097cc99eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5749b97828b4ff053c32c7acd2c410c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8114a6dfdd8640c0896c482e8431656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612dc5ca66ff45f7b669f4037aabedc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc33b2aa13d712f60aa4da2ae6366058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd0aa790fe720882f602b4d5fa24959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4124045750c3d23e2ecca44cb360860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce4d46389506ad2eccd26e4e64917461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc818add2ddb3ab6682c106cf480062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86049c14bfac578c987ad3557cff6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fb27fd793e364ae98a8f07002dd3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f07713cb4fa27b29069ab82e41a0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df70258c11c7ada542e4acf61a455566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5f820e874bbe940bfcc7f19989b4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb342fbd3d8d6ce07d439b1e5a42668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482e31a59b92c271acf9bca2bb3b0e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ccf7391b76aff2345ec18d6ddff1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1a3fb59bfa5d869d37ad59c7431dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846010b6764fcc23a98281a3ec88c9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56475d976e2e3eef6d7dc7121957e5e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3df1ca826fc9534262b2a738139c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48bf662fdd28fc6994320a16176af775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7394baf161dc9856cc7e44d5ebfc6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb6e8c790f962f3fc33dd61f9499777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d393c0f1c8e8673a02239fab58f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e339cf7105d3280e66ad9e3f3554f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e445903e6161d48a54fe5d7e67fa84280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b2c42005f552cee871d7917851d9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3093bb4ab2afc2313a0b83c742ba1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4d2e4c4dad565d1f364b6fbe0dae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e75acaed85e2da8e43ee4ce25557484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4bd02bbe918648d470f139ba6e74e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeaee337fd8237827abb561618b1e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3941d9c89cca65b7d7f5446a34d6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf0cfd5cd71b7b869802e2cfaff8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3503284e1ca1f00fbdc028130d7e5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daa7ca9c6e5bd478b07b0ac511b68a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88882afb59c9ae6939c1b4798f765591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663f88b279312d0e4438fbf7ee0962692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aabdda43ad8b70ce58b21d1e9c23a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bbb3375a8880e6692e7d357d902d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772c37bf5c0b30bb638f8811609cdb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03658efe57567d6eef9e94691e28b72b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2549af3d93080e0b09486e0e9ec38297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af85975a391d65df3381886f113e1cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479508146925716d0244f2edc79e0e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118aa409f35fd7b5f2c4d34e115a30d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aad1e55e21cae57482ed2b0c7f091101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc95f707b413d7091189c78fcc73b68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66be70e70549d04c130b5d539d487103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1b78ce3450ad21ce6a942cdff4f20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71cab04b740ad1b7374939b9b7d2c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b777fea98483c8b531a5fea6f4e4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64be88f8af0a2ba8966c08506016c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73078acbe29c4e8ef65720e6e8c73a9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6d46e3d86c2f215255a21339a1be6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54420b1b9bb3ff18b5120c29b74be3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcc791e816ca50f35d1a87787ed6fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6b5e70810e743d68cc784c230fa6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8795e585c3589d8c2199cbdafe72e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96102edec728b50cf3f239d6782d72f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feebc981ca1f48be032c2cffb4b235115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b87d53b02dac1a3fd700edfa6082a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb744f210c054a27af96c466ce8f2e9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74f3bea66930773901a6cc62422f57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56006c3964ba96e0b9e14772937d7038119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a0bf79531d214fafad95776afe602120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb97e2f6a9b534dd84795cd7141d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b869f828409f5f2bf82a034cd34a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aebaf592686c6b2e4c0c71868bf3d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dcfe2b14f3ad3d1a26edd7065d563124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd988476a62b21c52ecfdfe46d3f00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137f1c66929a014425b30e5695f720a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b4e7a18def1b8e3311f9796b59015127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac02e02b8dd2d7d80dd22ce83a2c51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cda0d8ec3710558609021173478773129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddce026cf754450e97a390746c498b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c28034191797482138e89ceb80cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0de6cedda33508d0edce2b5a36a186132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbcd4f4b8a8757d1b719f8fc322259133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742138cb4b2add7762ce149dbd34647134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82f7d320493f8274803cc932d1c0e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27015951d90a75bbd657ea1a64a8d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf77538630b75d60d57c1211136ef53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfe7c7ead55a8867b05855969c6cf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a0d47945d8fe023222943afaf279139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739394078525850ae755c23002880aa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b514db8d873bfc4d49faebe47c9f0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed71007dc914486cbc3d469c809b833142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e77560fda3886315b8c0531d1248a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab242c5e3522c9da4b62e87f252ed49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25b3235fdc348d8b97258e6c36b865145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab11382eae1af3461816c2e5a1bb711146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd938201b03f3a289376da512cea2b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bc25e521f81e82b8f1e2c27aff4c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c94e815f4ac07074cbb39e2372cb08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ac70590f5b7f5c3eef47e04ab0ac7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7668251d911b5cfaa9f5bcb6accb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f652cbcde9bdb2bd6641d932b71b35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46c9b38e7761214773cab891b34631153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c108257a3c9d035d9ffabb3ddb50f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ad51632a575893454fd81aca33219155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b9574604183da810e5dd26a2a9a1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeb886975af3ddff91429070f8df80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa10f7db51fd3a9c9bcabb1d13baabb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d6e9a8e0179e3935c138161c81f58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948f5e2c3652277cf5664b9f4cd658e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7720fe23d542ff960802d58714baff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470fbcdb6eaf65dfcd14cc42ddbb32c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737b73c5914418e0753534cc3226c84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff9f7255cf3bfce9fc5aa932012c7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6794ea46b8b841425f3585b8c7f0dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf7e86951095a92d74b4fffcec79b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923cec353e12d2c24327f8877c47d88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2553c78fc63a5fcdd1d46773073b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de8ec9237c344fa51562f83931130b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a715a1f2a79f78747a15d8012a98ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf4624a92635ff3e74fc48a19e0e57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e32c49a77ab499db1aa604cc062cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ada754322208ffc3f8006dd3b3da3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8800748ac8b9f4e135abb280ef58b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd760b3e27d8f3494f788a4208386b97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb75306eeea8aff3662109c60d74b05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b97614de82a318ad7a6329e66b3d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490160c6a273022a98e2e2ec7a2034b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462af2deb8f05b2e833af7d2af6aa4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aec5e6b0cc419b449f533595948b0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b9e52c74eb74d6ec24ac5c72cb91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e1e92a6c9b3173228ca209b73476182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fc5099fe56b4c2541f810a72eff21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da47dcfebfb6b85bf2e0a08b3ff39a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d79cd0818e1a781a71db2b688d1ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f7859946fdfc0b2ab80894a164d54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab73a227b43bd625d7141161df023e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e5b7402b54605df0e9e4710e40f54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6238622325c1a2478c2d3ed50ac1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333f37c9ef89df7942e15e6ae507fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61078d56ae5287ef75da9666ff6afe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95094cd5d972b165f8ec2c2075c3f416192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28955fbd5d06fd8f0b103aa20610237d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc523e6df869cbe4895a6a3f55f944194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f687032d436bd4726b78da121f68e48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4194645e31522ef591b6ba288fae8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0d0df3fb1a9af275621c65f04c45e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67113bce58dac0d0e6376bf88d9006198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db9e1ce19283eabe94c0993edd8ea6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d288003a65652d251fb880798c68a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446fdcf4e886a8afdc404cf19be1062201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc41ad69a64f88e39d6e9e0a39a50be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650f530b41ae1716e5731ebed9c9bd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97872a2ba2c94f5540e49393b3533b66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e3a311c5d220ab413aa44df71b5ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75251ff944df7eabed2bc413944739f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c3a844c548381d4ada664f788784c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31997f9af4d5bbc800299d9325871f5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f72ee575fa5652f71dc0f12d1c62e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1e80a9f29d31f87d8e85a7ab12639210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d21da1c852bdca6f61ab18a4f32b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca9797e57e1ecda5fb1447b4922637212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3cb682c33401eafdc50831ff04366213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0f78909389515eb14a1de91578535214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97369f3594b8dcb5b324902b880eaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633359323ea088d5ae2e544f7927ad9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e204cbbfebc665e0a2c10e0b853dc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c60a927f14752c3e8ecf2359ca0587218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679bd0e79c81fa9d65215b30728bdfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e7fba5dd588789f0e7235e9e055e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f45761045f36e096cb8ad1d1b381e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f6b232b76ddc9a5bd25e92801f4cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916abb04c908c1b3e9a042eb0ba22700223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7eaa0abec6a8cbd11c8347697a381224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be2f41ea992a1a3135508ce54d6943225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d9954dcc1ea7802c354322a0c808d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8fd7ac18a7c5593ab4e4782d17ed0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155c45831902276b1eb09cb65f383d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c066218812af8a6ef9afdc07b33b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf48504e914736543916c3a56ac9826230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8155626e7472cd675af83dc75682c2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceddadcfd2d480d070e10e36045135232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c742a7ee73d37fee67d1b772cbce6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d91e19dde02db811cb1bdd6bca6f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bd4388899738e107737437c919aec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db2c864c729ca58c1ae105f301b35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75877e9796281fa138291e1ee82ea2cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4630e91c2de4ebdbc82d14aaf30cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d62c9869d18069f482a690ad71a9dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4377c4df6a66f1c8cacd27be96b2dae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106faf8fef6c73ff19d27360c2dcf748241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc426cf79a6f8c7d81e5306d6aebba8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04447efe497b4d22315fe90fc399df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970977186fd595ab428bd9eb803670b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bdf5162c5474b3a23fac482399a46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581250077f28ba6b83933debe178299c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4613db905c750fe9a5c15ef4aaf451247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09858e992e7ac72a2094485ed128ca2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848850dff67b34d5387ea891ecb1e1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83d6afee9d7054e75de2ac2ff35f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc3a8940040df81af67eff95bc8e5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f37ac5f89cc4e7e60d1cf65310cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1579d3f96eacf7229cacf04ec7e76bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e343af99afeaf2c6b18d111f7b1f6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ded4fc0313c3c96b214b3e7af773d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f801ade9a238596219069ad90c22c69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792899caf7140fb6f5fb6c5427d2c77d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff3cddb3be67461921dfc8884882d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c14ddcb8ac7cbcc9b10bf63dc274c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d451ef73cdce07037df9a14df5328260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8be261bf14a5ffe618e49127f7aff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9481eb400fd3c01b8022b5392860f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049cda4d15fb0e2cdd561dc650002af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09100d8e8b56be6599c6a5c73b44cc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04376657b22becc63f70f81f34b405265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfcbeb2fa4add29586cafb17627164266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5acccc3dae56bc71475fe717036c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb170eb8bb989f90b3407ae1627ea6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92211d05f3533d7023aa3a058b5c9772269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868c20516c8307b77c3221bcc523d00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6fa884e4e07e34e63dd949bc55d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3b61c4be5599bdd9af59250c6559f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddc8bfffd31e53087cf1a09b64eda1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596b6cc5108b1089ed7b6caf436297b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a6649088593a245d8de8dff7bca9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e48106109fb6a609850a68aac563d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a6226d8ddfa41c4ac357f413c476277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab51710054d776f2295a09a3896313278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c8b153bb6af1e4adac3692164ac99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d53ae6fd246f1705612df8c548399280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78be01ab1f58d5fa2723e0d6df1023281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cda2348ef9d7b3433592fcb27daf8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40f1e03dcba258ea8047c220a2b7f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce57749004e02ae09ef3aeadee96e34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc2dd064b7092ab84874ba542a3e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679c62cd4cf24c6f38729efc4d62973286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b38810b4245000cc60c2146dceb22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a5a6c3a5ec8d135e7cbd2211dadc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1881ff895f85a44f453fad87bd369289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a32947f69304787a0cd349d0590814290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d0d3a2e72520f6acd3db1f9a2f21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d90564437a7bf8f6dfd512a1ad76c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5149c87cc112a1d5dea429735a24f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29344f99215eec4b975a6cf8a8340c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f4793c1eb0dd6379e114aafe79533295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a828b0090794b532d36fd394773abf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e057edbacedcc944f2151d2c155ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbdc39b6d586ecb9edaf7ac204a43b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ff324c4bac9adab1693174d4f43c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db7bef463e167cc4f706c265e6c5ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982fbf577423c595e2f9e62e6433eaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37641514776f81fe473659817ff723b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9261eb89e5b83c32c507c132e831b0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9e3a36d3c3f06bd63e5cfcc7ba2f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bbdac8d991141ee2e8a9b6e92c564305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d35cd88f8bc94de5b1e56f570bd08c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aeb7ec7419d079ebf6d4310aacfb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6463e02c8410c08ad709a6f18a0b49b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ca0275fb02ea224f7ff4619b1a92f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46be6b8992dddb77f9e612ed3727d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407240d7155b81ac5420e8f92f5e2bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d97b9bb587b73f5fb7c9f581ebd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3462bf06fd28b471e0e9f5488abba36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8ea4f4e26ba62f19351ff2e72c29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af5496c440f7e940c0a979aab16dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8feb57bb19d4e8d01b7e47f4216112316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca27db94fe644ccfccd837138214382317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dcc3947be2a2eaa6be992e850b5b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acab8a64514b9355de8222075dbed6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec52a0445710885674561c7d811e9bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34985230fdd119e3c7562ceb37a33b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371a617dee7c172b6c6179ac8b2a647322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d32b20c2883d749ac986029ef67ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f5b7d93312529983d8c129b51b770324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb29b0dd861be9d8bde734275117335325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>