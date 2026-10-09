--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce1931222303398c9f97c68566d59e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ffb919eceaa2c836a597c0a4348bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55700db393f7ec1c1078a59e94fb823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b7a9ecf308fd7a69740d906c4938b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4984037bb2d10bd26286d6f965afa635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa81be0531f174884ffe26e9dc5c1a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fed1390662d3a8e5a089cfb5fab307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760e801162e8293858b860c19a40b068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26ad72637a9a54db5487d0ee1fb2599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15460360a8a46f05d526adbbbc2f2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa35864d22de16b535f8d800a4408211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29528ed113c4489a10d75debf55e054412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c353fb9c84206357c9eb0555ab7c7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb7939e9376b73798b5d64d1ec5c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dda61bdf1e51c9db0860debdfba1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cd561d5c2e8fbffcab4a53a39928316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f757e46da8da7e32a08cb3ed2306d1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539dcb8696f2c84059c05de6fdb029118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f20553ab0eabb58c02d5240901ae819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beafc68f175fca5108f84929e8575120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76183962d60327cccd15f8c3ba63cefe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6919b1d9ad1da1ed226f180d4cee6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4290c5b91469695b941ff3511857bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dcceaf65a0601be5a74ef92ca024824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bc00145eb572fe0e64ae3383d655825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b202d6255ef909b6616e12155bdb0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf688725353eb76e28d1d6fccaad5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8006d5072a27b3d183c22aa5ad610d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb34620a858ccd3fe8be7fc466b3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eff615a6848dc4d9cc2d075d8e798c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef63361490a5da84bdaca78373113b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c93d429e11523f5801c679d999eff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ee448fd2d294cfcc59e2e8823da933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d3c6d7816dd6b6dee3e9e3a8412f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb060277f49d640fe0083422e9168135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd7004110684a255d78af0f1cd133436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa32208242aeec1694659730f0b8d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645df2e339d53b39038b8872ec1e8a0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fa1508940e22c6a15ff5973c36b4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba631bc398e720032543715bd1249e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859990d3cfb760de2d682cf1d424f83941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef6fcbab8e05f26f37402e9134f7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59749e010fa05c2404f4656a1e62536e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2817fb6076208ad2937b7d6dc27689744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f00d984453292aff4c8b3f4d41960345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d102cfe71628c9e1be6604815ef7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac3ae0921bd2c3712548e4e496b3c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cae04046d5c228ca5d0d4a15905ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57038d84614837fda73b949ed9320649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe1c30e0d52b3d01f1956311cf29ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5adc0740505639ff5074a95cbc188d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625f204f98f300547faabfd01b3d1a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86724c9250f55d4fdfebd18e2c30d08653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955c73cb68187b261d3ae9aae84952154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfeb229f41517f6d1086b5f081c28855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef07ab1459301a44d1e517f019aa50756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b171e717fd62c43965351a4e8d04357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cbb6ab817d91d44eaa8661abdf1cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bb126a284a9c4d3a681609c63542a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99537f83a23549938e9abe1456d92c7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f84e05ae31727ec2177dae501a08461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abdff6a72a654d19daed9a733b6cca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34e40ef520e52a3f7da93abe3c0d2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cebef81cc105ecadfea83151923f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9316c8bd3a3b1defbaa1463d6f8c2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c89703599dc0d1fc6ba99342c7eca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e87a546bc4630ab2e7fb19fad811fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a68579cc54facc58418e2d943ac2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646dd33cc3d62b104336fb04adef2e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b7e2b11578eff3d9af36ba7987bf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce106647e19cb338ea52f37c79658ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc3cd0a21b84887565fbae9a78148e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391379d61e8e43a3405c2007fe7eb32c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b0b663300c341500e4222963976a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a10594a3715710c74e832ee7ec2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e9c41321839764c63b4b025352dd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b551557a8ff76d24e40cb72443f3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed9bf1cad72dfc855c733ec0b5be6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40c5ee85f07134925da6d3b4cbc3a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac8b4238432ad7fe8c0a05738fbc4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ce21798f6935e7fd4a30e712ed5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bd3e5bb1bf74c3070dcf5ce6b672b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b8495aadd871fbcacb15b9a2b17d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82664d2158c73190f22e4f34d9cd197684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea90dcabc1c1f7db2880c864de00985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c1ab7f839b35069205be38288545286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003dbd62fb9ef46f57563f4b644971887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072306347b3559c7bb38a674a6f0e1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fbefdad1271d1240f3d0b4ad8c5c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0994ea2187ff913509699084a1091390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd02fa91805f31e65b4a017a538cf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed83c556157df44f118b56404710d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc97a4cdfcfae6bd36cd462ff28b4ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e72981b3e949a1d4a9528b67ae02eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259cb37c0468af0bd997836b57519e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8d27b1c532786a57270efe7c303b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c576e8dec218ee137a89e868fda6f8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f949f450693bd35fd8c933a75ee0bae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edf875513af734f47921504f5bb29499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba230453c338b0306057d6c04aa0e967100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3378a0b05ddc004b819a9e9b56fb98e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086569e243680821d83b06b81c24cd3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452b511e56114dc6837b52c4420c1cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3928f7b30b760682141a9d3a00f461104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ef5cfbb423049afb4033e04b4650105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410467bcb71e6e4e158856d6d2557a10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fea9eafe8ef91b861737b909023695107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73803d467fda1f329057244ef228662108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ef575fa30dedc2d64d4434046ef08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb62d60c344e39845e1e13795ed085110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d45e2fa9cd2dee32ff8c3601cf94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b70b91ba7121546a2d0f708a666c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec143b2655288d72c8ea76aebd1af5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e650b27f21c512e4f50337e8b01c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e450d8345e484bba8bc54372e8f922115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286c5b79d723c015d33697cc45d0ec8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e93f4732c092fc15f529baf31d8eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80779b0c81230dba7b9651b3a01a3d01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40c9ff683d9515ae1645dcf769824a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655e19ac41d31c996a2ae585105f012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad7fc2f891f5fbd1403b05670cff48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f021e18ca2593264ec512d25d5cf0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63e88622b3b926ae9430a1b84a35b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72a96949bc8fecf7b733c453027bf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4942c7e53743d88d05beaa51ab42e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619f2d78ea59a49271b3831a4a3ee18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ad3f8c3488405f28042cb37db33ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aeda29e56a321a1256affbbee5d4b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee39b57f607486a84325a2dda164e41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff07c349d681fc26e947be8b7cf3bb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c519df9ae4236e10f7f14304bb608131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6f8582404fb18c9ea5df8bf8db7bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd27e1ec561dc8acdc6fe27a920ab9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161677f6b946bcfb89e0b15f8e6ad7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1555e147e41fc08d7de3ddfbdd88a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e40594f8d66cd3db5826ea720f61c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af61378329af1def86a0c8caea314e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d8a50fc56b918875fc6b1db0cc5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe29fee62b0c2272e6f9754907d643139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac7d776c229934296726514bf1c0a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a950f5e996f0f04412d0dc6556acbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0b0cffc5edd0a3f65da7e30958c44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f468ebdf5c76512c1e2871b1d3043f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f54b8fbe4caac36271d527a21b1e2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8cc89c24e037d9099eb65eab0275a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc87dbd12b549fa14d046b2586f6e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be003dcaea1ce331a6a81136818f06e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beadfab7bcf07f0f772cdf641327ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aaa15aa6dc8aeb9c4f3cf583d2e28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858d86d1c90641bbe0d830926aa9c4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0609b8d75f44365c644444799e8ff02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d5ca1c72745cb12c0a5d8848cfff9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c1ab26ae8f412388ad94cc8d3239153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718cb0bc98756c4d61cb82aaa0dbf09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510ef024db8746efb446fdae3b5407b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82b5ac151b02830f39c5e956b44dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4511dcd1aeb8dfbab7c48bb261f3a41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc03c4c68dac42b15754d4a3727bcf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3fc46e1a4f7e1ba5f87ad17fed8c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cca9cc6750b9696c3cedcd6657a8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7485a695e7f945db28ec461e0cf7b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd1bf1b2b5f4e10eaff20d5665a81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bd156da47e51f5986c42594698bc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb915894a5371fdc7ae199511ce076164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acde70c4e3125b969f23d32b877cc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbd4c2b88fd43148d0a658cfad1663166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a049f2b5c37c958cd1e836336539887167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd7a61b46e88836d06ad839f2bad7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fed4aab346c8a47cd8341e5ff3609169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa02a211df28f22d3722781694c73f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d4034fbea9e83d581e1f48b20bf53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df8db97d79d680cd352ccf4a8f3c4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b095c97a90b320804aef3447209706173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7775750951072362e854fb6936afed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46733605d73c9408fa77a03e6c20abb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9492506baa268f08394fd7a90b3de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c091d65360bcedf7d0f5e04ab739d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c77a96fb46fcf83a5ea2f0d667f2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383738f4f51e9510098ab6a3f64ed00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79da6a3eb7d39ee316a006943c34886180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d720f53ed7ad5f5a3f907e73948a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddedb608775172f5dac7f16e543844c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16695ffa0591eea8b481d522555bc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaab832ef389acfdc8c4ea9bb058cab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f550a1a137d604b1e397db281c705185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c977cc8188bb21003ee907e43429146186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d867f83b51bbb33db02fc294e741d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891203f3db0cd5ab61c311ffdbae0a6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb627ba07f963dff424fdbeebf76e778189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c634ea82df6742884e23df7792430a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d456d0a20d73b36ad81fa8db3f88a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3068faebe29149bf210de45682b6f2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05160590955b3eec1cfbe5bfc09a804193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb613390b6362ad09726c412c190bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f403a41f6b76f2288f219b60bb18a91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505c5879ef8da8d2c087e2314f3f1e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1937de9083edcefb9de8ac0b7c54c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6d34a7156eba0974e3ded12bfd4b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea61b4f5dc7928b2d9064a2af5c4bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779277e3863e79c5c21d51422368d9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752e6a2bdf4c00e7fffe2eb1aa85f4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae919b556534989a2c383b054357b8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0baab3db2f8dce6b1913d9ad59fefd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec9c2e4cad7fc0191eec445553ffba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3acf4b5928ed63cc3cbcbf9ce921a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee8396215dc2ea202579e23381366a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e964e6874de77b38ebcc19070f42c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2294a8da4adc64a30142036e7f7ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262260066c3009c99cd29a3a6f3478d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8fe93de33e193a11ce4afb372dc6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534f3472c2139a7e382e6a85cd63ebf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd30fa71297aa9791422a4d9cbdc371212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1c846a1f786448d9c603b15ce13b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cdaba50f4631fa1ad7348c8a1210e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc7f62bb092fa02ace1cd156a2d0c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1399fff5a4cc87e42ee9d818d7a20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00222d85683ad10bf2e58b167b8a4c77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bab7cb37966c8963a69588815508da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae14b3081ce5c9fbaa424ca246172a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f99d10775da45767c93cb42c1dc3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5310c2cf6d0b35dcc8e4c28968fef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd134e3ce957dbdf7d6f3be9ce67c8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b285c02ec7b5a5e9e86d8067a4099223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91689d4e4ae986607862727a002b71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31dd3fca27aff0dd45c62be5d677d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32173c8aa4d4b68537c13a9c77b3f686226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435f41a61c5a7a8f8a2e2bfe6a346b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0de16cbed735d9778d4235e72fa848228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e8e26814f838268f64558297ae6f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b449f6bec7cc1e48eef5b7f3dbacc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf47a0bdef2fe7e302aebbb95001b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4fdcb1320b3a1f20580b5f5ca5c20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553bde0e8873676e01f3d670526b99a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22150cbbf24e4fd0d347e11b9c93a434234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af35a9675d38040a73ceae51c8bd64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd86fa2edfc8c8e82d11d1cf1c9670236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82257987d0562b5ff71f924e07c29df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268c6117b7be05564a8d172c10245de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114a55f5cd1a0961155cc5404fec9f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05329936ed92f7153478b9b0b921d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04172bf737b3f0dec2da4993b455d6a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d75d191e7783fe1ce9c83799feede242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a754b176d9f2a6e9a1896c28d102254243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bb3fe6045492c5440faa03f7f7647244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee155ed8fd694a36c51338c336656d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b1348ca560c860804e3e5697bed5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ef99ef3b70ab584427ba686cc390a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2232a12826216541fb2891d03c1fef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bc2978a4bea37c8ac3f99325bb8eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009cddefb04e72c46d2bf63e9be76d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a93756e5db0162da944542b68828251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c243c050920e8d1d6dbfbd79ab13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91756fb8631567f50b5b173e1421dbce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe44e0c54312df3a809e1b9e8dc2dd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbd90de446931c15dac62453ab9fbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f40ddae135eaeacf73c4fd235b445f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd121d16e57e455c6fd826e0fb361ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed561644349799b2157b0cb5a561958258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee13ea9c480ded9938cd6b022eddab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8653b46db36de4d38da7f305632b14260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60fe2082871aa0bb33b5f4ca9a9d09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a5361031425b5cdd0d5d3745c412d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a972b263bc81c9d57e51748f2843ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdab2104a49226f8da3f6afb2c9128264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0dad29f14b11f3955fc03479f14ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b478effdb6be1d90300ef6a2e8cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa3e2ff89376feda229b7d126c0bac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce0676cad22c36db76c90957e9014268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a44c45b8429596e40ca33f40f91202269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550ba97229858ba1953463180d509dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a1cf6e38df10f8463fe0fcccf6f5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facd509eef39da79788763c605c95c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f756db71418f6f2058da46b790d625273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0c355a23106fab175d301a58d4b4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ba729fe8d2e0023f407010fcdd1f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e9b1bdcfeac9c9ef44533ba3226b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420c80ecba6862b674924e741dd9b7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55051da4c50e16de15c9a9b34239d1b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857d8959f1b2d8b3aa13d56612c5ed3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e38162b8b0a20eb0dc93d744ac51b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce854ef9e4fa60346d98941cf71af6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5f613cfdb61aeb62e4ff5ba0342a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb9415b22670e8fc38f7f02f54b50d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d55fdbbbfecf2ab4f887f96d9b8e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b19478c767dec3bbc17280a2fb494d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0878a85ad6a453c51bbc257ff5cae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04662b7a5a001f6808436659d4db0b79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9d371fe8a5de36306b29f4c46e3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212d5eb063d9616d171ea97d1d46e05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f869de2675589af2cfacae93a853c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fb881adef5e5a88567aaf290fb688291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421cdad0b11df9061f1fa08c071f942292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a44082fd3931642be2bd0100def255293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f903f54a1218310f987a7dc03636d00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97453c99c5d92f5674d51f651302a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c50a7ca0edaf5c0aff747785a0c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433418fe874a67d778c0cf143e0149f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa781d6ef2fcd372c4e2b7abc4e91c15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818611795436f5764883941697cfe5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59db246298dc05acab9c13399e922b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8880bdaec24d25655b166d893a50d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e35dd756ab934d5259c053b27282c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f796612490b5c47630747b728dd42cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b7edb48f2871a5530678ce9f4829e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e71793c94816c4fa8c7e0f55ce7cfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2336231804c67156a634c441676861306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad50550b6aee091a74dcac5d9d13cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfbc323b9956978d5310f68033f6b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f0ccf3c699df5c93cf95632cfad3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69b43bed099ee86fce1df902ee1182310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf74b1d96914b783fc10739c94d1007311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdfdd90d7d1fb90adc188483c1d4c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2555077f84d50bb6a2495c0030b8b67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08062bc64ca8174b3ee06c77bac72cb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d4cce07dfcd57fabaf78770c92d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a435c44c2ea8bf0a29a2259f2d1f785316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a206ef89c539779a250b5b788516c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277408aab023e2032e3719ed368e330318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929214d57540b741cc83f041695a0e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120552dc98415d1ca2bd4e2032d222a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabb3be35abc14711243125e6ddad66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa75ee96947d6629f616b9419afa35b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91f121a2ff36d98b4d046223f36344323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffce5ace83982bc32729d30e904e22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80f04b79b650f0b5351e89a09f35e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595c6a710b0f1d54856fe42562c0adc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108205f7494e28c629cc5ec620d1adf8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2a4955d69805573f996ca21340a28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ae7c5c01c318c1fcc02a0591c75d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a54b8e3d8194874d9075cd605fbc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854041c68583dfd22175332b9581eaab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee92d157cbd0d022ab361908dc2b4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb9ef737c0f92af39b1ead07e21ae8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6751ad5160eea76aef9bb6d402e591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120530b44b8656d50ecc81f7908b24322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d499eec699038ceccc456a8ac35bfa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917085366e29a5f5505344c38d94ded04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b795820e02fb783bc91a05d3bd8465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc24e7e60df1fa066a8480326a07166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9efb8b390b6cacbb4f0357db2a92ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314246ff8f13f94e9359770a27299c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0af0337b511f7a57494159178ad0859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b76c67cf98a4eac9165f61f8b6472410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203d53c877fe9ed01d81c2c1ca909311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d55ec289b3c51ad33258d73dc585d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a88bf9b42b616293fdaaa1ac39604113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd6746e765eb844513b8a860891e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b613b19aee212985219d3c623482d1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a37af97dc9bb0f43351652a76bfe916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd0935cb95c10d12973db4b73d355417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2506cee4e6f20b8b65b53bc5f56620e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc7d8e32de6c88a9ba605a02ddb5fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef6144c3846a222ebac3c73cb2b8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1d9c58f4238fc5e54d4928655310121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb2f15a149d32341d204982615e7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbef149ddf6ca8750cc1ba7d947feb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85452ef78f56212e9009a646570a627c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a98d0a208d9121a5b31a3d1b2437525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b890c4309bc1beb1c7b99aa87301126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe9afc1c5ec8bdeab0e1f230d80fb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3723435ae89aa3f17e365952edb048528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c78e0e452d44b7e40648f30f9635df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c84b468d4de14f4d1aa7afd706fcb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0cd239df98f39ce1d1a88fd8ac7d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57305af1bd74f7d68eb3b62a50d38032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da768a3f1c05b81e8a9675a1245e93ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13127a365f2c9be9b20ec386a4a30cd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f1e9a8a893e7a629939969e04244c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea6a81bca96c14c982f3388a93189636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69598cf980ae913e84fa4a1e65edc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0efe6c1275544f868194c042ce9b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686db7f18e91bb6bf5942264bb0695439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49af61bcccac91712b7a4a5fca4c5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e166e2a160923b7d22b775485915f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcf329ec589599967a8ac52e8bb5aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d763d307c80aea1e395f727ffc8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17dc617e2597c05ac85cd1a367b9fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50292ba464998443979d7559edd38b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e846306e5f96c63113d1fb48482fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cf806249b46ab80c1026d90af9b6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948fcbac65b223b0769d98c56bb5ecd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19cf3def6c9dcb498cc53bde497fed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8bd8b299bbf5d05c9d44fadfee3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844941da3681dc76bbbdf67c0cd4786d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a1ec8f4075c93b5c67b0457457e8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f60fcfc2505f59b62366eb174623e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf84b8cf4687cc332901027f1940d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8170759f689490574b626418b2951d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6dedfa31963bb492b8e26cbee57bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01fa430acfa065675159399eeb594f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7af887a57b025d9a9071019322b4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557c4051563f42edc23264e266c5db659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d544417c8831e50d1132e5f6f81a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565b13255c03a44c2f3aa845766d8da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5020fbf843317179be67eb5fd42bac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269154bcbdf81fab06af8114e6bac06b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bc6317756ee6ec97c73cb08add72664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026b3636da18a78ae9eab33550997865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639b60e9c08a13d919a8be4290031bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f11d8e7b23e2650173622e225c63e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fae7c5b702b28b7a044ecb82fc09ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23626379d21e97cf33c4ddc92b8fa65169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31508c57c2d640132c9c67614fc86bbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0345db5bd6586fe4d8157881097b7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c9344cc5bb0d3f7e59908ab61b95972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d62e1e209141f16dcc1bdc243863673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6d3dc4b9e62b001a1b360169f7d8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd225cae5c62f2483eba13d596de64f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baaed9ba5ba0022da006e285bf529a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef336e5970bac2459690de67485b4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b736272c47bde5b3b7a3cbff1d07ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e065c55c6a235febefe3696dbe8b3d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d875097e95de29c014349360ef6c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93753387a45872691eefe804e9280fa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1faa19ec295d26f6d30a54db0e3f7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d967410ac8d3a5d381c84ff140f0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f59a83873b14e7edad4eebad45b3fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cced037144d9ec9b5e4f375b1dfa2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bb4fb667b2970bcfe6cd9d46933c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33c0ce6b0d633c7343c0192e5f7a9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820508aaf7f450bcd77caa906e40ae6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03d05809df87b4f394fa5b41862fee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7033407eb463ba9369d5b3580f6193890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d33a75b30506a117d15698143be9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b316f3d84d3947fa04742fccb931092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba0c65ffe5381461059a9101c3841a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbfb89f07820beea52a1ec2cfe9c3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4d4cd735281053060f5c7ce3104995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ac618a1c42915e17ca766e52e27c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f82246c3aeff8c79f59e0681ac52e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd575f42fc2543295e1d61e26f48db398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6967cd3cf1fca52f0ac76e6c6bc7a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86b462b4d1a1739e03d4225df323c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d406e29a7baf6220cc5387cc418c7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40c94bcca4ef786dd714e8f53bc3d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2646190d0ac8ca8fb29547475c00204103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf89dcf5490032fabf3a7784a7a855104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66258ece1085932036b4a867fdc2061a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af40b729b7d287df6285d4d4a184c32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47998f172214f913128dce03d72e72b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12e3080e75bc62ac27c7ebfdbb22cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02768513c4c5285b27d5a1243bd3961109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c65d10808cdcd7ac8ba69ed2c1f34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf309564e271547b715893f42c75cf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efc61702a97da873216e0539d38a58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d76de3ed91935db48888cd18f071d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bce04201f0eeffc3f787c44af6c0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac77f1920b4da3bbaf8968ec3cf6b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f906d7b7275428447ac4bf737980781116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749b90d7c44a12489f0fec334a312c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9cc8f4bf5294516847efdaf3f8a79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90595a9f90219188329f9150be7197119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b579a7650bb78183130dee5b0f1a65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d393d94a071793f571e7dae3b367fa7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730df6946f31a5504a8547b83c66463122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892676a39234f993e9eb1390aa57e423123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd534742ffbd828927d263f6b54464b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510343be09a85089894d768ff7e5d42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b4f65d98204c380cc3d7fef05d9f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeb8adf511a6bff52b4719ef6df6a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f126b25c7091a08333d6a3fd5e709128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bcb4339a55bb25d5f8c80efc3d359129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24236619727a949dc2a2fc58abb708130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316846651631755b7fd269c3dbfcefe1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9662e077df17d331e84d8aff1e46cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544b604344ed3b26d50d2a46ae55b85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8c967f8c66cd3bb5acd2ca0777012134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47627ec096daa830ff5ae6f9f7c5092e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738554710647b167d817887acd34cdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66683ab2acdd6908be233a5d1801837137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101141412963565c995505cde4dafa52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a5007c2a264bd1d9d052a35848d13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d70fef2704d200a841a5ad1e17f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d5ea66583efdda4c3935366880e48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60728dbda0598b4d6af287c539cc5f22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce091082d6812420c11a6acf41461954143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0529d79700c3f93d233e41c4937af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37766f9f66d138934b07c787fc42133145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8659293c56fa09c4dad2f2545180765146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c30cce698c72e7a84360ade05d225a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725655f2fe248b2041e6f63e426b229148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955f9b9f745bc7a886b686a8551c469149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a724fcc63673dbb31a6e0ebf1c06f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69fd15c5b4b0b0251eccfb2b8eac18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69c195f1a95157021b6a6c28f14b6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94eabf8d7d28bc8fc96a505f59f7e8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3ecaba6f8237cbd95b7c433d02d03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6cf6a04998dac200727ec2cdb3a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae2d2587c5664d0f772ebb02bb4fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e5de4f41429626db4498dfaae1d91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a0824d60137f284203a8a0ad5833e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06758683b63722479ef1b173579909d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b5c0779a519bd74560fa632d0de87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0974d22f3b55d4f4a9742fbf6006dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691711dc7f84618b90d74af64a5b8605162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8432280f269d8f8a73ed8165270a61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0600bde7061a348da76e76a2db46c91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b7db4e8f1d9dbfca1dd16cb774bb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfa14bd197ff12098ffead048717eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2eed9c8cbb482992a6a281638cc17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd20ec9c84520f1e1a81f3e38f2314168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5038712b8494b2bf7411b1ff23652169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a3edafcababba540cc7412e8205d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc65d3ca36950dcf3252623d4afc8ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137385db2697b914f9f39c3459594bcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac79d235a1bfc5593077df66115b166173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df4c035ed4cd14dddccc1cfced0c81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa376b0bbc54cae136548155083bd15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112940536ddba0c57618709cfaed1c95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dac2c0ca12bfe8828a6213080cc02d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3e833e706dccf87ad41fef2c19643178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063ee783c8716b201c9262af6f3691179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050e79cc26f0faff4fda28daf82b173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b339af59323f2c4a90180cdb40cf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928444fbf502fbe03bb6a42186c6cf6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48632770e18ff24da0491a3e4ae51504183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91f7dda90e9a25970b32072f76967184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2539b03d6506e1cdd073d81f30a06cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d34ad83d5fc8af6fb0ff8e7428f6d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63885a4c5528b6befb40f3e7b7865442187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae09bf6742e5be3067e32ce7a93970e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baf0deafb36d68334c0591e5350d63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51218d1fcdab5b01fea38851aecb188a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fa9c3f5fa52efe7a44d404c363acc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09922bc3c092ea2750c36c47519f86f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61140ec3bb056d05d2e60391135186a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cba9da4baf577157e183c095e617c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0996d72b7c3b69e5617efe1668a0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51860ccd80738f7461d606c9bcf31b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c550a1626dd3bdf1021c8e7a0b5c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2d2472df703b912a0a222ba7786a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bd22983d4626610e8b7fdb5970809199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48948e4a8c5c86dca670b1f2d9242acf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0eaf157f39130213f164cb6818b10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257fe5589211f6e6be20a5a73a7d32c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac992a7cada408486d88afb62c2ca6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c9712a590cf9fc1ea6e847a565fa4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df911dd1314310a29fff166bf30e3c88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825b2d54a6a4feb306c665a4e5a80f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eddf722559b5f0071440434707619c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bd58fb134038c336f0d1b397d9fa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde05cc91e94e068f7d8b198b49dcbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604746944a55a8f2f4b45b88726f50cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e43ce7c80d7fcef0c4c22f95ac1662211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca30ace8feb0e72335436817a1ba84d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5606e5a4917164713c713a356fee0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae06baaa285bb162f73993780c00f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e73c2ce69fb87d4ee68dc0cbd3214215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf05b8bff9f0c0578e0ac6530848c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b07a78ae3ae7e8698ae943a75afcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dbfb90585949d83324defdb725adb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a2dbae3e17dc7c116034efc02e41b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc08673f5dedef5f94d0abe734532220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d47adf40ed01d1cddd9ab80394d6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4b7c1eb9ef3c0121018df9741ec4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3366a8106b60b0b35738f0df9a04757223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647786b3bc06f50e884802acc62f4c4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e39e21564d270d2b5ec509b714bb52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1e3291bb6c9a6f411e5e545abc367226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73acfd570613abd0982b4d2169ceb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24edcf369f5829ddacb9aa36274194228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ee4af9011582b81236627a078db49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a6e068ed5db87b33d06ca3ddf0af0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebe3c2f3738ca8e6fa486e726b9486231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6c5517bd11f053c63f40f0b776591232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caa1b910939618ebeae4b46bb7aadc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ccc5b7aa2b15533ac80394ef0c5e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22fcf9f14745f8309da5cc87f74791235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed39fe5b9aa9f55283bf421ed9bc9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317b19fb8483d60c491a00bc064aa4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3948c164bd3f47503540747d5971a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe154b20d27863bd086ea8fbc91ce8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fb79a7072e33bbe11576f0247113d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72327f43b677287fa00b95eb724b15cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f30c08fd1aaa1e859ddd0587439675242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919f08bd2c4ccdd6574b95ce191ee56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8869f6e885249ebaf945dec95553842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c34428710380115511b386b73234c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada33ff50271d7067015157e9d1ac05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960e08efd5efab446b7927b57af7469247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a1b5465fa479214aa167ccb9f9cf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12766a4d8ab908ff6379a06f62a8e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67efae38e311dcd7a7a9287967575c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6277675e6e13f046a7cedf78b6ed5e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b748e07e879d52a2ca78d737c21941a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e370d368bc1cf053a6e93fbb9595a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195fbdfb8e028a0b7653b566d391ec7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43995e9ed3ca6a5f6b49ac3ca71cb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cbee2b8fa5076bf850210b9f052ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5296ed5759fb38d03a152af5b53d9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3186d114220b1a296d62a0ddc2badf3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f64d335e0f0550b92928da05435519259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176fd1a75b5680e0011ee3f05d8cdc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d80b5f7c143d9d84b1f5d50935bce9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b7e76b57717fe682b5507b9c0ab60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf29e5ea0ec1e307bbad47f91b2d14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cebd6bcf888c567034a087f1557a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a8d4bbb67a43ffe6cdd111c9d48a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc524c7df5348d538c9a7d4f1d428e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3b5fb88de03f6b061182d79d25b37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c1218e366d29aba664f599d4a3ace268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417432b7a22cc765091b191b06337eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a85d30d36e7bd759b58cd03458f22d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6e830d320b528098a89f85224c922271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a609dd88d132392898c12c0ae40049272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f93113fe899593e2f99e64ae3cc581273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b831827f34a7715ff2de14d35962a0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5fee46245d0fe26fc69b76f5dbf8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7417d6570d8ba1f58ae9075b7e9c99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514a6f59eeec2ae5594a0bc71c56af5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7613a0313d9dec4def963067a2516278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570181d7b8b7c6ec90509b4dde0caf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5d0e865b1f8096ad40c1bba68e25e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e76fddb35175ab72433d567a6e021b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2a1531d3989f1bac62342e7080be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b3633b65438788c85d3636db81dbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8afc85685e4439abc23917fb3e5b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1502d5cb60ff6afa3931e70fabf90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cf106e8bd41b6e3f73d7347c81eb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff018f6b74a5c70f79acf3af289cd1f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6f34a42ceb726558e34bf8f90dd3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083f1f9bbeb552eb219bf49498cf8d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b26bf5f040c40d0aa08be98283016a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8e4d3cf276b3786360fc7620ea9f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dee7deb9742706aa35e5be614c89e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff018043b20bf070a5e3246d1e3ba81e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e108c53bb2c8f9b1b4a6f5aae92979b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4935a1d5f1b8eaafabc1375fa197137295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275fde225286898668487bb682cad08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d081f23bc4dc2fccee6db54f135555297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f828fa450d3a26b43e48b7f472c3d27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a6142890087cd6ac3571313149af1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c64cc92006bcb3129981446c7f778300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637109d4671daec49f4e9e8befc2653301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e412aea98d056d7ddf0bc9fc7948b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa44e2cb5e6d678f41f44946c0de0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eaf7456b751d71d4965b74f740501304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8754499ef6fb6e0804fed272f042b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49df82c5c3c96c685fa7c88cb1598a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c192ee748141d96d954214652cd2ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4973a7320fab5702b58faec4ea5efe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed8539c85a922703bbd21dac7814da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081ab7771ab8db3c27bc8efbf983db4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13d1fc2f7ffdfe1e1abc6d215bba4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81422d68298ce0e18847f98dbd98662312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9cd4db82720f5538d5b91f9f93185313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49246aa38c334a471f233860d0795d4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2104f13d87a480038ee13f794f59868315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5575aba19fc25099153c301d30be4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ee2005288a42d6cc7cec55aba3218317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d43e99c5a31e636c2777c0681a14c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8110921248e5c234b23d27669b2ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3ab27bb7ddc74f7a6d342ce8178f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f29513ac259f13ee40353a37438e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbffef637295b942dcbfea02d31141322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1a6df9ad863bcfa785e81b23adf1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cf9424e6e0b81b7a0078969254c46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c6af9412e4f41b107fce23ae933d7325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>