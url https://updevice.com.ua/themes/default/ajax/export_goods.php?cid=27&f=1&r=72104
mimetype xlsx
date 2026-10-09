--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f989e1ad256cdd8d190dd85c736fc951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50f89c4e650990480c71d0db0c4c222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7db36edb0d4909727c9d19c5161c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fdba084f63e580dba4442d29ae98b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa413490d11cfd5cfe30f4149c1ae295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0024e02bd81192abadd3226d9bc0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301fd9a808025cb60e78472ed60e7bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873486f0bd42d95c575fa1ecf93138d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b70f1d88132829c4db904db27ae2dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919aec799a133d9c3dea2e321f5aa2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8910d70cf2613b05740afa2a9bf637611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3432b4f581e064bf7e230f8887a25b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bae748911ba35cf975ffd33ac57d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ffaee205ab8fb390e4ae86905ca914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c3632e85cf89c192455cfd274253e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55807e7d33232763cd8fc1149901c74616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a708e881bd54cc29139b0fa6f0c8d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ac924396018c8624a26e96c6dfd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26433834c52e67b0cb343efaa179dc6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ac1244181f124c3917897d7c6559f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd240584a5c62eb91bbb72b4d216321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e313826514aaccb30100984eeeec822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a74d3119fbd968b2bae219239e325723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e5e46135ce0445a89fbe7cbd50cfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2822014747efc3536da1bb78744ba825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb78dd765934a0ce23c81ea52fc769f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9e8ded683dd3abc3401d052303c9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87355a0f886259fe586608f3dffec928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f11ee85986b7746ab2669037918b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe282092dbdb72690ed0d3bb19ecca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308091c4f1068d7997667b28fb81253131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a26a0eac7968cb74c9df421003dfc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1810aa4df28a78e13d06887741c05433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa3d58d6386930804ba31191ae329034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017289533bc4a18f8eb9509a4801adf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aa2fde920b950cf7c4ba5d75369a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97acb436acda8820aa28d6d2bf7c0a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b69f65b2d9eb0eb70268a2b6fb40738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af0f7127dd36b60df54df6c4dcc4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85542cbb7cd90169ed8311c4d6094440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2451ea07972287100c626fe15d27341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb7e929957c01317ca82276526e94c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aacf477343a979709898a305a624543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9794a5c4ed7f39d06cb9c33b48bd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfa5c4af779d89c94b081fd89f6c3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f453025b016440d13afc9c9e8ebcc3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f69eaf3ad8baacf21410f1f9fcf1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586578b7c43395669a96fe44b427d74f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b880ae162e1aba16b2ccbf86df74d3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ede7e4164ec68008ff707c08248bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a1906b8ad67c29e81515311e587be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b953e09f247634da8008f59501839452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f44d695144fe2c28da03f51371bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66beadf321807844da6841de72426c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5d7055ae3545f2c3efab172a6bd4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066be865334bb2f2f37d579e79b84b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d9adcef8ac1ade2f1051f28fec39e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c26cb6dcf7fe3dc651c687b09eead58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469f9d8f742e29277cb3e5284bc965f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f40cfa27b509936482d7a374d8cb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24505c0fb6af9297e1a8e0d6bf647df461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd6034b8b3cc6c80ffbd3b701124a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccbc3dbd1c914c9235997d7d32c6c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20d21434852868e94b04a781edb11964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea08426f6986f0aa21418a566ca9c1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93f97d420c141dcc7ec7d0230bab9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5adc82e9e8ba2eb2e7fe06c4d3966167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484a3bed78be9b5fb4a299fbaa68c3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b02575e9807fc2aa3cd2292905375c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce3dbac3646ca6ec12bae5b384a6fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570219ed424723fa93873916206b46271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083f4ebddac2954388eeddb258e437f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb3e1e1ea1b1594a46573914dfd94173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eb43537d7935768a9d60476904ab474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b964e44ae362d188ed2ccb8841fada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd2526b9a7689f91378d6bba57682d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5009feeaa6c1107039356e6fbc3bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e972a30857570b18048026b4f9d5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada27f0c5514b382baca24d726ca3e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4ef1701b97e892c44b0aec41021a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d7ace9c4b416f88cf9c636747308381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3c1574a85df2a7277142dbfe98def82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4ed066ac7a0886c4fb99b0a9f06ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf202a438316223aeab444b3db76c27084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aade456c37f8e686e2c113247f96685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8be044d648e93c6f0e6fca5667986786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19561d75ee780c2e0e2a10949be1a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1efb375150544ac72a8e1c61e56ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7208a7779bfc118d4a0db30962c9c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d783894bde5541c9d85fc89e9ad1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b04f67ceabdcb030a2fb08884b7bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41d2f1e5ae76a0a8717377463844a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02882c97880f401d164752615265e4b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6010a1cc08cbe63c9bc133797138ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a7a87e6a9e590ba4accd0be77f3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6397582c47ee47e1a5a0ae18d2255e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed835a6bb2e60f4eecfa9faeb5c5072697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891d6ffa56ab515e8c4d1642da3401898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799c512253f61d25d743affd326229699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ea39c5d21bfbcdd841e719fc78add100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69f86a1063dfea490edc6dfe005da6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ee7390185b2630ea3b52b1bdc48ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00801e111c2e36e24a75398fed966eec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb00b58b26294d44489679f3c4e4d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd8ce926919c3fb621106abc948b4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337d7d0eda3aeed7d9cc4716bc2b5ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a33cbcdcfef2117346ee8bee6a906107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573fb10e9400f7f002493c4373b92fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcb66027cd4524f6b7783b5572e5ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0ca6938ddcf0f74a1e6a928a95b75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d5f3476ac60343c17c6b244382782111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c366556245d6ba52ba3df6810e2bd60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c84f186a0e5cb212fef17a8307d5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17236fc4148d3ffdbdf38ed728513d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a96383e4215658dd4d39768f8ae2f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f987621eab8ccacc2e77b28f0eced116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036839605c069867c42f535652cfa19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0c975e3177a362968bb856fb4d954118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53834985dfc8ed22d630e63e2606b19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e564afcab265e9edab690b1aba32a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42181ec5719463a6123b888ce9dcd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de817c0da45b478c17651bc92b590f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbc036a3b361503bf6a3073aec01b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55620c8a2bee2a4022c5c7c9202d3a59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583fb7a6f6f5a056b8abd0c778b02cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ac97a05118b6701756a6722feb34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f2bf99a3ab43ccbbf8c7e14b423e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e411b9a9df7dde7f3b88314cc136058128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a63c6ae98c48a48f20d12eaf864fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7a4e0564a230eacc0bc8a8282437b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324885f959499f66eecd5221ad4f2666131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35523ea1a65461d72ac4b4435da1caf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bcabf5307cd4fc98d101f3395124c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ea60912eaefc5506354cb04fc5f5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5656356c6ec2229ea0028d2dcaa17a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84985dafa4d10845f1a877792acb4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747603c364980dd06f4547760c5e45e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba7a9be5fa58acc9e0d7ad76130e3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c9d957bc1fbae57ad81a1d234d4ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc7dc625d06722735d37fafd9a1914140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbc40489fef42b204ef0d446d730ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c24a4815cb8ceedeee242cdba88275142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594ba76ddbe38d311c724ad61657ef1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a460742afb5912b9547d4174061f0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044b112b0753a12eaf379683acbb62f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd9d1a9f6f872bac7c71e61e58d46b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b8b46c6d5c98e79dc8bb0ec69be47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6bfe17249904ea9b8b771964447db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21abec134ea23a74f19f8a1fac81b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f28d1bdf2f2ad87dd6996c7a218a36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663af6df3c8c8a9310a197c8b19a57d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9e842d190e4f628884149582fe447152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30095a6d2db9cb36ab266a546cc3f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3d13266d00f9ca4fed11a1c917c59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d6e02a5a501bca3cb24420609f341155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef28326745ff6411456ddc97265d80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a37ec01facbfdb441766e9698ba6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f377e365f11bc8be1c4935617c827158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c13db8f8e966447831d7975213c0b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cef20f6864e16fe6c76c161d1cc12c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b676f751b7b4b766990ee1b6fd31c22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750358a6c5303f18b118844c8e652725162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d68765b530b0a9028c9baa58719918163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60e7d69d827cc4a7ec49dee6d338e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d01c55ced1a5e838c270a758e06c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17738c7ed939d12c6a1a53929258c610166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac4ab8f0aead25dd9c606c53c0f18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3bfe064d531f6cf017f1417aaa976168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc4ed939d752884ffb77ba1ad146ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a93a32a7f6a2c14a0bdc0068a3ea5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19379fb51e9031100fdda51d14481834171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda492a59a1117386718d79dad15172172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d3e78b73146a8eff87c7aba1bea8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476a21b54a06281dcfcff99ba638de9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515a2a7db768f56e7e6476caf455361175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9577be3b22bcd0a183385c4f96441d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058589ddb152e8b1bbd8c390cbba7c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb30c20fa55fd51b33a7a48ee73d2fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8142c1f54decf59a140b10712e59ece179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5275ca6b9f69ccc07ec408561ec5216180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a016e0b967f7a18813df2de27b47ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279e0c1a550223f34dcf267eef2a860182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96791316c2ae9cd25a27d106d1d787da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937aae06a6cfd585c61ea8e74bec77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017cf5fb4ddd3c160c701f7810eb28a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c057c3d693bc1f98ad6b364b8e49a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b11f51a6c21c06c19658c2a54c872187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4681c34ebd0f8767b1a045c83b067188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f827c15586b5de285cb38e470412363189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f2347871030f8c4dae85337396d1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75ea4f903c0fc0eb61c7615458c99d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d666d286fdb9901db674b706cc675192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e4991f9897822b9b0c0b91132d03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f6961eb5cdc533dd1ca12598b993c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb874a12e904ddb05212f4b7897fb1f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef72b006bec99aac2d10b5bb41f47d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f42b79fde9f63c9baa1d0b7fff3af9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c740dbf3ce17cff2c66086d773baf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9373cecb0db99a66d74501ba94acfb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c66415935b71a1e5ee58b92166b482200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fc02e6202f22a946a9b29ce733f9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b72fcff729d088d711d6dea498386202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ffd918193b855a6ea2b016ba12c0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aad6e9ddaed34354ea71b3083a0ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fce20f04d8dc55becb591326139a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303e6d8f21c3bcb4c90db113dd17590206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f3b7260c36a99c4b333aded78131207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d0017b74ee39eee2763a1973035b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff657e95989cbd3592a069250d80b7e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33174dfd4552de82f39ac748b7efb364210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2a0cd69c583b6d100cb859785a9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c19be77c1cd7e1bf5670a26210a50212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b50ba517390240a94ddcab39206f7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2266a74ae2cf910f3fabb05d5ceef0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cb13cb0a9f10dbd78d26576f725c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c135f2d1b65f46449ed7cef310d406a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f7dc94709adf1438bec51e7134071217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac10c020ffeb59c14950ebe541ffe1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5b31ae3e396d1e56fbc71563ad5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327886ff797d7e66d36b26a717e5fb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41616da186871ada2c5939ff2f172de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f74e206734f522d138975ffd1d8736222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870164e63420b28b064be3ea300384f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ab1d61f83ecf1f42c0d032536ba55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e87d3027549cedaf7dfb2e15f23e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb7b2787cfe20bbe60262b4db1a703226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89e78fb06fedd10f769fd8c26c0846227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a3fcf81c875300c38938f0501a7c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39d55ee2cee012a3c2c828682f5db0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a49daf7442d573dcfa72761ea973c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4311ae753fed08317b2ee900bbd27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890f651b4982d788963059c3ac94faa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a2c003ab0f5d02dfa2cef1fdc396b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1674b802a2492024f81222204caad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a5f9a60b8047e99f3d9ed7facd8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d3b938cd835dbc9214410a3afcc5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb7b6fe6672dffbd91bfc7f5111131237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbdf615be7457c59ffbe90cc535ece238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8437f20b33cd4ff60c5e7cc8fc5b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b27ff4faf02a3743e37cdb7e643c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c7619215ae0f226e2433fe5d818b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a3813ac0936c99a5ccc6924a1600a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3611081456f792aebbeecdda9ddd544243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93fd2f963baa3f543f78b0a0a67084244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fc05b816c781401e877bc1dc98b21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ded4dddba5add7787223055cff62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f11451b95e33ef77fbaf941a012fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066b1f4099bf4380f0b810c9b71d941248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61bda764c78876fda8dff034e2869249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabf6e3055d7b298b74b1abcffd6aae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4296b4f5fa8baf09ffa1234b6777505251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f05a0fedad70e0310f31ed8a75cdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ddbc2e257f501adf4cd99d0383e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09e91399c3ee5a927645d6509bcdc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b011098e950a30b0b80b6ab8142b9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a79fe43ed975f9198566955c7f6fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d1686c191daf7a5aad5f7445fbe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591b770644c23c4306b9e1a8ca5d24d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f371c94c05d4887849968373b1d4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581e94bf03be2bd37a1d3dc2a18a633260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34478581b2fd87982b07db23c64dba3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4c751573358f72372532dedcee29a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859579eb3ada14cf1958e8f9909795a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16185915c43bfc175015ec0a3dbde580264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15016f230ec627b31fbda61c4af433b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd78bf0edd16094978b58778bf185a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0fa7af6ee367fc418440bed27b98d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7babdb71ccec425209ec548cd6cbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa19f1668b66bc007f1849fda74a29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20086e6567bda5a5e98c0be915b9ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fe85a7fb20463e2f0d160159e1c96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c53216f9b2bfa76ff01b9b1fb424b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a695af0b9634bf7610081b09cfe74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243f996cc02a2b4ddf0923f51c44183274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23707fdd184c4964e3328787ee4d02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12914824a81f138e610c32b30fbb8b90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552a104718c16ec0a5f3641f4f3305277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd779e6c5fcba47a6bab1745f819f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86409e7adf1e8509d357e559a11201d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b974da2a472eac20149c0531e95be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de0d5c4aef1a61642452879eea448281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214be4512ee936f97b5a688afadda611282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a12217c14af81b189648909deebac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c8e9a7f45ad3a767e75b9834884fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bca203368226e1ce875fd51c8a3ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316717de3745cdeee3bbfe00d1a9f80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2436fc4d92fa499587c1735d6167a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbb6d5ca94c2a981a5d233dbda907c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299c54053dc779c51f5899871396b45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f176e5c53155785c0c65924e03e09f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede90923cdac0eabb06b3d5e0cc7c6bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef586e3f56ae6c1c21f4979ed790dc5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7af71f6475ceadb25d85560dc6175293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0c2e2653b778000faae158ff713f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67843955dd6369051c129849190d562f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27506956dec633eecb42dc7b8d990497296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb57c5963444aef9a4e94894e983f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4ae1cce7fd4af4d68f3854bac5394298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d027346894becfbab750e77a32bb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da62c9134b1a480e635fc926aaa3743300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50d972310e5dc07c225f8eb003065301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04dd5d03c5d931f01ab8097cd044ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad597b3c39ab6798fadebc4a83d963303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78a78b060ced118b6a567042e59cc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd77cef33a3939f7094e4477a8151f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f43ef89770ef330713a7d7d6b7b61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661171aa8b90d87185661cd459ace1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b08161e07eb4da58285d01f0d9f517308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad3a7b2a45dbf771e5247df72f66c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a312929762131f30fccc5f2f90ef8ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978dad1a7f5eaed91c5cdc13b5e8199311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65278f159bbd9919b35b7331fbfb5f32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4000e3d3e44d64bcf24e1f47255460d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ba50a52e1257dfcb51ca60ee1e79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264caf9c7716b0b0a5b0efea73e7a349315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b659a681ea95348e87faa7a220639316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60ea99ac4bc68f884ad13618fc0622317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04507cce1a026e053024c6c6bf374cb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5d7a6cb56f3b0ada6ea7fd0bd82fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e15aa7a1ef2cb7bf20e962361b88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bf714304fd4dd57e30752bf7c666c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cacd71803b0fa30b2add765cdf79b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341fe6bafcd9315ec636dc02e18e4b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2cbd1254c233bd78c3a48263ba2bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b2cd31209859ed29688699cca2d28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bfdf8cf7903daab9a3db35eaff338326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8cae237a595167284104535e6ad2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449eb0454e850103712150d2bcb9ef2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d12319d90465f85edcdf2b708a823329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395f6d510434bd12f4c9061b985d373330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290d32eae1cf7335842819a41e8f140331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cc28da217eb2f676d48aa8cef3e93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad6dff0344b703c024500e22610d0e333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966e2cc7a22738aeac2b1ca7c7a11961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa647467973e5a82a6d9f6c6500d0b502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434455332dd9b64de07052fd586da7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc25db996e0084188b0e797251a90a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa978c9dbb640563144dddb930b525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb7cc18007e82834826f3afb4609cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ae4068697362ce96d67288a1ea057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca55ee76a33598a0a9f4e51e841c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43f300f5e743d8298bf920bdb7da9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfcb56d408fe02d5b59db8cd64aef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28603594fd13173da3d93dc9ad2b965f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d670b177e3b9e79374305b5963e8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43307ab3e2857835fd6ceb1f9eea8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f212599c7d7cb1381ef8f12673723a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df040b47ea6259e254dfcb4e6d305c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e56ca695e1fca9906dcad49fdcda916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9890bb6d7c8d872af7fc00a5fa9ae517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f251c44e46e322799380cd31ddaf0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd482de946e3854068467a1cccc3e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958569e7bd9431b219eaeba355f94c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82a2bba58830a2250d3a13753f75e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22879a9b04969a4b55e5e4f508997df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f45ca5d130d421b36a2359a6e830123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4969053d52e19a3984571c6bcdeb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed0cf7a0cb5ce3c361df2a56b465bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bea2002c28b8a4dc4ad54539745ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab9453e3241b3a86d4fad563edfdd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed84478faffb9b75de17a6a20d7d0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bef3863cefb7384eb308f54c05f8c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bebfd6ee147a746d38b57c121739230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78404e4ca99577a0c6084d27aa2389131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386344313a5c8b3fda5a62a4212bf4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484dda0be7ce05e1a4cd32fc9d50e7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ad6a0afa9bacde53ba4f8cc8dc8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd18eaef935a6bf6fe4b937984764a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988d3840cb79cd19a91c4c3b8a47a2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaef3a85bf9685141e2f2a9d68b02c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c4d94f364d1105e5c60035174f3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a343b6cdfa783fd61aca96fda3e51d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0c07b076839ac59c9988beab8024140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5f7eed7999c0134522fc0869b0a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead435b43b2c4718af5d895cf17f30042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f413e2d1a018b443da1aaffe2735543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978c647870a54fd8e4531f2d077d1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8cfb310c139d340a89f963874348b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa883f7efd71ba5f207c944dfdee0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462b0a2694f17eddbc2b1eec5f2853d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960b1a8190f58f4e8d740d4a3b3dec448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b898cbf0d3b7179c683a8fce692b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c1eeb3eaebea8bb289f0b3f586ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8c2e1a61cf6251c91e8ab8e6fa1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c665e2d9353a57964cfb2ff8e5f6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916b4bb4d7c336bb4d1eb10f57749e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466bd1a2e7aac12edaed74fe7a3bc6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ab7538fc2fd7bb144e5d10a5342c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf62783af650211b1b7f58267715aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0c4ff336fc5cc4c1b321f0d06e11f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b1cbc8217277dcc164d432c16065658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ee3db58061d4fc38fd08a0754b7c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e20e34e513c579e782810e210b320e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8959af754773bb48be8212293c28d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96977d79ef8f9dc7d33e2d9630de736162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e719c07d01387f32e62fc55eee629f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794720d6e50391e3e8446e3792c996b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08a09ebff00212713cb6f1cb4c9ead65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a213563e5d56269b5967c4d0e92eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90d1a477043639d98274f03552860c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e509791216dd72d0bfc17933671000868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b13f3a88acf1557e12ea26bc8a9ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97f6dbceba787eb24afd7ece54e2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e387348dd76bb034db5d8ad05c2e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2d139ddd35c0f1bc5937de351615972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a44adedfa033d70eabc8db4ff780273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d676c112b06f37ba540d7ff2cf9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eca2b787c215be93df01e199df263e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf979bd127e884160c183664420e1a5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54010b28664191a7a829a3275949877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b473cf3a3d916c8a2926e7ef777f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe101b7b7f3bfbe16ad6e6735eaeb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5779d7aac3861004c9cd9f0544a5de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88f43c1b9a98fed508635bd2f58dac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645c34ae4b83905b28fc69d66f4fe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0b703f82ed7ed0a7ff90f3a9859c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb31963431cdfd7f4fcfb916d191c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418faaa5773aa7d0d99079519c4b7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c79ee811029d1dd39250cb3592bf7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee60707bd9b4bccaee45d94242b3c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb09a3d35c23134dc1df61c1e6c91288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6417047b4441d21eb6d0e906bc1b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cec34cadb455bf16280572c42de8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4645cf40502be35f3aa42297083129f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcc0745bb43f9f057bc1e808fde28392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71534a206f0772c74c524bf3ccebab593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1037fdc92a57e733e7cfa9f98eac594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7c2f55e61f64740672f83d35e6e2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea86b714875e7cd80ffedffa1b8395496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35f57545df48ed8a63b2be2a48309b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c04bdf591df679073ac95632ae4ab598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f2b3b177578fa9147910903ed49d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f412b3c56b9f1070f4458787c279964100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e41774b62beed9ea8d8db1c72073b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed1df9fc1ef00948510aa3b5c99e60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e2be7fe2cb046749c67e0c6b4cc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dacd265d8145f01e08a2af23801428104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dd936e21a870d3cbb806368627ee4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adda5930040eeb401840a1e46ef1a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895b6f002a9150aaebc70e2c9943eca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acdd57c74a88190c30b2dfd9254e4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a756087c6d58dc50ee0c63e2c1e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b32806f617288df0dc6cacf0729f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a5796930469a4fcaa3adf09056d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb155d25fb6b756569b89201058109b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9286b835a0ee673cb9f8c6e9c864356113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c205379e442c53256ef9315054541c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a513ca4ac5933b827194f01d385a22c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89095c86681d9e722b02d76ec043891116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca2a527d7372d44481f29f23eff01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a16d27b0822cc3721cbc61cbf5b8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b94bc7663b823c1ff8343941cf7bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e48e5e3f7fe7224c48fcc053267ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e700292f0da98acb89a35f5e21e2fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721971782551c8cdadb62e781234548122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d8c692970545eff0345cdfc575716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988732eca03df93c87c41be2ccf24ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425133501d1a0bf8b037235369a02cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e5e63aa6589ab0a3ffdf38861b1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53859a92a293446d0248343cbdd936f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e309156356201d4c7487b89a3318128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e32bd7d4b44f4c6d0352eb575fc0c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf66dfbaa1b8dbb374785afbd9410a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d84152478ac06e184f53bf4e55f37c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b888402ef1bc02b952fa3a6831530d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7263d3d7cc36dbbb4688d576617ae58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309351fed1cd0174190fa452bedaa853134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671698bd1feea7811ffb60d8532948c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771dfa4fbdf0a2be42f283e8e0e3e7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d4cdb82608f0dbda307c13e4171f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1dd10b25aacc48e00174d3b79cb9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdde2b25982ea04b5f19a3e7df8f98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e82a0efc371368b907a88e632d2d89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de13a2be89b97b53160818a28cb3f8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d9fb92a1ed0c61ba2da268d597d6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b2b906174aef80c9dbb1600c1f4bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11a81e22120509395418c47d2cf2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b553493c33b128b9747d64aff58bcc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b529da83cba4e549506f65c3b305bad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f726b207b707bd9bdf92c71f52ea2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02208c7b52af5ad27bb4e6840089ba6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5952c7416c11aa689a57e42b6d4db3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc4af42a5661186563f03a725eb463150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d3022118cd806d9597c255a89e5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f34847b47810ced0822c02556f4efc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c68f19e9cadc090c6a91e12d8d00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd84b28de66efac836c9fee2e7b342154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d04d51fb61616bc1843b11a0e87a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1e3ac3c0167578e30a2632f035146156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ada1b658db4bd1e553348b11f706cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ad2b687e2e8b9b27084cbc618e197158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732a0b250d1143eb21d20aa8a03bd8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f37e66633757ed473064d70ea2cef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab5568d5b72dec3d1c87e0cde7c22b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e8892b68b581f3b7229d780bc86d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8483f9521b5b04fc20248b14dbd111163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0f7f709a557d0c8940d7a0cecbfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96dc848149863e861682c611fa92f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5e8e344e3cce5fbdc52fc5ff99125166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7355bf2e69eccfbf854e47ba6770f8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44c780c248d001105f590b92166c74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d1ea89728d9358d8bda43d56710a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e7bb215ab1027c7b571664b6c3344170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467b7a7195a07ce2dac28b0c42efa65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b2f6a45496d885982ec99d9c79326172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0331932eb49c391f6a030715a75d923173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792a4f7ab14451423480950db2c2e73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62150991cd7f35cbbadf983e528951175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781953479be079c9169efb7aa24d8ba6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175092d40730d267d1ca6e2e4905cb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953d22ecb7bdeed4509017d405257b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27182d8bdbf30190fb944f7c3b9ff73c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e4095ef45d7d0fff7e0cb2c137d2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb4900c6f71104ef54aa940b00e448181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839bde8fa486ed924ba4a5559d83beb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619040efa10110dd6a5a8ba79d507db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4ccaf00208b2744730f443f92a885184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480bae75a317a68f3d76824736d11c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231d1b4e4e6a6e862dc05be13692d7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c40a8ab4c3517fe749c856375f91e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eaad40e6ceedb66a95029c395990a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d23806cd809ccd6780faa6aaa527189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77884ce00cacfe1f47749963e49d438190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7af69e6247aa9870cf910638912f2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef61d000512512ccb35089661272632192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f41f948358cc8caccd71132b6dc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c9bd006dd8267dfaf4af3d620ee4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d62a22032da40cb91a003e38ed3bbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bcf8c83508c792a2cd6096889bdef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e403404ab13c07748c0446e5e6babe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de368088ddc7aa124f8c257b1c2371f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa81f4ceaa3a9f30de6cd8c48b8652c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051e23958ac7233fe87faa5eecad280200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f042576223eb5c0e34456f31758239c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c390a974506574cf3694a4fa869cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833273c887e9f875aa0ef37663c2179203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af723772d5fb66e8f55b500736a9e77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562ef001be3ce4eb21c6fb52488f654205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f20ccbf9933fa5a0d27cd17ba77998206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d782d84d4fd75363c42f4b858dc90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529d048353e5966a26fda56e72c9cf5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e538ba526771614940c38c782e715a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6de55a10de31a7427e74f0935f3e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389b520ed32818a58daffb1c77e3f62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0bcc54af62e13db4046bf3c5a504c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b930ff57b1b554128e14fe00050ab54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d479f3838c60525d26158b189d3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3352f9a06c2ee11cd08e8f84d1c27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78498939cb589d6b9107e92956c785b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420d1633b661fb27caedd8219d3cfd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb6236ac4368cbbf42ae00e6d3679a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e1635d5e08056b37a9c1fb955fe0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd4ca6dfaeff799b4a377b302254e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87858acae548c989c4d2e8adbe04ee05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bf4af60fb1d5669d52b975d9a2263222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc49e861e4e8d7fcba73919a666227223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4542eda0ce35a7aa6e46cc2d20cc176224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836468b9020cc9d188862dad5dbafd5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca00453f597f9085184622468abc640226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd6c2d2053d52b819ded9e3041774c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c9e31849268322c5dc800d54815c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e060f6eab4854f0b4c46b1d606ee5bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c553ca2481147268814a5604c513d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120b058159bb332073107c06427824231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14643893809908960e541130393b17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bb32f52e760236847e3f7bb23aab1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e553b3f5425caf2894106cb7e8cd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7a911dab7394e09a427beaf5d1365235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd0b98d04673329a4b6f9fb61649d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63ec6f2e3e80d0ab1ac8f6f6804528237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74848be03c5d65e15c305adf55b0560238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f886366a777c2609aa4a18a46356e58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a26814d046c81ad1c838f69e117a93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0c0bb9143a4d9bcdb8e400ace65d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8295b907d17392e484723de665141242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eab144a90ddc5643303455ced6fe46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de17f3fad9600162bfd9e8dc6662cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37aa222670892ef66c47f39eb4b2b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ee0bfa89afec0b662b78011e1a73d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4519aa688f01c684734c3d36f914a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc89605e3d588edfdbfdf88d0571e25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84999aad032341c906b3578ff54bf87e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14d8d40be41b1bfd98acb496c3729c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a67e28d31089f69cbd4b6bb100bcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4106ae81f4fc60c03782e7f364142b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42a834632ec238dd342aa2da46ea02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471bf3b97fe304e654cd2f705fdcdba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79ca21a27a160d36caf461020fb9bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bddd5f5682c39987e2f4369d4a10f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23e38ad6f8d9d4862c25e5c4d9095a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5df3c09d18e2947b557bcca1cce1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7763c0c4b1d070497e3f3bbdcab0fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566818e0adacc3c3ed93bfb3f7594095260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58417b5109dbb3c549917091c9b8da04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0874daf66cdecef9b66700bb4a06f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467dbbde1f925f927a5ccb0e60415cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca5098866da163663e820278536f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c56c59e9e76bdbdfa5877fe1904a2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe050b8d0318df3eb3f1d3bd3485f50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3cd5b77332deb2346ff30958b7607267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3cc36da5c681b63fdaaeb26a0ca7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee1b2871d1286c5a7a07b959eef42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594d28f6f0258735df56f75eb1fdf1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e47f9b630c3fd7f03cce993cbf8bc7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde0594dfe88b92ac819f12a1c6d022272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f5ecae9f7cab163c84302f818546273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf781e8d439026263db02e33482e6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cba0df2b23fca5d42aa63161b17fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e0e1102d4acca3bde8f8dc682b467276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b173cdefccbe2925ebab0088ee0ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12364e01f9fed21eb454bb00319ea098278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fc59e4c144f2e0b40a1ded5972148279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89b86e4063f3cb6e591355ffbba73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1325f65f21b6ad4350028a3f97300281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c156788ec4f0a135d12c1efcfdf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fab4a4b2d4516430e87cae9f3bfd01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d45a6087fe465768aa54e4f2a64cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fe6f4900f702d48cbfbcf12675b05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f24343fb6c9789d0cd59ce49425331286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfdc65fd971a567bd31ed946120875287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dfbace44c0fbfe1d37f0100e11f11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bb6d7efef84ef64c7fc9d444fe4d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb21dbcc997f0dfc3e202fe4639cf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923af9447b79c5e6fa1c0c62b5d857a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ea0d1dd0a77e54b8ba314c97b569b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365248be395e38c1a298aa2a430428f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b3e78f9b87cf9f3de6af3b2b6e3bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e182bb3f17998f186d0e844b08595295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020199d6c6c73ab85bc8a475033c6d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bc91573f0c6ac1144201b9032c3b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5411c62e061a6dee449307594df6d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd624a4da420c562aaae4c9973aed73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2483f95f64bc01e8f456e3da4a3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47541c69ff4ecf5e21eeafb401d5bbb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a2d43353b000befb4e9ea7f8d67fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deca819466e325087de4bd5e77e777a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebe4693883583690f66706be4da92d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a4890cf66e27a8a35216d3b2a41d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ff7944480ef0f3dcfc85022be5da6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efe02f2cb6f12f67ee333758294bbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2c82d79bb0baefdb3534f6b97ce38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453107140e3f5bff93ae59fd652907309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6853632f5a575c559e82912365b874310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc26cad46d7fa736c812d6019121bbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d8bc19497d7ca2f4db5dc7b25711312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e245fb9b6e5d0cb0bb33fec89356b87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633b5b3eb64284a1cf6917478153650314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a21c2e6cb775be62b0699f826ae1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88212ac1c439e82cbdc0705d18e4d246316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ea88c1ba72128c1dab8a64dfde8e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c169a7cb607c8c87403114da211f51b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fcf8d940b4cfcabf038138e450d73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955e062e33943230a46c9f9d57a909320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12975ae51042c4b441834fd33f8666cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fb15d5bd8489e7b989400e1fb33f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e231c6b7ee48a74345bfcdbc0a5d68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdb5bf48c4b45ff44a4cf411e229bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6b23302fa69f83d7d66e362321d22325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>