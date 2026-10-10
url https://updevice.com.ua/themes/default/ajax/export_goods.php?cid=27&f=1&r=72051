--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20b0fe31b803eb2b4f17ce1f7b18171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668530822e6fe5b9250e7c114d19f98d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7b6deb02e81de961c07e1e52c9f523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d07c108f82e9b7abd1a0dc7d1b5b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2a2a26bb523b7a92a0b142391cfe15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e827b737176844bb1cacaa323470f116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474e6a5f7de54fa35c7a813137921b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a9bd58f7615ec9a0e2d3d5a66a0bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92031ea652ef5949482e7d29c76986db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d69fa9462e72ff7b1e5fe6cd8234610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc188a9c22e46e996f1a57b736d0491b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488439cadf61a0ebed5b9122b6fd65de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783676747a6526e20a8825eba590b55d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca733a766ba603f2ef9b698cfe2283e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d078262a93e49bcaffbdede5862af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ca0781675a590c9096a2ce935c60616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a532ad6a6cd81655fb66a80968905ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484bd62c3cf69f2fea64c26dc4e7c3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a58b0f827d092ef9ba5bb1ffd36cdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec210835e146f40361d42d3ff77c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e4e872bd01d576d1dd6fda1332c7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dc052bdc3930fa1c4c21978415afe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee314a09e4fd19359b9b61d79d6e0ae523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd622d0823d4651c1687a6a7c24bd0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4260282a42f51a3a58257b87c4ca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef08f378c555decf1c82606b7cccbda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4e75484a9750f85fdae60b000212c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e6aaacd2ce895308ea3edbcf3fb8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e019acb25e95fc670271b45103ef129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544c18da57ca28d4dfb01b173f5458e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe1489a299379f0d59fce25a4c7f9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed21d61fd61f6e7a32e9be86ee197432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e998b5f6f6cf47b9ae2218986ab325e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629b726210071b2a3feeb5a1726f79e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd708277662519dddeae45eaa2099435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f42c1c911bb1c714364cd0e4a828036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943a8aef0baca3d3e547f19d26092737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ee16d4bf41d23e0be736c1daaf52938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cdf94b091e7a8298b7fb0297d6c5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b293ba0344325b7e1b63b911b18e4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d2ef3e416c7eebc3fa7d1ec8739441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2735e58e6d7da937fa3548d0428142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86812109863014db056d94dc8e960af343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80941dd0b1a9786e7b1f4abbd831110144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878203e2f779f8d8f36373bedd0608345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821fd10882fe376cc965f597393a1c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7999e6e6b7d7e57b19e2aefd616bd947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea1766f8db3d139f28bc062b42004f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa52b80b98aad7960b7cc6bc723869e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d114363aaeaeb0201f18fb65789050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a85b19930c36f983bedb6d89da58e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ae9b250c446162908f9245267b3e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad059fad1c9b3ecc5580e9113eed2ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdff274c587b5639f7a3e5059e0a5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f58a274c0f87b022d9e3f97323eb5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542378c565e2a71a0bba84cea24f76c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ebb2f333a36fad96aaa9e8dda8f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd870655300091e864f33f2c7b9f0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3f9a7a37b37900e9821d947fe140359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc664c8cf056af75ad5f297d85877e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0618edaa856edf20919014386eb1e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb2b4637558c196916a61c5104fa9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc223f4da022fdba8f7f23102ef57eee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf0b93ad0ccdcdf1e79d55bd5825f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b76d93019b0bc4d12573fa4da479ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32639e1dc35d635945a8fa70aa75914666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6fe7bfa8b9b42530e13932c7bb3f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81692b24371b5eaf7cd5e91d322a01c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b720a583749f6e142d6e8bea915ff4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b3484cb1a65f7949b021339500af670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c29cf96b1dd597027e163aa56acb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f34046e44601ceecdb18ab0451de672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2be4e6964e62d4c2f2adfc006cb0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb0e8675a92066988817c101a220b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd88f42be7da7559cad850b6b2e2ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915413527c1992a2614efcb930ec2bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bac18b0587705b0efe326ffcce5caa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8ef36cd5e6b257433919ec8977dc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803e9d3bf4a1d19f6d7998c8be6b46179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fce22894b07cef8965ca7fce1ef0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668f0ef1b8505f724100505dabc282e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bac725f59cebaf1b158722df41f22b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4887893b2d0c154ddf7d3e6d1ff52bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5d7ec3956ad9170efa0e9b991752584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05194f0fc4d3d937c3e6760a5dd64e0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45c8f3a4f49b4049c960c87c60f8fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05d3cbfebc966537528db03d798e6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8176d053d869ae84df96cf5f788c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b5f1c41e508886856015f7f3a973e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1ce5d26c27e42300d0e385b98cb6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84358b7e1a9532342753663b70f37e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950a16d0e9a73b135a5983214c01fe692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70be04c4a72f8aae4bd2cbba130001693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4259d3fa53021e592429d4fab4c5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a542c72507e8c35bd45d7fcd8cf3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911b7120397c129696ff58bafc4be496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533003cd3c5fb7d727852b52ba34b7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d057aa02f249bc950e23c159341480d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ba881dbd09ace162735e8ca50f3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14807ccd9ef93b06a78cab8f50cd669e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197783ab21bf9c90872c8dff55534ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba322aebdc2420735befa1ca62fce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9afc7cba05d94e6c1a35cb360b94ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb041c2e9d1907043c3c067f0df678104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3125eee1333a3679c0877af8abd4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f21b8288b8dac4b84276db96d85ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de24b8a1e0a2dcecbd7c050b17c13b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a520e60fcf803001b29b0ca7f7ea93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5da8dd13c4acd0fa9d96ef8ae8d71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b982610b468472f570d1b109d79bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d025ee45f7351c366849ed33f8ece111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009aaccf3417aa2778e950189b43e85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374eeb51d813f9b8aa628d0ef855ad9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbf5dca0fce185513aa8c2ff375c1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ee9f88f0ed775e3d5c9a78563aad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d8de3625904c4f6e892569d8ed11e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f291af9b830e334d997cdb84a596f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04fe59aa094bada3c8219734009b64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e299381a907dc84668b74b22a25e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf719b659b53bddfd955535c2cf0d52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e582b00a2eee44e998b073e501a198f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ae95a00c0b30cda5886a207bab800122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca98f935e8ca97cb7a4b06a197745e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3b830438f59f3ae3ab7541f6fe962124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c3e2b4ef06327706d8338979db68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f4291a3660796b04ff1f339e5cf0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9e3e6d3450cdb6e630fafd5a1ece1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21a85f14d60e90348d2b33a6913dde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538899b8ca34681d2d4a88b37f10cbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0330d26aed40de2859bc23b8eb1a03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6ad2038bb9ae9eed6ed19b9f65945131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e72a5add5fee489d21d7fdf3f37a2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1056af79964d5bb956a7a26db64c6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188823d2e097930671324aa822574276134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7cbd7a4d385293c7a04993536717135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43c0bdd5cddf47b80cec052283c74d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31d7b304298e11e39cb3ad35ead32d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a6b85da4c6096b07c3361dabd021d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c5205d704bee7a22c194577422d9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f18e54561d10bee2cd6b42254342d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f655175eff30a8a7bc5e87366d76f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960a3505a752326599f8311d916fe46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254d199416d6066c8ac2304eec19c77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1096003f08236bdd5d714a1d635bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f8a81e06cf907d3e7d1de7052b53d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d951d1f9c24132cd7b4f69031e2a4de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee1f71bcaec92a485e72c4ad47ac5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517b10b9e46870786d82fce77f27813148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a78fbd48b8f2365fe1e8f3da7069b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6544be421bfde54e0a83402b10b6045150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc5e83b2f8b38354fefd7295cb6ef2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f01caaf4ab34e4fe636e358b12227c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6274847a5f496077ccf579594c723153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88417957324c377c48dbe4f21a60e9d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0d631ebcca3103fc2cedd928d9ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d263cab58ea70df55a150e476aeba8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6b562538f28579f93781c8bb0ad0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d521f03a768c0f7270fda93ed7e092158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5447545817cec80958575945f4252159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3b01442bef2bc054e36d2bd19a22f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9727944e5b220f03b0865c2115033161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28b7555e565b1e34595047234c30c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915f53aa9a1f989f1a679d40c521abb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe36aac4307075b575d64c472bbd67e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f3176fd3bdd9b381f07127206cdab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11aa5437daa651cbece66c15ec09a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7496d81d7b43d138692219d8905ae7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261af40409262964dc5ac13f553ec9a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99c890d2ac7cc122d2b4f20aadfab8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899fe8c9d3076959d0fa6ebd3b5f23d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1763a7de71be9f88b0ea0d28ce008171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a1a26b58ed4c04dea68c1258e82cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e347d6fb1d9e26f937d1ad9ba62536173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605976af6d6bc5e66d06dd44adbc39d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fed8f4590d7bee14bd017ab515d323175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d0f401b6db0cd324de924dddf70f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf662b83e990fa4646fd1ea1d15c46fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5e050bd01f43b6546c5dfe4d820b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e550d74ceed7d62033ecadf7cd761179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b23280a2232c2ba163ba6774f0ed38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f41581bef622a14b6bf34bfc487910181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8fe90e7258e61680366c3cc007169182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375ae61e107b4adb397c8a8d3a2af4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579346462ed2396907b9934132209df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf690238e98e5386f6f9b3b02bf8404185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883089c7924b4d3fd701b2bd7187b25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c8c2318d3a9dced4cf24bd4f20f4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819683db93112c8fd7675344ae7e8671188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca74ce470235a61d88483c1d56ebe8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f5749ce9804a04fb6ecdcbe9bed41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85729acd5fcc3ee87877703760d219a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ce735231cb0e9b3da69cf5485341192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7fbf5abcee115bd588b91bff85f77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9adb6251752add44c743a1ac321a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb777a176c2efa3d55a925316f1e823195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0a8396b3bc003ca0d6ec7dbc6b30a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe5637d5ff88fc81e902af2cbe9144197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f6539e10cefdb5982d095402a0606198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55dd28ab164880af2c1f1fb3b52e39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2b14fd083853c2fadc523241f677d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312cef1cf54fd8dcd004ab25d74e53e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc3fe48376a24761a92394d0d3f1ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf3f6927d967bea421d523ac36b607203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ab29702de9bf7a0ddf78cc9dcdca6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dc375295a4d8785717dbea414877b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a66a9d45044b7402ea985ad8eedd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856294edc1a16514ec50244b07bc363c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793be1401a65aa163a2d04f88b4830208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cf0855278d4718f4397163e71d746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e716122ca10fe49b4a1ea183eef872210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaabb8920126d0f18bf238768557ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643844d26716d69f77ee226e5efd354212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ba54ef83c81df2a8819133f1cc6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16735d860b10fef660c5b1afbe2673aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04889285578957273aa7ed937cbdd105215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab3715dd6ad120af623c26b753a69c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f35392b2d141262907556d511dcbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac23148b7cb5586f932390280cf7f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae15eb4d56dd5fb976d536fb48a926219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99171ab3eae4761b13f6244a58fc2895220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72261ba78ef7a3ab59a597ea384d6697221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee484ee80052f625c32d9e2a9825044a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff5b570f5579d44b2d61d97f6ff038223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e683fcc51f3734c9c9f278ac62a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2b6f28aafc46fabc3c73a9e0a9ea5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3bee7176c7b15a28898b35b9e3a01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9edcf6d0b8ebdfaa8ba0cd8b801a56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03990b55e8b80853b55c55225021331228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d088a6bd9ad38bab5fd94a200bf3a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca78269d906d0563166bc6fa330bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa704fbca4e0d3baca2d19bf9940d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ba1cf6606e2da3d4a70a061d4b9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d0aff369c1c0930dee6fd351b25b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f501e0c5a79d0d4e358e1d784feba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e50bfea6c6eba5917a94e77ab15814235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a0cb7504f6f6c3e09dfebdcdd455236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d6eaa859f60bdc65daf1b59b77e71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958c4b2ca46ffae1add7aa05a87ecb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ecb1ba01ace9d9531b67ed430ce55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26222c9c9b043866d11cfac06feabb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3fb8eb3678bb066db16e0728f9539241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c537b5571108e4d919404e1e11f9ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74fd3f7ffc3c7871667e9c4521ac83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4d8558e2c0081b960167091c99c71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757253544601a3566bae71eaaaa5ba4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e702fc83219ab2b9bacb5e542dd81c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155ff3fdd348fbee77635cbf7de3014247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3569da1637bacb879660858509710a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e72c772dbf37220a80b7d74924107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094745943925bea7c11f62b3a1898888250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f666d087803adc68be94c25f1a5c6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd173ed7aa031c929037ee5ec02437252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f927602b89487834b1bf5686aa23bdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d816c9662f5e59007941fdb51ecdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282930f0ac2f0093bda0f5fd2934cde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dbaf95b4d15a91026017be6287702256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbbf313a1d106fa684c35594a7b2b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738cdd10d6aef366052aeb3a4fc201a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df133d1cf3fef0170f5e280c9e3accfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ac079c1873d483c3518c59b8735f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f2ff5e031337238dd1ce4546f8b98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663aab6ece5f5396f0406ade12c59223262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab4a21ee61d4eae1f80ab38ad63a60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a7c8f927042098f1b4edede6a23b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f6af278599b51e43ee061b723479a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eca32f51072b2dcc1bf694554cfc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde274775c69e14d9acbe4a1ebcce94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb53ed0e52011cc3bb8b4f0a91c6b15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973e98ee1516446bb9ff31403f00722269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252611d116e8adad3cc0bd3ed247af1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcc3f5facd8906dfd0dde846161474271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f2a29d1ea0c84a54f572592011343272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280626a6d75b14e0859c2c60bbc6db79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c9289fdab6f6d5736a84e99563906274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c7dc174564a7197f63f69dd90f47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef29cbfa885d56312aa312200d57cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77946c402740f9fe81d5bb6a8829efd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a531b75f2bbcddb1be8672d2502b25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b58e87d4addf02b1dbd2bbbffa3712279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600c4fe4535d2bb94bcaf174c6ac44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fcbb15a6d2dd2b011cef9b514cd95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f51cc7c2e8f11463b175dc00a2c68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4020c8c341fff57be279537e23363a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadadef2c509533fbc33e54ffb950281284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a354b808a5bf7bb254d8200fa78af5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0363f5d3d0641d0e61149a3650211286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e04c38c52d246a74f84900325a393287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eacca235f32b4c77eea55e426bfc09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d4c221dfa444925d8e3d4cef0461289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054897595459a58a70589ed6e33d1eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a4b95902aedea0db68ef740082c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de53cc50bc59a1d14bd597ab5c00ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf58f022b8f10ba2381032413e7bfa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b179a73725fcc962d4134738ef87c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a76bd121c4bebdf3d47a22028a1548295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e84f48d93818f6faf28cc7cc3aff8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6dd1a838b53d6dffb4c3feb1039cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0744af50552078bea4fd746dedf44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662d3ae7a19c11f0bddd976ac89822f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3e7e5565393c62f9277b223de62ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ea85721f7244becb7fe59610b2b0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d63fb148ac2251ddef2b7969757f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8a965d6136a4f21bb4a2141064b23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8427490c89b099644570d1340c46ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0432a238873e6d8ea2b78967a2b741305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66884ff4e45f7f935fed52e8fe62f37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369aaa0d3d2eb55b567c89de8ced05a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09373d3ffcb62711b474d14d15ef0cce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d1c749db120d34ee755c1e262d05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb464b3a9fb603a9c5baaa9942f060310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6d268a25f0e67dd793aa526507f76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d4c0bf071709d960afbfc0b7125ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e27491a730f78f92793be0814aa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab12d6d4c0986f3ce5ad0a0ac139e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ae003697d08380579bee2405c44f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339572c8e8a06fcfd4437b26afe88c32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04a4833284444a44c32ccd131c35bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ee85d88688d17ef1102864ea61507318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2414cf3b658ae40faa7bb74702023319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022bf2a39c1dbc3533f5092fb2c4f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af233023a46a4ed26d4eb19dbba3c68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449493733a7a1862259771c23b28c68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821736bbc6a36d344f1598d9bdc688a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588afec24a14a9940a928b5466b3e34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca4b33475ef22db103b5144f33d6c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ded20220e04f1419b2ba719a4de3bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bdcda4ad7332324800cbfefbc1d22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cb974976529eb3c28990864f6ad56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9581a690d97736dac8c0b7c073c7337329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884375f477bcbb88eff84a06d2d34482330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd2ce45221ed44281c93eccd3d13c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84c32c9182007698fe9740fe15b620332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b87dd00152da444d14fef788c0cc4333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb3cf0f369a8f5f74adcefaa93e54d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88e1e8d3c232cf9fdb1bfad9e76892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd116534019853007d7a5deaaeb943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381431c8722cf3a6ec3afec544932644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2896a1e8db8d243860d9eb131345b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b10baeebaf3810b456e438990d76456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd07d79c9cb49474cc750a0392b11c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c605fe1f60d1e65741c6b9b9ec5b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2ba005ed84998943f3d364ef971439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b513027ee8934d385ff892270742e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349ca2eccb2d0eca027c4d013d3414511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d712409031c1ecab92e21b9971e2ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cfc6c0587e93762db7be9e9fe43c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b01e80dc1abae1c5dda28175b0759714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80976f9b4dea0c7223b84e56b6dd9a5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f22ae5ea96c6b9a81d25b93f45a6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754adc70eaeea840c51744d14fa7c1c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560111d776b799fba27148396507520918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea1e15e6105ec2960125dd4c0bae9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538177185c65b3410a0a13ebf6f2389c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c60f671d2289a88fcc70a38f1ee55d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997980db7300159e6c3623f6db5c35a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109311b278e65c8f200adfb74937131523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a8fad0a4b4dfd2ed3abfc520855a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea344ac0a63dbef36682fa6dfec5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed69cca2a67ca3e3df2219c2b485b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95461f8b02230ebd98c381f20684ea4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c075484a3fa2554da387b63b34fd01728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b5df578d06558bd73aa2be708730b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeb07854a642958e9a7dbb73cfd01a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97eac81440e073edb9e1eb80e974f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140f0889f9f667d55b6377037f7ec8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da900e33cb5a0050263f3752e6c0f9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de8f66144293e22819403a8b9f7fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25f906807413def48d6c56bb49688935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf3b1b46c2df15540bf0ed6642209836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a560451c37418dfecc1cf5a80d508937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98dbc3b8d7d0ae6a91468b6e1bd40c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08763ba4ef47afc45e5dff2298c58db039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda436939a66e3efb75d356d20ea95c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e615a160f9d3225bf1c15bbc44872041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484302ced42da64fb924da986a76f68e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e15d6e90c1605fe3aae9ff1b3ea3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef230cdf1c3e9280a81eac7e61bd8f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971e63aecf78511b2b91f95823cd1fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e9adf5580d121202428ee0185e9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e25cc874a47c8b4c822521c6c5ac447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60bca3c33c3f81eee34cfdc69ecf4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99aee33d38c3facd3a103f481d0b6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada4ed81884bd3690855c08f2d9d51f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46213bbd7545556150ece966cf46f27351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d7f6fb1b0e64a4fbfb7007ac0ca2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73500419f36a05a4c64c4b5f4291c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b6fda9519135782f5643be337724b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6361cd21104a54c452461faa5bff055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371e2c1c8899130edb5362f35cd464056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acbe4ef9af00f851c1c5eca78e314857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531730291d919844e568978cc16474f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536c72eb0d9a923882e6fbcd14bb6d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add2dbb43edf963ab724bc3279d6a9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c944a9a560c030650a0cedb75b6cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7159998c2ff918423f03d96b3ac6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cd3b2c8562ddc93e3cb4b019f020063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094184a27e3c904cd588c4cb0a71db4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420554d3a418be784eced99c8bc00e5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852a888b26dbfb2e1762ad4a82e1dc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb005eac5ac68f9eed4b1813302e3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e238db80f14e78c14b395125cedfde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bf7b50a0685f5c03944a072d1749969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440b08213b8dab982acd0ebaf9c91fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b095086c90084d98956b3e7a7af9b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdcf48d9d1e2e59ba4b6a2f7f76bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1cbff205c7f39e5de65223384446173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9581b32e96bb5f140b8ce6cd2e410574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65629852793bf6bc6730ae9929bff08c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430ea718a3d7904c382adac1d0c0a9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fad08e73cf1e8b2f0a90d67f04193477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9f2691bd21ee4f584053bd179d8b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7f4fa3ec67e6a36664009ab13eecd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e854d5257a88c04af189f3b2068cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df00d405e7bd8da8d4582bc2a372981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef182c27f88f890c3674190c0c7427082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ba901991d8522beaabda79c2859483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e5cee7789fb68865bd8beb2a0d22384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c555e81d481a19c3d7e6b1d0be7a35185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bf652ddb1172104ca9fb15cf5630c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decf72953aeb75286879e296d7d0f2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf037e11e827e840eb859b3cc76ae1ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604fe1c6ff47695d143ba1c9417d94789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdbaba94c477d838472953b712379890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec36f26732b99309dfe890a03f97c0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f6a2a2c925f2bb8e326cf0d65d4ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b94891dfab3e7a393df6ec69b97b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e4ca554c5111703811ba142038d5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68fa8b969e4b7c83a4e808409a5a3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44253c18446919525a35a37b7a8bb03596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89f0cf35a1b3f1c55429d4eb58717497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b1750d1edac35c7095d06d4c62a4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df190c39a60f9d367d131749319ede4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d769a857b7837747ee4ed77df36763100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36da5e0676be2eea0e9a10e0be75c42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b69a3686c365a0d9df4ada1153fdbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3f4091301af7972760cf07059d6d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e968d467dbc9268e22bfcf853a29c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3aea912581b6a6226741db1770221105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d21e3bc7f4963756408c3d7fabd71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e9aa9fa1ada44acb18cf33ac858e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ad47a9957406b132f252a8335c6ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5064092c4941d282376b395116ad35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a8422882504c668370dba3f9960b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c565ae26e82fb210adb2c4645cddd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d9f6e0e427ec564aef23d8dec162f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc622e84b92e90ac3d09965c4601d89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43260738e971b83571bc910e75e4eeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f99e7d17dd7fb88a328612d2fb311115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13316e9a1d068b5a0d84eba43b12e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745328cfa0efefed7e5e2e371c9f4149117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df045040d78ba81e2964ffccb7bc6d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b968a0149d00cffbc08a32d0d4772e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bf1e4a799dbcc3737d40fb10a54a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114230ed2fe2aa8159104bb59f4ac96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5beabb38f7f8107635f20e3c89cf9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7d164804f96495206fef37569f9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ffad95e0de6e9f559c1da0f90626c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14857cda6fe2e43c4fd55b14a3c19ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124ae1416e3d246463f5348995f5da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e24f6777ba8393fd0b58b339d70c9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78e735e79d57483ae29eb3a25cc396128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d857ce94fbc152ec63f5eb5afa14ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fadf004c635ef01e373f1c39e1118130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cb5249beafc0fbe216aa4f4ff9199131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2563f98fbfd200ea3a924bb74ff42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ff316a9d788d43d41c291c4869d82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21072cb0118e95a9c2c1f7491d2fc30c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631089455d21be4b9af42f916ad1d44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ff155802e2e9a8c6f92fca4f56bfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606f9b38c5b969d04cb6a0245c78f54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35889452782a06638476f4c3cbcd981d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d2ddb96c0efe329c497ef5459068139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935320584a3bce0b79bfee9a32a7cdfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae7fb0c32258cc2c7dd155380f0a85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d93694b8d507fefb0f758a7d9fe1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a6426e03b451626d11e960f13c2ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52526a72f459a7d992fbe54dd6c77127144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce710bc93a3429b083a7c6f66d979145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa5888622a8381d7e7e269551e6745146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34163cb04a883bad4d0ade4ebcd525d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c3ab73109f5a228b884efc13639c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b33d71bf56c42106b734692db89ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b598696ab7a8bc87cdb5d48bf331e8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2cc1b92642fda6dda29c16414ad0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7c940e812e9ccec52100855783266152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4089d47477acbb86f69395aa0395c64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b69acca2410ee523946bae66c7944154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2da08fce2c08ba503d648e0c9427ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb696a5b865f096ae40e5cb537fdd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f4d11d4bac8e9c57f7e2005d58194157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bb4ebf6a0e371acc8d18042737d8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1be60dd67102fd2b1dc53ac2176f17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c86e400a92aceba545183f458b856160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c341fc5e8e58f67065b11dd517889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77926b6fb85fff2d944761bd0c024b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4127758b4591f4d71085f0fdfb48f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6396eb0c534a41ffd5622285644bc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2339819b1bbdf3aeb0f58ae0867c3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdc6ebf57059a136b62be5b183e6c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb49e8e5bcb4c937cb60d00d03d3153167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03cfab51170b137e462c6d7b0c07d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216edd8205d70997dac62c5725f46c9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcd018d82adb1e6c8edf78e2698f91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a93c18ba0f56f2e4873cfd7274a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50097939b3cd6fb5c1f1084605c6b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014105af103e78e3723bc0e80ee1ad2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede8591034551bbbd47de46e7b41ea0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1730f664e7b317e31bf3433cd86ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c7ce7a5368e700eaec5e278dfe946176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e79737ef55382c9a1de9f3514f05a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3d65feb106eac95149279a035a070178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d993a671935500f7e42f6ad0c992e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e3930a3f09911143737ad83430eb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e45a78c2e001e19e90f837308ce99d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d51bd89d367b173a90972ea7db0d0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18db473d53d006764fa65a08eaa7943183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca0ddc8eff80f8cfe89733d75a3fc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abe5199ed8a5252473ac4c5dffa04c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43969df03d156fe184d078ee2eba68ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07498afec4856c655ed0bc53e57be843187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe2d986a0eb7bd23748a961eb84f94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4926381bd17eb0745d44c7484dfe7ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d008683f246e9edb5c36efd9a34158190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2355755afb3e04ca7e0e4a642a8d0a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232afc558ed4223c7f8abcdcee7d2a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb23aa56a3f90f9c970e8f0441b0ee6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb526908b3a68c957122a7c67c9b19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9608a80c039c5ce243a574e3bcc92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae083a92ef9e32d4aa0c7392a72fec4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8f5b5c19384e59ce4b42090ab9f99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a637e6985c4e54f282f31cc83731b71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeed7ed61aedf00160231264d1d2df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2a4ea7c73fb2e483b29dc487b53cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6604b1e9f7156688d39c24ba64a31d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e35170197f13e77823efd17c1c730202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446fc5607ee7c9aca2f32fa91b4da9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea2af4db70f601171c771da1796a5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4ac60f4237d906952f008a02ec4d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de132637238b45a307bb7aee62d1b9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9030a10b8a1d0711d081790347f175207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb242390d210caf65f3d875168546a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a958464188bec1b8f68752c4b31e7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ee975f4748a3e266f0abf3f32edf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45457773a8fe88445d2e2f9bd9ed9a30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc6abc7383032485b6c140ed189f55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2029120703a9843b6bde214c8fcba81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baa30c2c759c69e81f0ae4a8d7cf5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e550ccc7ef5f6e15cfff1e36901ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4f1d53232fcf39ddb5edf62de6918216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8acf8c6928687d27ff61e3c4f81f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee98b1deacf094d20e20a2bc45e9b30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995dcbce741a3111f6e8dffd072b4b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66dd09973c77997545e5779b515e9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c001953310f7d0e2e0de779bbd5dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43adb964c3357d4a48da00c9323d431222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e646dd7c14ab4bd29cceaa59ab9d81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee8a829a8abff0bd4db0e7883bf3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c079961e6101d67fa397084782dfa2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e0bbe8dcd779228a85d06df8e6259226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce6e2da7365e5f3a9d3db0b4fbc7af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbf73f8270ce63b10f69dbbd392dff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb6d9c010c35c82bf232ed43bd628b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71b0215bbcbe4defc0e5e5ca2993af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e2229ce5f3558e61346436350ef03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7cd533abb794b1db21d72dc805e88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22a6dc3a9c2ee760fe5b5e973612a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bedc1b1f6260ab5b523f0c687db280234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e4ec96b2fe88093e3be46d0d17ea8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846893873db55a94770b1aa4be7b058236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ac6b28d071b7d14481003a5b8d2b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59af14a482c888ec9d4f04826c9de71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d8c51285ce4b009f77c22eb6fc00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cc5c68381d0b84e5f1d8ef3402b2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fff3449aa5a0121a70c33861756c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8843ae72213a9861ee51005fc26c95c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f20afe4be1512fd6d8d1c6628e8be8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a442d1ab50cf654fb4641a7c99500d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be8ea8ca3b03bde8f513acd21c840c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d125e9126c0ad7435f5a80adf7af2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f2e1ab2e9419829c777cb9d2990e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9337de9f50fc563c48e0e1abe630237248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250fb2203e4197a249b8a64f7c412ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9d44394de1278c317e1e818515f48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a23fbbfdb670859f4d99a933660dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c9f6196e82580de65b428f6010eaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b743ecc4c59471a6951a0a4786dc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43870c4358f10d7313f5a1ca639f7d27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1033310ecda01b8a65c53d1deca2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f86ddb19775b042cfc4996d601034256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69317dd592da86133b1c4a8476723257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70529f9535785fb0126d9b1b846af4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34827773c54fdce9cad218760bb96b76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ad730918b8a5663864a274683ef8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8d3e59c75c06bc3fa3bd41db60ff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9bd5b98cda2abcb6a67ee4b82b0fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80219e4185b2127d216c7429f94e441263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ffbfaf6f487ac495851c5bbd3cce5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b688bc187fd0006e3c68f94933ad56f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3720263574507c6b51ca6ef9eb9f3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bb378e1d6387d30626ab8022319fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971bbca99496d57e34aceb394e0a11e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6feebe44958a872255e2ad991397b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095bbe836362c8e009fcd42d918c18c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70822b1835ad26cf18e42e370625cf2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174fd11af109e2ad97c799f6b24b32b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3fc20c4d57c4ee3ddabce5426529273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe27824439c58a656b93fe72ab8122274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae2ff1bb131f2e9eea09121217f407275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55054a43cdb31ad47d02e4ee5aba5b34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1526db73af67b4886a65b37dad01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d088c82df88adff197371f54053897278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b70db530356d0488e6c1420552f543279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e1e601b374a7e9ec181a5fbd83e4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46242fdf54437a4a35e19e35fc7f68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ed341f09274f68928a7596d3c877282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb7117f4e5d70f98795e4a6c91ccb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8675ad3fe26143234a2f89f2548a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4be6fb05bfd25c76582a8e624611ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167dc4a5ffd03733479b9e62a933172286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddf228b7bca5b752761676d186c460287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca426cd3411f1052137729356de40a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75ec39d9f0eae768af657bbc461ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44e29838854290b6bfccc016d7e003290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fe1505a4b779df1ef0c4ab2c7d93f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297640f8594b566de3166b996db7edbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb84294e162ccbfe3e77533257e76d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8db9fb167db1203d1886a814b98c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf03712bd803adcdad32b2dfa182c16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce500d7661e4200e402da78246f608f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d13934619b296345c3006d09e129fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7d69f75fa47e7f4380b985f63196298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6227327f90e0e3f65d1970ddcfb28d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4168104a5f30970948e311007f47e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c71fd3c3b59900d53a9a9bb64e278301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce190d2d737197814505d0ec718324302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c70719181420f761b39d35f9132c6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ba7c8c71a06cff863edbf16e6b0cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec21884df7e39ef59a4c3f9d9e4769d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1729d1810b91b9c00e43ea1e3be3291306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76f4d8447f6602ed24324eb99018b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd6cd665e93467685cc20771a3b919308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ef1f9b61a2c5dfb1f4a4be2befadc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77123dfe11eb51761b86a8f743614dfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bb1d7201579e6910c5bc3123d2435311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8bfb21abf5cd0ec4669dd62637f0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6ba76bf0da5f72240aa5e569d95bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0b02eb55facd4bd46adc4a4eee678314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611811432627baf7a385fc6b0f399db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8ebe37d0b40b88c770cc215905720316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad3356793104b569352cbb763b6dc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660fa2e9a5499e90967bc9c0823c713318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae753157a5f55b80894fe6ce400afde9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69137bdf559ed9a0d2d5ef05a8c032c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8796542d3d3cd054a7f08f4afd96179321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bfbc937bb492dae82ca33a4770477322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0884f40421e32fa7dd3f1ec6444ac0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663256664373b57eaddd1e3bda6745324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38359877cb3411d2797d7c6a84e59df325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>