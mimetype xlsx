--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a3e7b7ef7fc1e770970e73bb0f97a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21ccc56c4cf6904e670290b6f540c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7a8916a7ef09f180a4256705649813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f37ee1e275728b351fe11cea223b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e0e8260117c9c9d4bca4305b963e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d897fc12ed34ba5feafd1f6af84e9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de485b0e25c52a3ffc9476eea1c823057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82ce4e5c0accf7eb4c2600f06a387a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d23bd0984bfea8a7640141b3638d069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4459fac3de5c9e50b156db1ad092eda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c842588510eecbccf7ce78b1a053b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f67fa3f9e4436dd4a09ba19e29bbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd245b1b73ef0337965c87d3b5507f0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673a614b304966c712d7c0ac2b31ce414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f4ab65670e11b4f246b70f4c0ec8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b58f423bfb9b266c4aa773359e9b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb39ccc91e8808f448e1c4b6b7ab7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a80ba4fc76598d42cf779ea9d5e5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7b8be531622748f2b664cfa21c47f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e80ccc10452c312cd16c5e9a6359720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0c1afa4ac22aeb99912b2ed23f6c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e089c6123f8dfdf6f62764a1cbf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b1567341a18c751b2dc3c7c5c820023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2674e2cdeea57a7885c5e8f885d3c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ccf2b1e7d0b8af14d0a19355ec0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac8780fc3925136cfe9b64fb496f0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69d05b2d5ca530f383cf621edeeb9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeea65c24fad423aa05d1a6cf2ee66e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f606c003379ddd5dddd9b7a51e73029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19082a0983726c2ac5262f6d7b8bec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafb54cf675066a4cbeca8f424ae9c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af68eeac678733113657958e5e619d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb052b2897ac2f3877c1a6edc020d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606050c48977271a54fee6bd5b8c57b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeb3ce9512daf107bb716cd987c51235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a319f43bb515fac1bca8f9cb9bad6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e41739fd3af36b11d4c80bf86dbc7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea3998c07a6fb6e741781cc788e28b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5eb9b3bf96962d1957436ff789e9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2bee8d485b29258353e6938a8a4d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6374b9e7775e5a8e9abb818114c2d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672117057b763e2bcfbbe32c10c8081f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521ed4919037dbc4b2a9a9c03a592f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3930993a2e3920ce1e777870855fa2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0813cf75e0e9cc6b13fa359bbeac845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3d8371222172750aa6ce39ca7503b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce20e3ac22bae8b20698ee4c8bb706547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a15ddcef7f32c94fc43855a7863148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328029d168b5828905219accf3839d3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba90441999ee9848a8918247e93f9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054887c9ddedb45410e8feae7d60ee9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08275d563924937686375a6878b8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ad5afdfd65133127635bc1025889053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989f3dcb10c2abb551b2bd03612433f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e453815bea9c72d78262fe0eb512eb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213725679fe3e0be08ec4f7a023449456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab977effff620d6effc3a8b29cebb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a64b86f1adcc5820526941c7091658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5a13932002cbcb2c0b9cfe770cbeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4de90f70c8979cd21ae9701b93a9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd4a5aafbbd6c0ae53082537d3e07861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e858efdf95846aa36c74418ed57c98d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590803f7119291b6cf94635c9ef10f9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dfd55d54d5aac9b7e8d7323d5a3af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236418fd28682599becfd4fb14a6f9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579563026ef34a8d1b3448478d4990b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5d2c9e06a96d6f12e88c5b811aaaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac04f2dbff0cbf89578490e21fea468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ea7cde59a4ab47c9409499ca9177469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4eb2ab9a9d15a26b9424c28ad232770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66dd1be02a515a78bd21209fbba65d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942077b7bb97372dadec9d450fa756a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb74bc6fe2caaa8d60ad043bf07513373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb93e0627a8843ea69033a8ca9e0e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92740467f0c4d9dc1dea8d2685286475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20697aac9bd6d1305c71decd8d3a1caa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d47de846304a6d676c26fd59f21e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9305950bcc5befadc70a31e66d5f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e71e29bc2a6fa052f2b22e7da6186e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f07cb75014b6b9fd97220360d83afb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f56f2fe049a2344fe7b83aaa669e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c2097c7855101583924fa4b3c3c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc02187e9773a15317421c7e454a46583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b30ba69cef7a04f82c3e8676301baf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401656758e935154ac6fe7b9d489d9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec5c3cec80287bbf48fd347cfc08b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef4e7b1157647e5cbab1cba92ff0a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50445cd7cfa4978aee9ff782e635c60588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2b18280e3963856dc3e29059b98a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cf580a9c7c49913bd209f8773ed8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff187c0dc1e0b4ad069f9c1af54c98d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995473bfba56e458d83f372f1fcde3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9965b45ea275f09bfc29a645e4343993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687e1393eb0e8fb31ebcffa35c9399194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e146a40a8b1bde95d149cf23f966b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bcc2c525a10bf175109ea50780e5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4d129d046b217204738a0aca2af5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169f6244c8c75904693120931cea4db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e84e406292b7394f1ce7fd0c823cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc1f1228e5551c57edf6256cb15e2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371a3d53ce689f74221f906b0eb5ade101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ea176eb07a038888e4884d293e36c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b334d985e1eed20732dcb954d6ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ebde688cc6b5cbf603bc570c8cc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be3647a5176245becb9ee82652a26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6a57ff5eb805d6bb2ea4e8d74e959106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0762914cbcc58b5036128b33610271107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ddc55c8b0cd69d750dd677d0af2cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe0713c6b19910bc7cbf81f12e483109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bd195cbef5220567e176c54cb2b41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e4692a41e8073010d16efb586ef0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bb48d7b084d8372b17927f1ef3ed9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d135829460b5bd4ec422dce9b8234f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7da6ce603ffdb2682993fc941293cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e7d90b6152b6b18c54709cc04887115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b041c2814ac91eddd1edbe40d98f40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd52c32bda0023047b0d1b6122e76b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169a8c0b00d3ba2c0559aee8abb34dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52987151276d516480d8429bfc9b550119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0da35b6c1ae893857d327d4168e1c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e869072ec6aa7ee19bcb718b5333121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae4bf2dfb75ce9e41e34081f0add75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebad9de2dc6184eb0680d7381c6c63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40965722852bbee22543fede8168cb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08258172853c2b3213f72d007e9b732125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb8f665f35929a07b968429e0386f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f9b8e1af17427d5f9a64b5b014e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f1639981c97c789b843df74c7ba14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074399664a9d2c1189d45b8eb310afda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5df503b19304fa31d0d48613bdc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433116e8c7a55cee55aa746ba6450770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d2ef8bf39fccfec3a0264828edf8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66959406cbc25c9cf3316aa21914b8d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17e5ec6a61d70c02d482fce1e36cb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59d292aa6f80a3c047a4fb9ee7319d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1e0236c24ca1f656b9cd6c062592b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c3816acdcb98a3ca5c76d387771b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b5110b8ddb2d403a104addb1cab12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaec1b85957a6fae9a7ec62b2e164b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25814913720069bcb65c2bf927458ca8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8d037dcdc803459bafe0f6441724141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32658a09820294e76be8f5aeb85eb0a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605a1d6d9a2ba3ea3ea14d0fd9e0d4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cff35e1744a5a84a11b26d44aabda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceba8a092b701748cbcdd5997a335b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0722fc912ef3aa08013131abf9c51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f370879ad80efb953fedc90e09fa2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e774de3edd8986f1562ad6b52efe4d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdad33de4f315789d9beeecc78bebd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46cde8905d451d95a4d8bd07588c3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f70e28bbdf1243749d749e12b2ee2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7b54470000ed73f48db27e6940e2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f588a1cd8974d23f87e882f30f2fc18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeee47694df95c5fefa85dd08a989e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917427b046a639287590a7b4533bb34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1af73ad6b96f4873b4129949c528cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97352aefe1515774730ee351bc34a07b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23153ce38cb0bcd00e407bbea8f0cd1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f629b87f91e26cc4e94f2c7fa40f724159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74db0cb8d65d253f71e7cfd2fd6041160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de89806832d7caff3762b0530780741161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a185ab54df3a25059722885a1c7c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a67bec63ebf6e91ee502cb125214d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba2e59f9cb14fadd7ad6000e3a9e05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b40afbbf49bb4339bf2356a5825f2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e0fb95ee224635d07137c734e06b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b042cf319309d5a07698fd9b5e27e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054d1182ee4f0bea5d2d01cf390cb86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638ee05b71c9b5d3c8799204055540169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e8121d400f97015aaa5de99a5dbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b444298edd82c2d2019865f30cc6ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc67130a8e65bf2b3b3064f2a64ba17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036fd1647812c6449398fbbbb0acb3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e5b361c2d50d5e0f1e307f1d572b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ccaee55710f8d70a162f781ab395175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5980f94c02c737ef0a83dc508b5b27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c2c17e7fae07eb1cd46925626cdd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54f8cc44badaf2cb9f492a81d3d78c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11883393d04b2b7858b50fb159e9688179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e4f68b574cd57292e4748f3568d05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0002d1f1e41f5dcdc11e603c4a60b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f1d68a851224222ef71563a9b1b3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b59ce37423887c7bb9833ac72a1df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f7c6f3fc0f0cdac88fd8cdecd412d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c0f98ad46b478d78541d44526b3de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471d51de64fea0fee4d4fdce9cc0888186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178986be2454f2d641cdcd7db2564352187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d188bace0e060eb83e73f66d9948a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb4e36fe35851db03a8ea5a51fb617189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1107e5c9ac2ee83d3d2ec24d0a197190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81da255dab844ef04977cbff8e50559191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595fa0c07fdd7a3ab2ebd41d0ce823a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c58634abc17cce8a01762d953f67b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1497cb8d12c668e0745efc4fee0d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e88884532df380fb8aa143b024881195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ced6def1e38e0b6e0cffc0c2f249c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f919cc2ed83d0efdd5d9cf0d887f56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9199cbf1e5bc664e8cbfdbf1bc7e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb42c483f8812d6103d7da9f357ed7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc3e36b0712ab8ce8f6de191153f91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79664d5be9c51e6536062438abeaa60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b497a5cd0b6cb8b5cca4e8b2d23f87b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728ecf8e817852139e8d8d113a46664203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1e86c873a118c879fa1aa443dfe90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f201f7bbc6413517c3249ba138ac271205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e560b8474c5fccaefe656514566e511206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15ffd5c2d6beb30ab995c4ac49eb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eccc91e82731522d2dffb68c5fcdcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86112b6bd65d91e1ed74a3db52f9a51f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ec09c765ead05a11d5c06f35946a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d77035c69ceca46dda31af81f1ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23403ab251358241f677c2bcdb7059212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf640040a5e538c2b5b7e17741af8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78943417fa7119cc6486aadc783199b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0dbaa360fa197d450f372caf3a33c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3490691bad0764648bb4934d0377929216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ccc2981949d8ab557f5195858b2e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc478327b290c038d7a79860e978a98f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270526ab46805c0e944d38d0481be6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec42714bff89dc16988124091495b38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11694b81913f43dbb3fb3a01e04693c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8940b0f2ef5e637415e77d2fcae929222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221d565b1a13237061c4cc256ce35d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576c2bbe87a616096f7f5c10e0d7169224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155b2580dd190d8b9f60415d493206d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1379c668336964c540a2be5feff5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a69937d4cfca543a893590f23dacb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cd65310844e63e99ec41b63a5696e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f5452496ca339dcc56c2996b8d1c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaacdd0ccae77bc2891104cc403c6f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0f87c9b4496d306b034c84a67be79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88bdefe2f97486a27373398032c2b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513aa2c9688c172af6e049c243fae2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05787ac355c9b00c44f121088ad9b773234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41de8802eb7b0632cf21a0ee4e7002235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42515bb2f03cb8bfc0ae2bcf4b28a06e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806850b1d3f222f6437b3a9269681a3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f5b1c15aa7913372a9c5cc057a2c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f7beaaf2cfe6eeef172166a2c9b2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48a89431e06e6cf6b63fd7fbed7846240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22eaa69713607402d24b4326c7c8e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0e21627c739d81a708d0e0a38cb1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f085b0f0a05e897aa5dadf15e0ba2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb6d633fb9459b1f204644bb375cda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5437f7696001e635f6050dfe6c96a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6421fba7b95470c1b01f7a26d9671246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd88aeef866f017b0ba514589eb01d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6337851c42eceaefb79a70154e0ee03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09468603b38116fdc13544de14d8c64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03860734a1d3e7e852acd520d8c2eb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec14ee8489a7c80acd17ea56668f50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8c289acacd9d1e4e38df820abc004252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9bf667bd3434642d205f46806cd61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a220f8d41b01a41957445c8cb0f0011254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2b29d08611c766316620a0b10452e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0f2a755f30f71ec24a58b801cc811256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd81798cba0b0e4e1995a19c3841b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1f038deaaa6bcd2a8bd9722c1cb36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ac9dadb6546b47ae6f3d8a675383e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2013b5a71df6601c31f7d8dbdac40b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cda60bd0543ee2471ddfbe840b81f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77142c66fc2fccf4a4992343c1f281b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0718c9406a8c8eaf77c0b6c9c165db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5d11cdc452881fa43a9f62d472be0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191a485ddd35897a0ec204168045f07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173146bb15d3aafbb41bf64320c45d31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad9b1b89eff72e857062d7294e85ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9236e4b1fb8db1e591b82e62cd9f8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e361f9f87ec6b199409c1acc9c1a38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16c2983c0ab0f77d57f741844a0809270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130e0f86b22280de1f27562c85b71d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935bcc3e1cb3c20018edbf9331d969b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40924559d7538bcc55606c40ca6bf4de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a75d210e92d01ac88c3c17e77b9c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad10ff38ef0a9bfe4b4670da167910275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49efeff7b276928cd94b583335dd48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1bd7a00ae04012e568d90f4ae2124277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca80af094cf52383513645c85205b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9eba2f67b3993eaa37b389503aa80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a2faa555ffcb86a7c76fe86ec790280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cb4464642e41139c70e2d41985998281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593af96470c22658506145c63708978282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e8b943b8a25c612b0cdb483a9540283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef06a09b29d5313275dacbb7c4e2a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6570ce6fbdea845cfe382cbfac527e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad07852370210eb33d6d8246e15d6b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b0065c7e82114a8c31e26e1972532287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808015813d44c4ea4ce23ad45905a724288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a82df6fbacdb66f4e66e35d0e9a2c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127655e44a06961bafa7fcfe54505e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bccaf363c69ef0c0ac5e3a27bf0c2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d817f8e08040fc4ec0eb15fd6896e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b8a3ae89a8e4824f07985ff40485293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e5847d71cbbae181ee999f92df9a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a205c91349c0dc822446b258415bb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4a9e4d301c138a9c235a760af03be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfe1cdcbb9140dd284a46515e862fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348d21ff1bce4c21daff0c977bd0386298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28c71cd7e2cb94973b03ad210cf33c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939d805935cbb00b32843026064c7da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8304df08830e7f492115d1bba31f14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b669c6307b664cb0727add382052ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626e9a4d219e0e8abb1d013fa5d10ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeed8c9204740cb2f17f9e5da299882304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1ca19f40a05e9a7788654e50bdad4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eea9f6ebca74800ffc21c64a174023306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079edcbcb606c8f976266915f2e17aa8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a54744fe606a891b0ffb05a42cee08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ba9db3acefe841f8b436fe45e0275309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733055c44eda820125af6c7397b660c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a2651fbd0ae84e0a070e7402053d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfb081ddfc1800ca67271d318f374b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10ce0e69cc0a480e9faaf6a9f2b9af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea644e02055bf11efe138980c62fd8b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abf8e683cc8d6b78d91830d6c04e8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5f7c9b23d3b122daa9c58fd2e0fd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d846ccfe78902aebbccb9d9951333317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f3a482aa9049d99b9372fd43c7db1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77e4fe18484a9c98f0e2e100e2e1b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a0d7b541e92806dfdfc09223da60a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defe0f1a95f9292fd45a2bc609732f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29ff002c29813a55e9dabbbff3159a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca447acb988ccdea762269eef2f73232323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb925c4496bd608324da7c986b2b5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c5f91d47609ca6c71e1c7dc896015325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d60cfac2d8f583c14244bc06549fda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9fba7d05c0d6770431793f40c99bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278d036ec553c8100434c9f5ef04ffa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b216a28695b19d8fd7067d504f749329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cce88dfb1a0eaae8b3543a1124c436330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5c003047f1e0f1be8c985230c2506331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d8c313ef725579cc110e66bc0de6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c36684ebd488cc4ba446b44ed07f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a66b37b3d36579f4a45c504d058a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f4446ca77551d99428552efdc539d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66f6aea134720a6c00896878216fcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cbe07ace295d562ec9e12104471254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f1d40beea35fe0ffafd29ee2ddf855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1dcce403f928794859163f0ba62236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c40f4e5970f9a6f49561cee59e157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0879e6dcf19914e1d66f74569b7288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19193fb392b7cdb1e3254a70d44ff20c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dfcea7893b96c6b93782d8cd040dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6ecf890dd9911d8289791ff1b8be411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763fd8087c365508dadb8d41a116d7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b78fddcc897ed3bc137f0776c26313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d989d5d1419b22238303864deab86b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08923373a67a49a4a4622e61ee2ec615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac274accb05a7de11f866b5d47f72816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd2977ebdebc02d46e87573beeda817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45f54c0afd570222cf11c03651e87c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973d7776bf204ee3b188deec21371e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fa177c96e6930bd69fbfa65c134ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57440f43de458864e3fc93674d818721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd919bde019133e8329e4892adf9dc7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059875289e2a1a26dc0867db1f7235b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a962a211810e5d24225ae2fd98a197224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b822c03ed3214b2096bf5d808784d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc19248029bb1b9550cadea8fbea6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652d4fdd26a8f8e5ca6885ade9571d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e734c9e26dc48a58fbd176b89ba42f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c805fb3f275f73e94ceb7613aa9b4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95842e20695d89ec5abcc1bbe21c821a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca747a7ada936d2402be8ee75602d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ced2b86b175e9aa25ba4e1e5107bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4605edc0d7d402fc0fb0d6cf3cc3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf9d5072328b94ff6c84bd9863649b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062abcb663ed7559a4565a73b53c6b1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6b0b9b9e5b234c6f7d6fe2dfc2fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a170d726ca61f6e23439dd75c0e78fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b2745ac480a0c7bbe490c96f1f9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e950dfd5a62a090cb11078c7933c65739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28c1cf9eb7e1a9af88b597595f9d7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe439f6bbfebdbf77e21434a248ccc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d15ba285c7c6cd56dcfa4ee4e8cd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5859be121a36becbf93662af92e92a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250403e15b93c21870574c94293bb97a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61222aefc01ff28c5586d73d03fce5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b677e6c09dd8b69a100c62ec47bb1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f7182af0fac41fed725768534742347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd687fa489b85f5b237bcf3413135948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3955c687feeb480d90f39ad406bb5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a78753503daa6e22dbaea03fafe04a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f406cef27c0ee64f53a0cc4a92ee751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44faab60936b8f0ebc7939be2fd6d4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a20b573d727f4385a0153918715c0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473e2975e19045694d807616046333c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea8835af6ce2728def37cc0b69dfce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265dd2f8c6cfcd9a1e1ee857fc984e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dadfe2cc5708aa03fb6d62b5f470e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3fca0b362d252f245912c2d174bd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311c3b322e1efe48381cf81c0f6992759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59d0769bee8556f53a703ab5dd814360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786e84010530937db4ca0ebc044531761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed65fa9a0304de8d23813f7f379870a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51b84c374de49a3610201c096a228c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc24cfc49dcc117be742dab7a10e2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e263d27fac7b86a20b9470007a789165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5457b2e8d5db2f0e67e5c87fe32373266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2961507922f22c37ea5b68c6d8aef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c75c1210b18368cdc9c5e6e262e9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e5344a3678428fdd26c62765cfe2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbe678b826ed23dc41986719970f4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474298ad9e7af581195fb3d549dc9e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890c6aa732c7b9622251f475d3dfef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca111f9eca19060d395c6e83d9a22e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1d15e06a70ea881e4fdb6fe2e9caa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69039a09583c383728299c4f5710db5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a8596129bd6e71986d9b1494999f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c5a4b58f5fb15b986f0a7b45bb32677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248020472a7ca31ddc7ffb2c533cb0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293270c2461fedafa1956543116711879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c17e26174b224bc38aa78aededbae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb18d25b9e49d3164a6aac983f1455b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970eaf09b7b1d1f2440833c59a9d14882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f8e5cf05c3ddad373d778d5fd4f9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b468be391eb5b26f73ff29a82ec6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88ed0c293ebb402c00178e67c13b7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02300f38007300aa4389ead9527e7eb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e4261525639da52e6fa5dd6fcb7f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd777d41396b0b46d8da9803773221788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177d940e6a76eff63e8f0c4a2c7b5b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299583227698e8869b5286fe7deb397e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe8bdbb007deee278ab94c52dcb90b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0e0201635f254545a9f44db4b3f8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab287e7116e924a5890a48d1fbb3aa3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab969ed7d97fd5e97e7c403423be91a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598411e79a3ac0e41a69e6ea572df9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ce08f53b9617201dc76a84f0cfc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fb3505a8309acaf98845689dbe99997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa197ccd4a7e84f232719d88ba4f9b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255045cab24f604c21b0d40eccf413699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc6c02492f9f3def36238b8ff168a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b3ac865e658ba5a1e861b468e7a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9426f581cab6857b6124dea83036343102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6458751f4190252bbe52bd3913a18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345c0821e42bfdd256063f00e70c31c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a7292a9a77e2b4bde536cd9048bd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8190ae4fa08f48ff95dc399c7612e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b80caca74e43f4ca8b2aee30d72f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f96491f099cd39c20246d3deff6a45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18579d84f8c89b62acc475fdd1cfe6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575c3900c5cbb54647666c82406035e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e952174ae04ae36819ff6ee080d073f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcd89343007c51e0cf1b0adb92b504112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65fb447416e417272f1f967fa2ce1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19007a51b84ff05c2567afcaff8f7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856abb34f1098f353d3fb3ed75665972115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8876ee91cac62d0fe0ee99a3b37c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a262c7909dc205c96511c9807e16ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709517f89ef8d9e0d972a9534cf525ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11067c92a51a327b63fa9ba6fe56bba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e054be160dc19f41d61d522a52aff0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedf129f3931e482506a0a024820d1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc2720e8df9d8fef633c1b768696c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2982deeb2bfcb2639416a9d24c810123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af34c14b4647929aa11949ed67ca74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfe40a46073ff6620992a621b7c63d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d353cab642134cf89331a95aa609126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a5e256539f89dfda05c3757482068127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de538f6a828cca8a4b98bc8a4fc1c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f704e6ad77b63aa1b7eb107cdddbcc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d8aa69af467a81f0150af9b7a5799130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4094ad04004a7ed7bea2a72398ca9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a36e7dcaca8d2d0071f2a73dc3265132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a6b185bb3e1c596037cb7c943d1ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9488cab89f709593a2130fb32c7c8c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9f5657194bd9d85206df69261d741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5f6abc10455fed07d5fc3525b30d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412759b49df914bb2aea75b54f9121d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d9a2a9f7a8d7c93605abec065bc07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793658ace5941699e02311fdeb17f13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849c4474ca6c752268c678b2fb8757140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300de77321cac6ed24ad681cfe2c01ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d768862cc86a97718c3ac075a5b65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30594b48005bc8955169f83cbe1897c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267891ecbac76ffe80fb19bcbdcb43c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856459bfe482b32aac3c13aa526ecca6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ec1e4fe3ae040242033d19136ef25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d343a4f28687a51482cfc382df2c74f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a498eb3c74d5123f07847c6b6ac0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6962dc11a1b58f5391e706bd244dd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adacc1dd51d47bd64b7ee3fd5989f2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9bf3e8755512d24b31f0b0f7f149a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521092b4e230c6e2538fba608bb323d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c25aec42b938b303ae8aff5b9973153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b2cc5c94c444ca000df5c0e5bc540154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5575d3da74f32be3cc501010a9f00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a74972a9fdc044c20d7535c5fd6b1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ae07fa27b7cc74f72e43165d59438157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf57362db61704fe5d6a5c49b384c5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a382e35b315ac34528f9a7bb1cad5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318540f0e999189716270b23c1c3ddb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def2145765edb4ea40b7daa4df8d20d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b9202d82235f5c08b02ed9571d59d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb266b1980917c9a4a52aacfc66fec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ee10448608bcfe9071c39bbf885d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c9e8c675f2e01b6e9f599bc0b507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678319bac54fb82188b7f9562469f79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e295d581ca1a2671f8c54b8f255bfff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf9397713509cbb5cb7f5365db389e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee912356ce672c69a9844e9b2cf476169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30589103813470aafa28961154355b71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff64385ff89206eb98a987eba4cd76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8235ba93e06c727e8dd11727385a54e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f334fc1ac2daeaafe60d269e09dfe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27127b4ad52133aa2c689081052acfe6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e651a17e3e17ec82926b36fdff7e9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90477c6bb8776060327a808d04034e09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a82c48659b2ba46acc642c3b678c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292b9db70bcb7e124618ffcb7142767178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1727806d7ddd63ff5048cc7c107cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc62051d4034efaf57ddf8bfff49c02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405b6e110e9a2c1a5e1dc1753860893181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58028c7853c34e9b1fa3627553e2441182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab270af4eea6e9e0c311e86bbb1f86f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992949c8c0a53c52a2802e1dd09c7401184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35700e50aed54da6f6147d6ddd98c434185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6009f02ac7f9f21ba570f95b6ce52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293211dc7cf22c050a41f11262ded0cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259e8007671473183f1655faa46bd6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46216b2dbed90747fe88513698085df0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1e59d4e52a8be8de8989c13e09988190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d7ee8fe1a83579d0626ba0a75c1c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5c327e7ed96923dd9f4b47f5e365d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9dc8f4afd8ae517c2bed05823e3ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6d3e67f8a9c3b03b83c6b15cda67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758a89cbae4f2a03ea3629671155edf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308c1058e3ee1a83cc76f24f0b555c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdfcb7447686780fd27894f31d5dd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d4d4c3e451d9e95be5bdbde86821198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26861728f71c2671f6f616aa3ba054e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c329699b1a14417f7ade09dd73233200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd6709be8e642b07d4d5d259a1814e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9958eb4bd6a9f03328a789ad0fdaa4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a05d508223c263160496d03c097be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d169aa3003854e7995378946869ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d428ed448180bf6c9736de1b8b55cb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5bf1bdcbd279423ae406abc826e4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fba49c6e3f28c395059d7c27d35c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5e4757c73eeb950f82b5ad2374bd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c921024338ece69ee7328688f694d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c901bfcf9da432f4a2f9bf829eda3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fbc8c9ea99f89090b00393c06747e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccf9f1bb1bb139fb870ebbd2300a13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b81e3cb569a14d06ca31f53416500213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04719e71f69b37cac3a1b4026abf5aae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1033396fa125494f47a9d297b6d3dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391c7ba29dcb91d57477797b89b25d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8d1f6381b6f06a7781af35f27bf7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac709625be9c923edec2512d8f40373218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935245aff5765b6f7a46e165be92dab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a96bc568462c8c2499c40156945b22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027e53339d360b42e6fc9eb67fce28b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec59920a75d786ef0d7e8d37aea319222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74d7f9811c6431fac586c8af8ae90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fab318f844f702614e38e55372dd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7fc0260ff64170cdb172192c7415a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bf6c393a4f408323b50cb2d150e76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef192c9f2bc0967e2528a666885241227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2b689d10e0799325170186967e0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1f06e2922087e3265ed2e1442bedd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3520e4cb253eeeab677aa3e1ff188230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600ae66faa14d845c9e3074986908f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ab17dcb14dffe6a3a13ad24650741232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872425b8dbc5f6d7dd65839d2feaead233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f28750f7a8f857e21dca19f26e637234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1fdd03dd100fe6dc4e3ae2ed1a80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49952efb7a04213772dedee38fabe66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f244e8e373ea97874293a71d1db9d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b212f6b1faed60624abd1561bcc550b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3e2a017ac3d620fd794e4d1324493239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743df8b597635ee07d74f1750a68c90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39939027469049335416803bffb20c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402c4f89d02abbbe39cb19e3c5300eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031fc9cc9626da46106b0439b23798243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddee5e2c6423b5eb6cbe860175a15e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190c9389028a25dacd5b2ed8c8e0d7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8393ee3ff8a6ca4dea7202da23f6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e02f4f6a967c3193ccb1a43ac82a04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db30ea6d85926786bd8688fca01e88d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b91fa0a74af9a0857767b9686dfcf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dc11223fb701698cb2fe84faf6a38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0b59c90981af42c4e600493a2a0ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671805698cb734db86525c369a5df17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54faac1cd33775f7d35d32fc9eebe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647029d54cf738cd21b104613ddb3e7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6904063021146d9463d276fb2157f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9412929240c4dd5b0dbcfc7ed990de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132de61a856e53d90473fd9c7eb5163257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cfc7fb44fd3c2a3cc14b4f5c4da8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b26f920351e9ddd769cd6d8236693b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb62ae2c717b0773399215378c9b08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a15085e73022ed7cac488f5c2dc52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb11fa2b3ba71303b3eee9a77c3ae8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164619531d01716847a02a5953e62974263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b581ece4738becb83bb5fe1877eaec0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a42c41cdc5f0078e9aaf72412f19f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ea9b0eb61eee8e220c13c476ccafa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe962a0c439765ebf4d0a8cd3fcffb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470e1bbd76f8071c4bf8a7b8557d8d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3607662edfeee50c2b2a6f299728eef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79241d987cb93c4611406845a1e3c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42c5a7f7e6e848816461662745fd5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3396013a2b092453ccd436681e0b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c83734ddb77dabc2de0b4a01a353f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110ab363c4b2576c54f6e811f02f80e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67868fa3d8afffefc0e90810f8f223275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe77e812503f8d6e1f3f8f5537fd04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc290a8e70c4ec2469aa409075a6092d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ce2517cc2ee693501cedb4b236c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ea18da52b24fa3ed953fcc9fe2117279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949c7401d566e1bac4e2c89bbfa038b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f7067beb6b6a99ab774032815ff48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207fc061e73227bfce3a5f6515720db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fa570f26ba5b9a8264060919a750e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb17008bfb115546aa1910370f5498284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9165559289f009db1a21df207267582285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6347150af6fd79048b8e884cf977e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413edcc2aab65d06e0fbf4d137a5a4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac65c348e02e86b82f509ace358ac4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab9b5506b4ecd7a182bd4a2e1f2631289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b599ac9e5fcdf6a2a9912bc2770c393290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb7c40499ce4ca13755bc1438408d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5047fbb234a717106ca123810cf13bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ad94645f563bcf753c1557ff02a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceb4a9b863dc93ab33adb26b1b3a5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761663b076bf3bdd65cecca6440676cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e8351c4e6b53e909e5903b23ab258296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c574e9e1e09fc8756743bf559c1609d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49984ad7ada17f5d2d15c2f8f3406ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ccab04de48367cb25cc8c334d5e73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a416b6427f50942d441489c17f68a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db0b185349a7658b34e609e0782ee2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0478444bda36c4bc8045ab67d7e15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838beb46665236010b46de1cf2eb984303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe2e52fcb856469e0c06ee94d6ea2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855f3be9f7c4114ce00e7e40b8eeb5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaa11fe742183765a8f3abf45d9249306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f05110a08f3363659b743c891ed6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c05d86a1434e53b850ea3e7bd2ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19947ef5d2560c5d12ac85140ee152a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09608289d6ec409d50e23f4102b7978310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cdb07dab092309563423646931f18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef2ec1cc128db8754539612984fe63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de55e79f6baa7544d3535be40b8c98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856325985c8079c3c3ddaf6ab5e6293f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a7faabb1c2397b64bffb61f079289315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42501be15bbbcfe8ff8c4878b88ae240316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2b26d34f85dacbc058dcdd3fd76d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3bb667df3e5137e23d338c92910de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1cd983deab934e81d2acc554c8493319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d913ad721d5204a7eac6a0220bbeb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168ce37c9a185d504aa3743cd41fa48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e203982afa5df42438b3acf45bfa571322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff943e2bcc9d199184404e3d072182323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d094f22699f88ff0d22fb8c1aabf084324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526acabe4a48b9b9db6d74aacf0b8f4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>