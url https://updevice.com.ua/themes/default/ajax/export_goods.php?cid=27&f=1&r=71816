--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e739467dc5b869397b8a353bd504271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607bc544518afdadcc122d725985a042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06f63a8abcefe06dc5dbf9db2c753c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10168d0cfd58b9e4351aeafa550d08bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc721ffb5837a797f4e5a95623183d6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16beafe9f423d8dedea7d61c80a344f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef2f1f415b4919a7146ba4ddf56af37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a7852c58ddda1a7f0edb5dacde278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425b628c8d4b882e4c4e8ad69d24ce49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4770ec1f8a6904d6d246d9c3b4f9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490b099b49603a9f51287aeb0a355c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316bf70fdf2682697f92074e9ab014512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a2538e72cf411762094f66ce1f5bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b1a3a396204968502ceff3edddae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc5e377c3498106497e45391a0c55615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf4bee21347045e503d6567b2ab3f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cadf306d3d25220bc186c36f5a5f7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0658032b9f6711f650f8a27fc6678c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d157e3543e2a1d760280a628c2d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33058ba1269287e43742bf78437e904120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaef7fc1024864d8d2b8b24204419521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9260682c260b7913d992ddc706c42ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3365e1d28b1304e3d1f3f50f71c635123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5403244576fe5693cc2c5cc6895d31f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bba5e1134656125440452dd5061b9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777682ee00ad6c91636c86b5822b13e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66768ec7c9eebf8f1e52d7e8960167fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7ef4e3c0bf225ae225b3f1e68dd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3afe30afae558d7b9d2b555c76fe029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccef81fc5a5312ccb297cfdee239f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110caff63f8b99a1de5141f00816120f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceee1ca86ccf780996dee128e8a3c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6ed8b6bf2129552b91234a51a3f9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206fa32d072dad4b3a36fc85ca8bf0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dad6af4dae012fc3c78ed115d1f7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b2129a31960e58fca5d905390703736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c6f5b78eeb1adcd6c67e6ff97692d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ca31a602459cc062a9c80541bc5ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33253027137831cbb16d72a0fed12a1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16ba4ca1196f6391113989fe54659a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ef317b0d7630c3d50a60bef3df89841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b10eecded73ebccb75a52c338a0c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b16e4d90beb3a09def1aa720cfcb3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a8ee1dfae83d26ecefd6edeed13044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861b6df13cdf07a64fd7e3991d23f4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1455deb2b3b0b9e64466ca2dcad0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035dcad4823d2cd18c424a8cd3a64f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff39c05bc2cea18daf0f2ab46f64a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910acf0b2859fe437a0dc39a65e166349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c13d7a63959bb1b551566f42ae5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ca317bdcb8f0cc23bc0f1133f9d3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a9d51e1792752da72c36d9e17f1aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01ff98fc35b3efadd70d211589f63953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552590fc8975700d0300cb1f481f4aab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b55815ab41592a9a7d282c20b32f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af89ad88bea225109655575292b91e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8210d7c054497109b1fec01c0960e8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c05e4aa1a00f7601c75e53fd280cfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df0ed50a82ff5a7a37e317fd9d7fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30390625e3540f1c8039e4d4c21eca760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032bf25b12657ee0214b57f7247b13961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67298c6114474373d9e73d3069225fd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feb4516a4da94e73959e6ee7f487ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2210bdb310fb6c6d2b5d78fb72c2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7acca9669e925207aff7e914e7e0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fef2c47b0b402252049abf5414178966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407baa83e2a6f129aa87932d600834f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281a6f23eb53bc8f320bf8633e4d04968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8907b503fb1b22e7690b6ef97ece069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14d40d177aaac9573f94285d2282fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520316a3370941cc7e6872c18493cbb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8982da14cae7a44a1917cd5356b7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8d9c8717d3601587312af116932bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d8a0481e6f8df90ca8bfb7e59b21f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ecfe3f406bdf729edde9181025ad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49107e0cc93c90be2d6415e0cb5bc5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374e3d49bba57c23edc0b999ca59fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b85c4ea881fb537132438a5a697a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cb992e94e143b5c11ee4729c4a84579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f07211f31feb925e57c0997e4cf2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c7c2712379cf42d1ad9fb5291cb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad273983092680ee49faa7833b471ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03916e3ce2d2bf9549f78ed1e5df7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c65e673e2c339b0a2e85d77f8abea184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643e2efc83a520ed69b12b9ef18504185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad135defae14be83ce048d0ba91c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35762a01243e7e858937663d02a4f64587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665a4640589084e7d6e76f84de1586988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af770284c6265f3f7d7f65f8efcab589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2d9b5a7dab39c5780b9ab85d40a5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1a6d91605b1b2285ef081b1fe96e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dbe4909d03aea42e516c6a81f31ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328674c9d9f8b813a31de66bd142332693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d752dec42d8a72bd2d6249b2050c92794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fa2d09231ab4a51aa17740630770d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70093abb03d8169db3aab764210cb50f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f8ebbe7524729c288bf5f3216922097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56fc6f7222114759134e19232f6a8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa16682b3dc9326aec6f4f0dd6084299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a402dab80631364201b1e3b874518e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c600a77e08129a00f8df9da3af62dc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52166770d9f0844ed99d839592e97b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de00ce8c5b74dafb2938aa39326387d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39e5dede5fd38b82688a9d486991fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2e32afbb257f6084e187fa2f52561105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b484da3e54c17bee3f7fd7f32fa6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab638a857d696dcf8a19db2d791a045107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483bcb8a658451f914db87c3a9d0a27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18af124d503f1792ddba951bb69273109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bb2a1c25f95510ca566b98c79b56a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4d62dd7da570026c8cc19a7662376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65fcc5c677af86809b42297792e68b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242922f0c7132d3001c2c42faee2aa7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdc4b5eaa29e17416a6e6ef8b99494114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba657790bf34c98737a435bb56434115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe67e7786e2625505b16e18f44edb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05ddea340aadc2e679d19f57275a94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c77d3d601f739f74d17d956cb3100118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726003632d2ef242bba1e29afba458aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03ab9c50efe8d479dfc0e6fb9ea8a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0c113a8d8cdd57530716088721b6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed4f68709571a7457012f747728b41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e8204865788e07ed4cd479349cc16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13b5fa0dabdc6c9e0772f9cd742a24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15320a601993b9d0ade2dc1e937dd01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b23178d58a27ce2a504e18a3ea13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce591d129d32b4ad4a673a5884764aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3e828ef4577e0b3b267dde2f18aff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb85570409359ca356b6afc40017d7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ba10270d1056002cac038aecd0ea2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b86bb4ba47faa029a9b992c543a24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8212337888be360c3221bd0ae81f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987334bd70228ec4f0dba40167f6374b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e40c5e7d82bdc059293fe5bcff1a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb18cc443088a22e5882d6994bcd4c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5efccad4acff30f53ba942fa2429ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffa2b2616ede6ece0ab8a246447d65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579896b994ee051173c66440c32b1b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae1de71e46a735c5e92a43fbf9c7bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162819cdb1b731c661c11e3b0e91316140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aee3351d066abe0ff19f74eff2414141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42e78931ae6da49a32663571a11701142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac42a407ee1e12188d9efdbae9a376f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028992ce87224155faf02b0f48fe3873144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b87fb592688e733ce9cd32218eef7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29da24f5a3b8b19588de9d8f2ef97b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4bd29c476cc31d8d7f3e15d1497d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a831cf2833375c9aed928c566c78914148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbebf0366a053e46bdd52e40fa89a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b9c9b5ad0d52f3de902d232730fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f073c51a74d28e908dfb7a1c1030afb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647e3a3b506f7492dd525acecf47620152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee1eeaae2c8fffb7d12dba0e0c7308153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bf707f79c16846eb3ea0360988d7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b2272c2a03aed59f445d82b0fa585155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e746f8c5966d02a80460e5f3b85098f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaea2502824a572636aac175eadb29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeb9d10494458b6fcf50ce123652b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5383fe0769bb23f9c6acd59ee70d9f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a88c100ddaa055099d0c513b27cec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7a1372445d5bdcaa8f0076641c2b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae08101f3d82010dd1abbffb3ecaa6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c7d60e369c4c66519ccf8851046a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e034ae884d709db3cafc8d56b126e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c39062022be225927d26f0c5fb7b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ebd868a94a80a3f3ca1033aa119a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90274fc358dc7d8df6b8a7cf610150a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890fc38ccf890f06302d228865cc505168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45bf94d419a9349fdca47e25ecaac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53fd07310bc0b891452ae374b8d3a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67080934585bd4625957acd392adb2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb09ce266c1b58e316f836d42774d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8ceb385c7534c5cf5528a42ad7cb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22cc586883d3a9e9c1f5faf98f377b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3f661f46b373f0a900687ae7c5ddb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeb6b0bbe1fd0fdf27bdf8e14f196a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2a9ec3ae9388579d7becffe1c2c8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9263d84b2e2a1cd8ce1632e8e48ff2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e094bcaf39f1f66db515960d3037e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162913e5097568a31d1411bd034381180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eb80491973dbdf640d701a5898b55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f1533c0dc4a5d4adfec394f028b5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a1a7d7a8343cf162aa9300dd601eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97ee768ef0dc93103eaf2df4a9598f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fa5aa102712be9f5a14cd9663eaf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18be354f555f4e678d826fcedaaec73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a70bd10452b6ba6e23bfab93c4aa1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d7232fabfc98ea0b7769bbe1f32cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea15e2f599ea603df5a88ba23cf2f8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf10257725254347a99c6ab4c3261d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc3e12d755d8b4dc61a854afad3a97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56559a4714866fa08b7a0de48772bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e91ecb9ed54494ba63dae7bf18e22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13e5bb8cc5d210de3f47374a20444194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d75eda34f4a29922d361ab656bd02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ca98ef2fd9f3b06abcffb6070e0ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce5bcb3ca1cd5a76d96d400a3befb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d957c88e6f63e57b2d64dc7ff4476198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e798922fceccd1d3024246623e983199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c775ba8f352e648f8a467832359f4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f864be420e1bcdd48f5b5d3ebaacbe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d2400ec164b82622257e79309c987202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd898c445d2ec28c82aa34824e1d9dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e6cae42f5ea9aad04437b16133c81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f81b0a7384974fc907c92a41984a0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2f58026cf6c971e40f39276ee6625206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79cfac21eff33af320d80f582927d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dbcef7f6c1436bb2ee8dee44761bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89229cc091a5c9237385203e3fffc0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d409cb2797bc212cb49c80d073424f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff59d6049a43ed3fa7c9dbac434256c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864573617271607faaa4fa0da3ab890212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4931033a0d1f2a92433d74a7f59782213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329952be5ba06a2d9cd27f217da893e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced3a09450ad3525ec165e90f58dc24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c3f2f03e6174a733b08c761a622f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab367d20e2b1ba9eeed35268e584f4d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acd829ef15c267a945fd11fcf803b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada204a284a19d73268499cbd877ade219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59965a4ec4055e0a769dc2dc45ca86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15ef5057baab2185b318337b57b512221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944522ccf08deaa4fd8275b6eb570e65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c1e662d70120049c8686320db8d7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec583e3a5e406bf69e3ce7b1cfb3c3bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc4ccfdb2146d4b5c5fa59b94c423c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a94c6efd90f0e5d58fe1e6e4d33b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fffb3ec543fc6e835a0159276ff85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bb015228016d352842cc519c190af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e05ea5ddebbffcbd6657ef09f4195e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908059567c946fcb512bc1d3bfaf0fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f316a69d1eeba8ceed9e959aa51e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777efd213b01a7250a34c0896ca4a38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19358b16d30d61167a35979aa0d2259233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e953117a3adc08f90c8adb6138c08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c78a67cf4370accf31a074d67205235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d57dc6eb50d1e5eef3410f61c1e90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0640592298e46ad011980402a99477237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e16e32efeae391192c3b327a30e8f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df74396be13daf34f8781dbac0396d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe5112483dceefa84c993762898f80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c80618e2f709d0f35ee8915f3e8208241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d3ed503bbda9ac3f5a27cec7b2ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06f5e623cb13d1d3a95e23dab59ccd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7b26899101f84bed3f4ecd59e22c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd0c8074e934e0b48f0d00890d1cb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e07c2e453080b3c22747a723f7e984246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f500721e385605b6b137e9228f7da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd026310c4a70c9fb48a96f077a510248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110ffafb4a9ac811652b5e73ff7d67d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c12f1ecef6e7ea5085e1961390bdaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe74a0acf4514b2c4d0c6d402bd8c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5db5009ecb669d71998d007eca38a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d7cdcbce67e9db60318910f9c6a91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31bcb6dbe6da57df8f21c9bd3750b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9de3aeedd4f91fdeb5bcfd6fa971b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8c795fb435df4f77240785122eee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d921df6804be8e4b34335c9a9f1f9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfd832d7f0e5cdfe53a9334db1f3ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a20a6fb364121fd85fec27394af2d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9394ae11b9e10da50049c8a6bb892a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe11862ec403b57e99d0fa02db746e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d71f1ec9fe5b1f39ebac33ba5bf50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62e3d52eb257e755c42a9b24c6ade2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2015b74784507cd380aff6f627b5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c7e55f4b4e00f6b65a7efd025e8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edca4f9a7e420e85e9afc140b4d46f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955afe8b74eb6a14de4b1d182906a91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d764267dc6205a676ff2a7c83d7237268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74560882330b011f6e3e1440717f8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b91860f8fde880519ce42f66b97081270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda1395fbcf2bfc8fdf95920451479271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e059cfb91de4ba1f49d3583668ae9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54427c2621c8776921c9fefb43b861273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8dc6aa1f5b1a5441e944be7162536274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e633e6089f1d6118e01e8651096f39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b80f21cdaa44cbb86d411a7c1fab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38933a7ff8f2b272e7a72783e5cf4969277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9bfd8886820766f9ecc4a3fc65e38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89fc1fbaec13f4e825ff2dac0f839279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c4e14bb7718eef4685bd1f04bdf1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06bec1f28a5169c057322f9039f50b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acab094a0ee8862a62d17f948cdf81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc277b4e762ce529aeed4c3d8687b04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40366b2730b1f841a35fae3c9231a869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c357c9c0df5f40c639cd9b1cd483eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e77784b99837a8010e45d9f1779ada286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6683deccc2e85437bed1112b85422b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e201484900fd3eb6a5b89210aefcc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88039bf5a0847ae59ca0a4eb1044b52d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65d211793ef6b868886033d85284f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e83e2464d13d9ed870160db9b4b3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b907917fab5610ea76687ae29b0c7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb475cdc95e6a2f488523a94937da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b5c99f0b6f068a2a1ba5286189793294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217e76dc65f7cd06d17636e6579c73a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9b880a1967294f88f259dc738964296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f54a4bbdf83f6eda8a36df11be29cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9144d77d126c30a31e98db3477e9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8edcc4768e70a69feb4a81084cbc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b77bba112bafffc9d182faf3db065300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed9795f442a45831d89bbd789bb360301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802c273c66739ddb907da00ce6baad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dc0d5deab23cb03591b2433b1c0e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76ede20e627311fb35a41d33d35c74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbce43e81c08f47a479558feac3ab3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30298c80de9f079181f19188d3f20cbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c59dc549c0d58effd0215f689b531307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c3efbe6db907b5684c73937b03ca1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d2439cf05f5f6592f930c307a92ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eeb905228d9899e935eaa0f4cd50a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987433ce8abdce41a0b179adeb4d0c40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b799d8f51e065f92f0845dcdf30b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19873a35d86c5211ff093dfb1e6b03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d5a247fe4aec36c1d1eea5d04fca7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782148042f86fdeb32c41a718fd6b4e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5562f8d3311e5a1cd2c63012c685102316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a0bee6d50d10bc803a7d91d4d606e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54155085a053d630bf628cf6371ca2d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b2a7ea6277fd09e39b32e9e8ae13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e494ff35815a26a990048f33ab5efe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b261ba8479d8b7a06df7121376fef05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a36f9cde8f19942bb1a3d3390b181322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11149265e5c490719c445f4b56c4149c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e24acfe8fbde6d5db3e089a1132ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c233377dfafc75c8494710ce3882b0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a35762d87ad66f326fcf8f75e01f0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e91c319c8fe75fb201d68d5277c5f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3a2a7a686d8e92378efa32fe3555328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8c58da59f8d945a22a87ee061321f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841aa98089ec1224decdc6fb5b500c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd1a6afff58be744c5bc410aad7004331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568241ec368e95f1e475f98efd1320332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013309aa38c7ffca91e93f0419d08c47333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68386b1566edca69038a8d52882c3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb07eff0cfd0c56652165d0df5d7a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c0d578b7a27b486b63a68c0d6b3113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f3fce73dd62c5efc60476eb76c8c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6d4e153e31bd40b120c1a62a0cb795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc83b428481961117b67a4422936956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad42d18c43ec96d50a4014b12e275397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0103c410e257c8ee255e4ef612f648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00e01301f318acdd3fce71920d979c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c5fab837027e2a3ba83dcc17aaf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bc26d1536895a79aa8389edc5d66a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0017c4e12e3f65f46bf3cf5593050e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599573998cec164a2adf13f960bb0bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e5beee7881fa8a71f719130ab37a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9b3113cbd1445ed4a4862ef9023ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258cf15c7ea635cd167231dad6c3f0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780545e3b07262ca4a4a2a6fa89de0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572e514cd1538de6c60fd9093dc0b5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4c47f058fce0a0fb906597e19b7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3973f3a251a019b402de764e19372a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1a61446e5131eb78fba2b8680444321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65bcf439e955a0c5bf234520e8452822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f65664d41025525f6e3c698c59665c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ef27bbe6d457465660b3ab9719b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1462a7b7de2b6a609bef0c32a978a1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ae635d2e198304d8a7ffb3afc725f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e07e95bf285f68b67b8cd9af2178827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5028bdb10f4041fd6858a22ee4fbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7dfd9417ce8c2e353caf49e1f4f8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c789046da390dd7edbf83ced6dc307530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab5d1d1468380cc9213d5d99e1cc0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9213f85259259a1014459bf789a6b2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b0ada101f1793e0871cd4f25d2fe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cb90693f90bc6917c93932f06634b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b2cdaae9dbb4e7d2c5d341fe40e2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f614ffa717e8f61a20a9693e9180db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dae4fb2207083e829635831130e72937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101408819059adef5845e8b8ed1c57238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4efd15cfa1adf292d4b287b035b3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a50c57569ea58e2a7e5daa9236018b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21609e57316e203621f081870fee1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0be1a2323254f955b3bcad4f1f2f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4447e5321da0870ea18dfcb02e99c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a67629bda003b1a6fd5efe75ca6f9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d051ba20bc0e4ecbc213bfc7a4dbe0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92eaf53b0a0bd51b5ed69cb7de0d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb267e8def91ed41a9989da09f3ab3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914070b9abc5354a6b5a1e4a92725248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee11539ec00c8d64af8e60aa0cf9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019642a34fa57f9a960f21917aa355950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a0db9f73de0f939f26901087e2e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca3fb3400ae82cefbdd86a45fa25bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b8065fbb4e4b60d68eb2f5b124b1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dbdd4a0800efc7631da50743d488654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45263b3a1d3990c27282b1dea6f6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf0e56ab517ef6678b3087b069c5ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361a85ba01c79496c8360122a43de0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed80a16cb17dfebde4f5f46612f6eb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d3d077555fba569ded49f0202001d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01134548e98d50c40243af795f931d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0e49cc965b674e46f8ca31a786f6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc1b50f5dc58fe91e694877d04eab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa300bba8f63734e4b798e94691d33263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759b405d1748561f35557e7d13473bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d086689df8433076f9aa8e8c8c02af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a420f14c56c8dfd0bbab1f6356ff73e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1c457ab6e83e843eebc529a0c344d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fab58e8c3fa1dd1ab2385ae85db8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221652f1f424655c8b3c3f8d0fbbd1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141070f73ac90ef9d3ec607b1e794afa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477dd2417c485d2aaaa4171b2b949ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf3680e114f6824a229dac64097b5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0d3040c084e499b4b8f98b5e37d4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe411d49ef7202b191be4c6b97e9a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604513112f96a13efde64db56470d0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c649573f8b73f2dbfe2e73e2f2967d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e851722d68730381e2285197f3e4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d89ac939b17d6b20db3b31c4c2658378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45242d4d75a0c69abb0b728d41db3de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8ae450455d478a80b725e1475b3dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5042ac8ea093b1660b55d4939c8a03e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa524561a96c8658b7652cf3bf89ef3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480ba68b9e69d55ae4327de95240d6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d580986dee4669ed1682467351f2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cdd8c695e536936a914b243ed3d4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167821b0fcbd0dbb00304c5607a3f1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1210b8d53c57269f5ef3d4ea017a5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fcffe7934ede7bb529dcb53083be788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bee44bfc08e77fdb95895074ad4b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a035cee04a1d54d9bd944b594654d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844c3d477d2b7761951a167f541f1b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156d038c38b89317a2cd68e7510b1fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22199d83ae1a0ef3b1c03d0c5522ea4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ff1a8be0e028bebdd09cecff0b6ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5125c90489469b94e5474d974b05595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08925fd48e903b9b6b7071df0065b1d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df04f9a437e3fbabcd7f888b615f3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3bc99e078878c340b01a3d94cbf9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e5b2acc953d87f331c78b48672b9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261043ec67a6fcd36f61dc74b2a332c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f814af7cd1b7ceef0b233f635353531101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd13ea5919dd0401f101f5fe3767bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d70ffdf8ab5ea4d186c83d379f3b88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251d0e87e11c02c292f9c5b974a1a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f021a5084cf572e525ae66ceceb2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce99ffbb5138297f36a2972773fd3a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218010f512821dec9e1b0e74c1230fa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd2e20a051532c498bc6792bfc2e3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093f6bd76d958a2bca3ce58295547b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a8b99070f80c2f62ee41382f4cfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424e299c2966bd3eb598270393c5428111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7edff0d8ff9a34c4ffcb7af9592cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdebef86d8d3f02e21b4ddb0f63168113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc76cd2220536c0a998f7a0bf542554114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047804a8cad10c6cac330053ad427c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59a4e6e25012ec8984aa3cff748cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caf442d50b4eabd0ba7b4b4de58dad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aad15b52607ca55e46d89728d6c4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fc9f7dbd5a39ecdb60f717de6587e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b52259e3abf40f5e5babad6230e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbacf810cbf4ee38b412fb39de9ad00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feee092a084aea947579a74037afa74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d9ca86d1f002f2bece5e0bec0aac7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89dfed228dd12f64a3a8b6b25c2452124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7334ab3f9374d28e98693498b4a7b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d7b0765c71967d6003f67355d854126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c45f7226551a9f4c70d05db4476f7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9a2296c44d0bbd6b2c4bbaa5beb6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510b95cca0d6c04033c4378957b3509129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566cdc96535b2807ae285c733dcb763130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09244f123597c3b32e0f3f541d25693131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e00681ce1613c6999ed7ad5c9b8ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc2118db3eb1d71ac3e440d020ebca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956452514561a04a322d6e216b287044134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08192d5be1cc9592af24237218a30fa0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba45563e993059470c9e34b4e0992d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd940bdd1bbd1528b105659ef04c4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4cd86e2360ef0916126a9d70d6e9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b61c7c0c6041974c9909371c8fa7d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065045fd225210730bb2fc94bc07d73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02707b7bdd9c7ce8e5b14a1c3f0c3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4537cd0d29da8aee3c01dc09f0babd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48642fbe8b7da63eb332d3683c3ea36d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931638ad8663f0a863bec0a5bccd28e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a848b8d032bb8bd4d593e995cfaf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ab6107e8c16ca16e854454730def146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd820a0c0eb1797d945a0a2cd7469147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c566c59b5a04a8556b213b0dbee90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9d1e1e4ef59b47cf0e2dcf8c6ccd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f0061b836ac2af4b15d3244232647150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62cd5e0ebd5a2c076a12f085ebff63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f590a9f3ccad1e2c3a436d048205288152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bd43fe7a018ab412bc2d0d5eff600153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161080c9d9dbdf123a6055765311b19c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15abdc80517a4cf4b0aad7a693bfac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf181f1439cbbe9525e5d8648a83e9ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b47ee43b7a0e8ebf53014d15c70cdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489c6d945605bba9ad59991e7aa80e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46018360c97068d9e6c53d988fae05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2526ac1ec68bbfcc2c2b01b479eb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6fbc01285f823971a60250e16d74b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139af6f557eabe757764a98707ef05a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76e7cd71d7f7af0667d26737776949163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bbbf9b8e9fb888393b504288ffff2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acffbb8a802e14651567cb5e47bddd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6517f3c33c918197aa2868a439c75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e7bbeb3f1072ec276ffcaf58241b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186f37a5b2d69801706a99678a98a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac374cce68ff9cdcb04a67259a23db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624701fff08c414bc8c63cbe9c4e53ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b28e68cd20bdcec3307480e809a65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80127358cefe23316d65296aec4852172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b228acd98c03c078af6f0438095bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd3036c1db831378cb346878570d77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ad2878302e0a5fa83057b20acbdd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78dde0fac729e31fe4321b749417cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2c16651da8a0bcfe0d9aaa3d28d32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4e5eb5abb0c6e61307ba45a75be74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74092e7def8336fe6e638f3d1806c79d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e0c7df8f9d04f87d99edeab904cd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa6747ff07aedd08ae0e8c1332de33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d959024217f283ba7eea80fd8c47095182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f3af8e48281e6bc7f97ac17695fbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1a730335a8092efe5a89a85058a7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e00a5011aeed932dd05f858803ad6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83267ccb652045d235ffe5e3c7fd60be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8299fd6c7b982581b44e0a79cbfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adb93d98ce38e4b6039d56b72d170b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae11e5845ff751f8811cc3c496e42de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851382eb11c3e52b4e2daf95c0eb6b83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb6e2800017f683a21a154ae5cf65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647b12017bc460dde78cb32e547d1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa7b6edde859518fb9f18ae58954d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58004d0e8c5a6f25b256b42a66f24f45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64811e675aed1c8cf2cc130bee5c78a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ed31a0339660a611d5c4637debaf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196a60840b0e03862f831afa4699fa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9635db36a15551b688506b97025ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb24299d2438169112ff8c9af02d99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2222cd5613d4509c27e391daacdf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f24dbc88607ff6d4e4712d24dcee04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92075ff3a76f3f171a5e720799adee3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30b3346f7a13a017e97657523e58f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627e0aabd66c938dbfe81661df0089204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc27403d846b3402439f6cf64938a10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd7a89ef2a3c7250c2f350159138a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5089a606e3bc26074a47a0f3613d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975780ce9655315c042d7f66282a567208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a5c1c18d5d2bf1a0c7a0ec3e9f1b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ed5f000d001824c48949fce198188210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3c7156a5353cc87b98343a076f32d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584df65b321c4bb3c8e0208c506e8107212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643c99e717eb11332941649ab0f417f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df396569fc866a3fc6c28dd6fa9bdfec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f5e6794c18c56e9ae227be726572e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb6da4f86b53ab4ce6f9787f323b32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d0afce36bf8b65f49a075d5199564217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa49b3418753b0eddcb154401729e08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5837d4a643462805941e59ad0ba8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe208a95f6f416a2930c7d791d78ecc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143fdf5180725be32955ab985ed0c7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eaf0a552ee31b68a869bddd3fc5b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d03eaf7777e6acffa85246f5e2ba1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5257e07e8283cdbc679488b2bb9ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e44abfdd2a958216832fc03a5ddc39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a6129f8152b3f186747c1cd74248226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb404010dc60970ce7c9087c8eb5eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc87ca01ba4b130669dd2890ae04f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf880842da66384cf378e1ea7a0bf5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed429bb6d759f094157fb358236bd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e3fe9c62d91117eae297e82882893231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9a7df6d94cfc14b4f1c634fe75c35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33522453aee02a7bcdb0f386bc4b8dca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbb4edfdfc7db1243d56a859eb1901234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ba0af91039c1b6f4da5df1c8efeb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3b2f580caa0d5e9640c988cda64df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff93d2983a5eb26d2becb1e2283585237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0b7cc157616e2fb1ab9e82d1163f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b89173064a2254172586a1c187297d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1c6ab38df9f849e5c58c661bc6f35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31eeebe6e0db2034ca3e338a9c4e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142a5b0806817c2b6779ed98d2710d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654531e55f416f12fdbd20523508f319243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afd616907ee740895736566fe67e82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c3bc8227c174b44690174b77dfcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86df9a9f0740c2705c15f2e5a330f90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c2b4ee788936cd994770de2ebbb6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bde7d375c9beadcccd44e7d543d6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d636906876433d7e34d7ad686da2667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c2a9f5c7bca312601cca24d6acaf3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d40df602c93a71dd66a3778429775251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63882a916d01b29036f589daa92e51b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd7fd64627a3d0ac06e5659bf1fe97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bacec027ccfb3f4b4e1f8dc05a91b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84f6b7447326cde0cad3246653ebcb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbdbdcedef19e432d57aed3315d472256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf8ccb1a2ff96e7eb287e4b9f0a692257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf353fa5ca81be5c4145d95c7654bec8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d90de7a184f89177d31d3293186463259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788896c7876a2f8ba66c46733d86138260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d377e48e3d1be76c368d6777cdc7dde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d370639909b1fda324a2ab7c6ecdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d5e3a600f715c1cca19a5800aa56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4df55ca56ce805bd3cd81ff6f0bf58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8628f218b7d78f36f8c4f90c5c3a7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccc01d90cb6350c24657dd7438ac71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbceab7dfa25736230110d66878487267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845469168f104f9a89fb3abf5d430b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d65e3dfd8c7d57330bc7c38e678988269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ae6771f105dbc08ac1cd98eb0455a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709230c80a01a64716b2af8ae6907e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af73c7ff4887ed450588e058e4b0217272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d4d8c48c91eaa0120413fff3da46e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480001ac5de2ff740fbeec9ba13f13c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc76004755e153c9d3c81b025876e99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fffabf398eac62f7fd68b70823caec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b08dcb3f5cc38a38a9bb0ebc6b8f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb9f42eda5190258dfd3e8dc16b3c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1f47de5a96e893fa35335789e5175279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b4729f6f52c27910a09fd1571e92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d788c57847682f637cf39ca95f82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df654ae58e459fc75594be04383412b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9677ab5b0eec24f71355a6bc0369ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987b164a829ed6c8a3f8b94325e78c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169a1328003c63c615c1381c328a184285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f05a1475dd160ec8004e925e5cb48b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6f697cedb4cbf53698fbc14d7149c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964bc961d6e3c61c595d944be32bb21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f6c6ac8041b88f59a7cc05a6d4704289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0028d9863a39e486896fbd6ce43c9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60edeebd3dbe0ea0c9ec34a555b1749291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aad3dac1edb4738f8acf6ae5ab4eab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496203d99f4acd9b2f571c646f26f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be862c3d6ba3313316f66f94518f9d27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22ea0d0c779b69d1df7c11993c1b67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3ccdb7dac9a4fd352bc2469084f9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63304e7cd9d1118b3d31558a47f6593297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b720e13aadfa80b772d3f8edb9574b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd3f03d6bf9c7a1ee937ef09903f4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8ee3cc77c8ec9dd3f84823e6404dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f617d117aed2ff86881b12f0e1ae52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee54c3221a7465740c574b500043f52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a1464b9c0dccf1e2a734b586ec918303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e8121361c497b0b744bcc4bccd49a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17930bb4f8888f85358d5fdabb231a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18be9a829f227bb3627ac3a01675ad0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ae1e6f379e611930dc9727ff62f06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2307783987da4efe5c9f91972a03a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684d15138eba94c9130a69f0e91382e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7021df95ada49ff8510f62f3962d2d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdbf2944338e74c27499c8e4db7134311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072e476f58a9e97b65bd8627c46dd72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9074995f210e875730371d83b8bf85e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3886f4adb43880998f094385985b72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad09f109d24bc16e41c29607e13103315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41b272d94cc41f1ce3f92f394774e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb0b0e062bb3e9fc433dd9c8843041317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3865a8b853a09b244f7e54f31f10cbf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3f4c8bbc4fc9255658d7452f844b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907aaa874b13d30a3e7fdfca461147e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0661dc5bf2ecf594f85f9561ec1b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071c6272a2be990f362561d1ac6051f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4549e68ea206419b15907eaff060bad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ab4e6a59201ee36e0286d645eeb44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d5fcea2f69f295b04fd80395f7d02325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>