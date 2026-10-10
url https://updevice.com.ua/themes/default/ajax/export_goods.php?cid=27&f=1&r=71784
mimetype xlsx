--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd133c59944006e627a78d7cf91735381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d73d90635ad1db9f58c2783118fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d80bb61f3afb82a2b4668054a9b413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7485d93fcb72933bfbda23c44024154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c7617a4fc2b8ee41932af979c92c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec04dd199fc3d31886eb8deb19726b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a97c101254be383cd8863d703240657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b09c6caa9c0359a37f757bc6ec1ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981a1923b0f9078d80160344f89b6299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec9bf52b43a1516ffbb3a75f656f0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7c0625bc280305bbe06bd791de2a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751a9e92f6e45f86e968fc0a4f233ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b16cb6d63801db4234624c1888a15d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6986179cd512f769e43bc2ed9c25814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14c9f6144656eb97095bb77448217415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726d3d1f379f9ac299215648a938f7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db1689249d0eefb52ba7e240ad82917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6df0222f72056542d07908564c0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f100cd49f97eff6d88723027388b63719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d762455c08ce9ac326eb11b24ed90c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597b712e64c247f2ed057241538c4e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10098398c7eccc48547b48608afed022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2139146571d0bf15d15f6d042abdd5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1866d57d17d952639820167f3060c2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fc36bb0ee16b91f351336dc9a451725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff124c5500d800d34d23a1a6d58dfc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d909c4eaf73961405cd05db1706766227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746241a0983a1ec3ecc54caaa8c8474a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c40d67089187cabae32b8034864bee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee183aed67ced31c99ca55d7328d492830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe7c4d9f8b3c26a9d2e2b624f4842231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8c7b245825c06a7e3678402d4e96032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c1d8ab54491fc98229f865d27604d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b371742d4e5cbe04c28714940a05d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd960eae86b11c1a6f16906a14134a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d280506cb822b89c29063b13be5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956181d27d8a839b4cec62f41895020237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fd43ce3cc52123015b7cd6cfe3ec838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179cfb4f32bebdabf150c083da2451739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f331b3c65bbad1cd65432145b42409440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e08b04377ffa9ed4b972997a9a68a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc20d3111a129fe447bdd641cfc67e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46732598d474fa5169e3652a79f97543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60fa027aa0a76e7e51d48b15a4f92244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c0e0bc78b71b7e41e32656a8bcf5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f6c4e4634db49ba05585dbf26494a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445b64e4b0dd98c13ae0dff8ab3c5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1751c912f41b010dd8e29d7f699ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639907cceca7a5b5a20a36abf1d438d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c3d8b4abbace14be931683aaa95650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c72dc39b1357e14eda89a2949bc5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518068336ccd5bb13d024ee99bafaf252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de8fbaccb8c7eb5337402d1959987453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872630d8a1dd2dcb921ef8454dda20e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dfdf005b05d1677b54546bbd2309055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72522f1ca8b6b7ad53e525230c2f0def56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b8ec6b9e4abeabaad03ef8499142757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab407bd0bd79c3141dc16c3440a9622358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8a6f9763a82e51ce9eeac0a25820e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281e2d3e42a40e56d902498e36992d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca401dc5c42fba5f247c361cdd9ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6acafc267a9c09d24454cfc4f2a5c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db9bbc30654f4b40dae25c65b0cd7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefdd53828fa6b9e1a964dbe560e69c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82c23c4b87b120b56178c36fede6db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec45c4a537e9cf7ba6627b5a0afb08166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b6c985099c845ec5bb0da4230175467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f03411300ae946f629b6ece42de18b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95734d4de41bf5aaf35a2d70d8df3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e60332695b49bd1f701fc2076d7bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9547b6eadfd6b933b3d9e21c18c8d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c617047d5829f951426ead3297a7e0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c8ead1d7e2077696795c18494a14d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cc298cce9f516147b921b89724f3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975a737ba7b79edbb203264e13b714b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec0db6a81ea5694641c19168bdfb7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695696086a54a01266451407810ac96e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1055241ae6f3bbd5026a842165e6ef778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b78fafae7362ab1ba38de86b9f98079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bd0fe75a02d7a8882ba077df142b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a27fc6bf258e4ecd5348aece0ab54481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f08e429aa8429452eb4fd86a3bc4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc07f247886449ceff6abc2b807348983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9122c43e34826641fbb8a0a63798784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13f04e59aabdda7c1c7cb2a45b218485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fe26ef0ee2ccbfbcc4531722c4e2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb85618f7c80d0106e673986b83c2ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e34b0a7ded0162eb4f468bbe0b08a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36a0a4d79e4a9bf0c7d83f84a4519089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6db16297ebf32d42598dd0bcddd0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204929e92a28f43c0466452262a5cc5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3fb2ac9cc2b8cc10f58061dbadfe692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a60c37b514f4a25205b7be29e1c5ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9587058a4adb7a53b0c7eb7cf782994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcadbb7cb794d83976dbf8186a5b7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447b4d1d077355956355df680a00ba796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db162a77055f862df8beb0713f32bce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2463d2b8e963737ec09e1cbc11eac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68c7372995682a7ef172f70414fad299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4514e2c0377087b87684539d9a2ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7386646cee4c306a8712992b8b8423101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eade87379b6a6436cd62898dbf1990102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2c68bab7f8bab201e7a6c1898b464103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc4059ee2704540f7d511c1a78e249104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3f692a6e55f579df9ccfad4afeb14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e29c483e51ec44617cfa38c5870b31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af226bceb5723aac11558350f6b28bdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4645211f9442bb31e88699a24b485b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a980206728cd3182af5f4994ec59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd637fd3a4b1d157ea1118fbd4075de3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8e524a1899568fe6c0d10be54df82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439172314883aab612e152fe8cff44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a39c996f386018c80fc73df7a03e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3d1dc8df694f07cc507ebe18313cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe70b767102c4869a106b482528a10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bedb4dc04c2aa2ca7dc68b29ee6299116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a703957a264f16ebc0204f5804c09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40a5cbf7a00eb329bb215c0ecd88ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18574bdfb4318d57b099abd8b547c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335b368d640e1d4df02a9feb955c169120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e66e3961434af6ea481ff4b7bc1445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd728a5d9d717be8efba78de728c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801959869052099b7b45aa42010e708123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dff2854f885e2ffd4ea6c2bef5ac2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82575a1a8cdbfea8270dfe47f96efd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c94fa5f38ec828981b15a949fcaf51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a41fbfc79e0d4e01cec27da62048ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2605410e54c3e6e721ae524e3ac406c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6232c92b71d5a262ddf6a202a64d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6209b5f8be44e5e2e98d9d81e622ba3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b588abbed87a80de1f2dad2cc65828b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592fd855517c8e6af2f2405c807d99c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa423cc73e5a1f5198718fb72a2d5dc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076640636c1650afa23219bde1468fee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d56ca6afb65f17c4dc781f12b770135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b1c67f996281708370d8f8caa22e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64669e0153a6458b740379da6e7a4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c368a519f80ddbe9043661ea749d7d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807901613751cf6c7d5ff2a96894654a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df704fd02e60d49cfa6201b7f807ebf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1cf8a8d5d3c53f0adc8da94528246141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b869733ffd8db0e4811ec0743ac06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fd00c0036ce6af6085c06708b4834143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dec136d0d494b74ac1b0f0468e629144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d3c164495f3f5ac2259ecdd3d0c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a694223aea8cf61f69eba7bea513146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44623bb111ebc961e75c1a80d8c26694147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87e63540b13b37354b7471f8883174148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a79480dc084e173923b8a59cc66fd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f747b457d6a5b76223987072bde7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fb075cef141fcd72a8475062bc84c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5560963efcdbfe101c1b08e57862a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e68882c026159bbcc5a0c5c1387b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb6c27caea3a91f2008484d7f19c81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b57c38f3ebaebce7b54d49f2bbdc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e171ec92dcc9bb23e0225e964a4c39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008af586ff8bd3707040ca0e2b27c8d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef9886578d2f03b3ea9f3be21e10ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85504a420594aafd22b90eb097b129159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc9b3352c85f137e9c0f57deadce5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a0df292a15aa2fcb0afb069f739f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c807eb298f1871ca7906e2aab3636162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ebe2617e48246d2574923146b29e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5deb21d05d31854945be561f9f8f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb689723f8c2c5b049438b9ce70db4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b39932f8cfc655d2439a4a852280166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dbf5444c4666f78567fd324111bc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15354fd09899e13a6cc9d1628c4e54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ec9ecd4b4b28c6e506b12e04a92bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42d0bde257999920709a605ecb1dd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f0cff4fe0c56e913790852c1937a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f9f132c0a107140f380a8935a56a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68395dc955f1b23f8d1baaad4c617721173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84addd4cd3e4c5f0e5451b1d9b6c4586174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ad4e464085647a56d277b85dda47d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b185c5313d865feda22ae510f1a038176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22941ced68cb936ec781f1c6894607f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a874565732c5e637e4073ea1b9b2a3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186191776ec8e0fd6a3213f3bf17e547179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79963d362d45d84b0f2c36549cd6f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c0cc696f7490715d6eef3a2f1ea77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599705ae739846e0e67107899c808d1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d789d6ae2212e2c27cf99e622704ba8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e55ddb7fd9f4567eab25fe7de885d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8c53e6e8e5ff49970995a5ff9bf9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f7f34d36409030a3b1cc2676e03df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca17bcae627f5390eb399164286321187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1594be99e87063dbe659d171e0185188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5725616f642a58d42cac6b17505a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e5ebadbaf0b2a5bff8af90e9b2702190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bdde3a4563dd85d193fc56ce61a7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644f88091187e04d05deb49ff86da9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cad421c12136530e491e19c20842c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f64050be75c8b8c174c6a87b32bf21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d2bc010dd8bd52e85dc8915d5d847195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cca76cdbd7882eac2691459893d97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461a15d60b658b65e2b9a424c53d060197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5642633ec957b027a603affed4b7522198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aac792836bc5e3822439c2528e22e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142269b26ae6980e78958e5520c33de4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb211625d43c0f73896c71d1a483b584201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524450fd379b594460ac57f781f4063202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d3cb45e3df2e76d6b37c8d44d5847203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8b2626482afbb39fef1a9037d77c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceb6686a0434aebc15c39eeeb4ed16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0750bca9cdd58e1643f03cdc35b43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc83d47fb5cd0f562152c77452d20b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd3be95bf489754cc8d3c602b8fe1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e216167fbc88d940f5c013a1738042a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6635326bd7fc3353b60fd8d968c77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11aaa47550be5d48d828f9186bd5e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267ea12a718809dcff30e7afda0f783212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6773eef6de1d3b0fd61bf579f418d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9647b1769aa8b5332501135226c979214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f423012ef577cdfa9e45ff6d4e38b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80ca753bf8992ddcebf19b696825ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530da69ce29db8d94420221c39ddbdf3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106c6014de91fb0b349e637db2b1946218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c5187a077863f67663ddf3a8c372f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b3c3bdbabf0173b3d5ad016ea6cf4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf196455ba092c6f0730c8f17cc6e0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c48c44abfaf084657440b5ac80f21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cb4d0a3c22ea1eb9a300ec25dc7a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa04794381669a35b30cc2d40e80b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4b921ebd4228da41fc24725c1077b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea3d1b039e45a196c281cd3acc101b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f5886001c4d6c909fc21368611cee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf128403cecf0eec871439ac417344228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc5ff2233b5486e6f109b691455ef9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614a10276f18505bc218a34867a4ebc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8f66064d847bb3bede31407010f20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c9988f5eb78a0a82c660fe1353f97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e808efa2f706e675500916346516cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f74c6d7d2da6e5ce12ae013c19717234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eef2332c87590cfeffd0c1240c946235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8b421c81e9adecf9dda9c701f2f7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fe621941730de282d2ee59e99cda0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ccf19398901a45d2e8447d9fe6f7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d77cfe0023baee92065f25a4c820a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eab6752977ba82e1c6aeb7b167842240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d4777c0ac0480adf28fee76f2d6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d671918c5f51b71011428f3b4810242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8757fc4b0898114e9def1fe4c564b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364281d1c70b7f2de8d62ff87b63e3e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f6e6ebdfef16bfe2a617863ae5495245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5bf6f554344d46d6b2f574cff91fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dc50fb5de983319679fdee0245ee8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e6a4cbe6852401b84af6db0148678248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ed73a11114f3186aa75d804f170f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce2801e7ce30b6e55fdfb3616d3e01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa240bb95fbe20c61a7b1b096250693251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a987cf7e7e812f3c93149d4cb2a73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cfba012b4e01a06cf27de994acb76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3237f2490c7f2be72e83c13fad9ba8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f7b59d759dcd9e065c5c4a15cf08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f77f6fe4950a83034c956c0a36a83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2f735013802768b9482fc71994378257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19310befe12ef98421c33798e3b147258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7504cc106065a7a3c908123c097fca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e357c2b157d6d6cd22c040ce5619bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863e472780dea874e6cb8a305ba0e3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da10c9c5f79a388126467d086cd3a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73315be40ba21a65fea00e4e086f694263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1f0d3a2d1d8cf2c3654a204724b62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478601be10d6b6c3bd3fdc737274baef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439663bac3b2f6c3751eb95cb7dc9e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee673853973d5a5caa92236caca690ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95595bfaa58615469dd98be5729af0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338734dd9bb50db36574fd47dfc6d41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7163d4a179d1191c4e28b4d3f024270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf434290916d6bdbed8f214fe783a14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b453045fbfb39c4d4e09054175103272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a6ba6bdc7f41f98e15323fcec91a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f8b039aa36cab0e228e404bf7e386274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede5e3f0d34177f13cd565f1746584b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962f2f360bb1da439b47108bd8aa856276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0900d7119cee4ab513085cbe1e5de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff43359b61948cf4763b9c9e0aecab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7fe6a8cb8856316db2a9fd6df3c30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9b4d0f122406fdf7ec9595ef49c6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722436773fcaedcd7756c5f31aff06f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3034d60410bd518773651bd4f41d43b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2647f256cf1a209beda3582e635d625283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3eed4f89e9cdbedb0e85513f5306284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77ca031e75d9c4c9c216d7a464ff92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1a44fe3ae68ccc8daec8283761ad9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd289c2c1bbbca608a5906f007950cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3366906e6a0184498076ae686ab5671288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca756f597da6fb5d43f57060a6987289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d54e53efc4a2bebd78fa5c7b5a6b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff82d38dfb6e5f7c98494f5b129eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766418c30fae17353ace4a2b691f6ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0479a5f3b3c21f7c06e462d7cf620293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9195c8fd9b8dd3c211f5419a3352321294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b96e197dc9cb6c2e250de3a00e156295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78febb409aab304c1790f2a3478485296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9e837e6b98f759fb45c782d8fc3d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d74d651130b27d8c488c6873bd2f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614baaad57beac6e2fb00777bb695d4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca919a0521ab84c0f13fc298349163300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa91fec3428514ff4f11fdc7dfec2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d53507694b57cd11cd0dcda4f9138c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5911413e54dabfc48eb67bbe67a9401303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786cb5727517dd9485e218a591844c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b58537a3b44626bc3d097669e35c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f583fc8ef0d1048f129ddb84c94f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63378e272561e8e7899adef83eb1cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5493d2fa891657560e0f2e8c1c338308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a640c2cc86508ce65c56f54d63e0ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781cc6e16b9db7f4b4caaf31fc86860310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec15ffa02b1de6189e68c911249256e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc76ca624dcef46b487075987ee605b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4501cdab48d41868cdfefe17af074e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e78fb121ad231f73d4843e6a58cfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e656680d29f2c02b0c926f1d614a0dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233450fe650a79989f53e74a8d160f19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafec39e7285bb4802499c796a1c4971317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04fc9807d4d3e7767485c8ef0371b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921cce719bd5e5526660c01bef4ed1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0835d5be0121d6373f2cf054851fdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f09b06c3caf91b9d1da4128f811f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98724808f3ab1b17d8e32b0876863ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e61cfeb3efd3f74ce1c268f3a74d32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5832899d5263afc9d847f3871b5207324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a628cb87635d3f4e7f10a3cee13b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4be07d398bfa2e1d85d537ff3577a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13382c5aa0fedc3634bdf938a43484327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa70582a78589dc130fccfec13704f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b23643ae43ddd227d14b86f4b7fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ed798eaccb56187340dd71121808330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f72df0393701528e4d9d85f157ebe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3ee8fc045e71481a43c429bacef98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a467f1b7e526909555493e54838a0b333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a71e008b361892f4781ae05df5301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aab047b9bb24fedb62e4aa884a6f6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7691d4259549712740c392d2572cdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b5f37810132781f40d4be301590a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305920b7459c33af00d8564b4acc79a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c9c0d9e117c3d6ceb9f59327c23396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaed8c2774c44f6c5f9d1cbc6813bb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587e747669baf6afb15a607f49df7138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba77df6e3877ca20eac1fb2a9829f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337c51060ae79e538191668e3fa28fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d751f02cf6533656e5f3ec520089a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc091942c7302eab182ad3478a1ec212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b79f3aff3a1a2eed40d17835f30f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eabe0b68fc6e6febd4cad7675595e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8821350814e6f517c93168406f59ec515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461b2aea0f49a17b2f35ecc139444d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0640e172de154645e73766741f0bfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4c4932335adb5e291471dc3e5f6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63002ca233cbc0b67761603f9c681019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545f20bc96ce98b7f32d8c823b280220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeb3f020f1eaf14d141a9226093f2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089dbf4baf8f1227779968ceef589ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0322040de376e5b99e8be7a11aa508d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2fd684470483bec0967c2df47909d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c8307dc6bba23ca4392aefdb579d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb09643baf80a3aeab1ce432a2861526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e722c9b059508e3d86b736da34efe127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b55d2705cf3def67d051972fe01928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee640e2b636b8b3e1dee7fe5cf42f92729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430da90a76ad6f24c14bd38832b975e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56897e45515462327dc6ddd6f98082a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c764c750f6ee2923238bbd650b27c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e9f2703612b5e0061e20ed85219a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da309acae6db158ff64cddc29abe9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f300f2c35ae85f1e7188b864a45e8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869f53675f1d7b2f81e83815fdae48436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95880b9886b379fb9e8af19bc7272ef237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab5dade4a7f101575433326735a4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240af9677b5406bcbac02c426002adc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c26731614fd0f88ecd8c9944dd36b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec044dbeb06f74cf84214305371ec0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca266476e0aaf9dd68a6750fe3ba7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575ec4a0d4b9a8d2771b6618fce3ab643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630adf37299f628fc1696614e16450b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d59f922d617de9aefb56890575ef1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1660c0141bd3ea5b97e92302f58ed546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d7e0bd0303751a449fb93a58ff2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895f3756029f9ba54597136e1f6b27248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f47fed74eaa6d38d7659fb39cf58cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357dfaea299d861cea0c629b5e8778350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86889ee09581d1d4a4a1a6dda2ffe5a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9b52b132a9bc8c321b729cdd2b57152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0385e5072583f40dd180205badf6bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc09953a694e5f1c689749750c5bc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad51f7b3a74a23db709d3767b5230b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cdd412cdb9d6eedd60b3f7794340556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de667f3a9849049ea52d1dadbf3bd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901805d65b064c6ff4b0110a19b9f14958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205767fa70d1f51d073a70f9ef435f6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11b2d72c7247cc933593a74b4aef5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a46fd49680bfcce5ccda1424c190361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ad158d7c7a3fbc6daa7fe888a06a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb96480ea4757ca2dfa485c2dfa33dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175967601b2e0e38642c4ae25148401f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608787e7b31dfacf20d37d02f5fff6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762380f57f8daab185cbd2a073763bc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dc0650f7ce1cf51a83d556553148c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455f810b1e550ffb66fd4945b1128d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19ea4dcb1f946c36b6fbd3dbe153169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fc860070dee6f0bbb9d226c73d15870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43f4bdeb52465aff8582c7214d4db771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01c6efd419acce482dbba9f49c6b1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4406a523745ef0b8c99cf2aab82963773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfcda68eb951b9b8c341a7cb57ddee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae940417fd3ae981b7a63a1d68b86175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df96e9eb616f2d8c77f8a3d8d8caa4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983542dc8652b38783f7dc2837d835777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7454ef40c66caa29cbe4dd15aab0de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9aaa761a3326d490f9482cb042f5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a2f284d7d6b85ba8a5f8596b6857a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c461b5d9c5be360061f18391ecf5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ee6f649bd1216e034af50c75cc58682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b708b1325f5577b1ce7a0a239df58783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948762df860c0c7f4cd22eb74f1f5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eedff6467e115befb965be930597985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a82598311e9b119f6aad1fd7329ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35feeb8bdf240a3ad1f8390ee7fee1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056daca1a2f4b46f6c0278fc55b0c0fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fbd460e3a0aed64fb009b8f0781b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a43f07e3132d836cfddf7935af7ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75585ee85bd1b0d1ae86d1e770030a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62784dc39f4e0408ab6a64244b219bd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c517ef4c963d76ea0a0cdf48d728b4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd4f6f2142a343309e17fe6d1e310c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00856a83be825b063473e60a86faa0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3d7d999f6989ccb52e59677867abb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e570fc36752b4f161e18581c44fbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b77fadd88afa3622f51c2f4ed8c0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b330527ddc08acff375c58a688992699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e8d39fa4a27dc3485fa353c0d14bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71ed5820f2892bec3f6cea3d93e730101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf97f0497f120d59e07bf4111eae8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e08951ce87ce96413856454725f5c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e110805ab81f88df1a279d981efb1b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef324f98e3102957166017a7fc6d78b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3b8ebd3855bd3bf39ea0eb6ab9d0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fffbffcffd86ab65d0c3f4753475be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087068356e43cdd87e9f5f14400ce0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b2caf4c6c9f117a97028e165aba51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23316c614144b253560b2fa6cba4daff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c565afb7ac58fe3368efe1690078d4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb215259da45851e25a97ee3af30fdca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966a5520729ed4082b1308c4aa6ff94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699c80688248472e60ef516cf84cd6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a6384365d72f523c1df24e09616c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a25e5b3b655ed160ef7da44fc9798116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b588edef887d65b7c169fd5ab1ab3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fea3e86859022814322514bf7bf1e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee9cac9710261fa496900e3731c042119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b68ee0d7438cf720e815646f894db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e9718adf440769f19a2447c90a1f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f38f6badfe01b10654b47cb10e5900122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bd6c6edddab9b56a6c5bf4395151c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82c3306a974449964884eabe7c9267124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6b352cefec4b798af2ac8956e6ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7573a90479d3dde82aeec232b3cbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbbf64078053cde0a197b5bb693d1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c09d26f1bbc1501284043ea1ca868128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb76d7cd2d70340d0299a82945634e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035afb9250015144c89d95cf53a1c011130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b9a572356b1a8680c789ed60b4735131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875449ea4a2264dc6f61e045ceb0e8c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2087cb035ae6d538d28c3462cde5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d978890a17780a34e47ee36bd9fb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5c1041249acdf265ae14b1873b686135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158dd7b6b4cd65f6355c86cdd9ce072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1b0a0a189aa3251e4acba017d6bfc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a60c0ab0b49bdeed4d80b8c59c7b45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09851463698a9183eb12feaa5d90a8de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fc00417a24c030861f4444821699e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8451d80c190b6b49fb13a3bbb27f85c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b352ca66b24d75f2f026f469c629fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc46d79117ad058ba2aba979b11b83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ce3bcf5f156add99890732b15b9b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca470b02dec371bfd6af28699b07cef4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a7f318535498cf9a0bb08e540211c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f92e8d1986aa03e9bc1b6b4204073147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7a1ff209287379e563e2f4801c0ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb7bfa73731c56cb8c5ffcdd9aacdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc9d3828be5b593fc0663cf508b8ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43886dc49c2cede0aa90c7ccd09347a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07be68381ee96d85d687c7728b9036152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81a120b4046c5f024587eeb5404b49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b50120b2fbb98ee21237990c28b712154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa41c081f281cead331259e924fe5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27e1d2a0fb43772ca333dd391d467d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce60e9306773c5bd48ff242aa5f2417157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34799c549503cad2ebef28367afa5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b35ef92c687939ef16af27364a87ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51823b093c405ea37b8aa277d6fb70b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299f67a6c33e38115a0363e4798657161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0addadd34ef054b1d110faee5064bfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e41bbbc80c62fe22a7520f4b000bf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7a403aa24ac89e63a508e9134975164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df91831e0457789e0367406f21009c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa083d309bb9970d89dad16c2629cc6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327575f6f58dfc78184a82965a8674f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eba5e3708f42b80cc056984928421168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0608c5f8310c519b9fae2f07c237c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d88e16f453fbe6e9fae5abb8d040170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe7a65aa4896430d61a88b904c7db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422fbb5e0ba35532662fc9753370f41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26e6c0f6c2e76293d5b09e0e6525d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528e675b7125c14ec38005ee693e2a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01be6a230ba1b70267c288221dbd0f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49859cf641661515ab28199cbba13850176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b539825408def5ff34766b9b33a884177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c48d1bd9c3f9cd22d891cd2a61bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951d43cab5cc3716e3851ba417b4987179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180103591b45c53419b4b420e6355e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefd6d7e1dd764ca5be46ca4a0b3b87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dd269424f9fa39bcdab918881a2f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd460bf495b4c865929cf6498ced3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa182be0bfa8ea9f5a4d528d888da504184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68934f8fc25d4e19869e8c371776c287185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911699473bcb8bd325bc5cb716472232186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc08607dd4ade65afc8a65c2521c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17c1eaa71f695830d1d02269ab0274188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c28033775cd0c0ff6ecec3cd416af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43f0f8d62dd52e457297133f00bd51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976554c3c9ca268bb2421efe3232e9ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116efa8b7d29e696729dfee77fff013b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57aa2a31972a4e650a8fd73180579193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b76eaacaaab838eb55adecfd7d2753194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb737475217493eb9be1b7067072f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbef2f9094422bcfe09c2f82cbf331196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d18a8e423e5562519988e52483feaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813897b0510ecd95d71c69c8a521b051198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636a89bf9a1ed25f8714ee472e13a71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d594365b44666b5fcf779e5db4942200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd958f5d24fb4b0fc4c2d69ce365322201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad339c3fac087b684d249f34fad37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c2fb319b83cde7f9bdfb5f63cabd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40696946687cb140e31e3bd304c2251204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f11e23dc78bee013874c716e76dcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e9496ed5e790d454f405834a29645206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6f9b029312e2d4c90dcd44f40ff37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff4ace5639eb1e2a51bea8643c232a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59e6651560d42d23b012869a627942209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c661501b7932b27cbea967e3742b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa5846b445af9a98f695213484c1e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579e4f9cfde0125dcab921eac4f4f8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86172701c28e679bf92a819ec9c2a4ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e834224fbf9cda440b4116f32671aee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6080ebb95992f08acec5f746b97f95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc6e36e7be3649644ea0869ed98147216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9373255de7d35f7f66739d5cdf99ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d886cff97ff19f47144e9f1800845218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fb560e8b3c0fd29f66b4446be0bbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5df84506642b56b8c0711c45c5804220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d443b8308164c883834ea9b8b8d9958221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d809ee652f2357c1ecefb40c5824e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115df76a8b7bb5851ae8f29151613e5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c10ced042ed1ee08a3c18bb6798f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439582df3d2eb0537f3900e95b4fe473225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032518c9a030a52a441271b75b53409226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc069ed5eab2523becb68b32050314227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540a83523680a7a37dca38cd6b177c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd420e8272324845b76264dfc842569c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88543cb4f8b8392afda2b1383729446230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20faac2809d9a3bf5d6c4a1f9dfe04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb632df85ad051d6ef1f85c5d9c729232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c625e9fabcff2dda8be1ca52924890a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7224edddfd60ff1753b613a9b43d21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3930165293dd3a2aa5cc557a1d396f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263b11031a96940b58e417d33b53783236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcddadaf13fd42395378a9732d291d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527393eb054a7ccaf62bdf9c5e25e2c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ef7a9e9938ae817f28370b122f3e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa664be88f6993ab9c4a42f46e818c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67644e061d6b33079daaa582b923feda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733a5651326ff9ca4330ba53eed6c5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676ba5ede75b5f51064a9d54446368243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce569e6655c44f4596acecf74a1fc51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955517be40efe69956afca5795154fb6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f5192d8c3510ae4b91de4df069690246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e9a5e2f57a3847c38c5511d15aeef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edbc66f348f19d10356eb93b9baf4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eb207d37e592ff77ee6ee440e8fbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456097ad2eb0c1aac0e196fa03dadf7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bee741548f97ae151b0c4014a4b8ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66a9a75b30eef61ebfa7207d0c6a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8474c20c8d99dd2ece213250e987c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4073bf829772a62ba52f489dcaba48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3235d1c4526c56932278cb1e21a589255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fedf4cdd39758c40107cd648edc2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a971ae9dc9e8092b4124ea64b00ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c5a4b34ef1e9690bbe3864bf447d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdd4f04196483615744ef8f6a85d9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a36da5be8519b87b089484c6f4b12d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d62f37a9b7aab2fe614737051f7900261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659299f9f4496db9ce64a0d5b266363262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb407a8bad27db6f64aba0d1cc5d43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9d47bc030bca48be7f1ea1f968164264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51a3eeb02f1ce85f5d24cf175b254e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4c52ed5f614fc980e7862959cbe5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1660505884b4214c8f09ea83f6d6ebf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024911b3b8ff29d7219fc153c22bf189268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89445ae5fbc7a5188313db8d9a3c47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7546121bd9c3523ce9ae5318341ccf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9859d5367ec7de44ea058631bc06ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae850ff2bfc9b3d70191db1243efd7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed50508de8a1a7aa1c67b18d5cdc99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf81f0027ff797da69041d2d5638724274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94dd5121784dc24a00b3ca24e202f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2742c712d60a2714abce74a5758d2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4073e2ae68f4924f16c2d7e6f65ffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8d11f5113e3578348d033a7680de7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a137609e6a2dd9c1bc8922cc7af6dc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca2f2243aa886ec0f869c493a7d44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b56047998f9eaf148c025bbc82752b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230689f51b76808fab9869244e0c360282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be167019e3bdbef35aaf1b973f6ef797283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f07b7fb993005e1c759e878c842e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf29ac5bfd617a54657e9a6255cc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f646e6a2883494328dbd49866edc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d301be164bcf3d5861793d9e0254b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e5b80e8b706dbc040cabf8630462d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897950e351d24b7001898bcfb0294c94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa74e1e55cd9eec8467120675f2e24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8665c0cd5f47d2d9d6e5fedf8b3fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dcd8b114cbca237d397e3d24d9adb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a565af3b1bfe5b2edd0e146752be92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f932dbc8c36aab00dfcfaf91e141c01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada887b8442ae535200aed583750b8a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7de4974b291162651e95a75cf85bc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f7c7bf9840b427d50bc1740615427297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf18153f6ae5101f56741c450e2ead298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bb35e43e5d636db74ebdf6a44f9f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f67cb3782461d0fb080714305740300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c7b494ea286b0932d3dfe30c5689301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec49fa2c9490a61d6108a0ae298e0f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47cadf4294939ab30b4aa66a3178a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72775caf8d284ff36db2aa39bf0cd956304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7ae417d7488a56c0271710027ca2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a178819d898d5fa2bddcfcbdefa4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fd3609438493ae5fcfe8ae2d6f3a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecc6065ac5a173d32d839a303380fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f08f4f7553aabce1d59c115106f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edaab6b726c4dbc9ed5aee2defadcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9749ec78d07642560711683a770d5f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f171aecf116c057f410ab88c342e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfa8755d5a2519459cc3abc5be3883313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69422b2a7030706ba5c285adc8b2c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f8ae0187431b78c2210a6939ed84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9172458e7d41d2e8b4a95bc712c2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0183550af0aefab8d964b848d8861a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7d1819ecdcb006bf9b37e9c8edfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a5519b212352a6ee5870254b32807319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b0f3398cb1c9f998067503bbb3726320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45849948ba6f93542bece1af2923b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d1caecdae003329eace966c9b6dfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96967540417b7e5bbadddd50b63f46aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f3af4b1fbf187cd18da6c96d142ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37e86a0a21fc654329a07f9d90b1ff325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>