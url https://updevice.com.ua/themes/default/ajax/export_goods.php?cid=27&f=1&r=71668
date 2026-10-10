--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4fa8888b26d96664f702551ec89fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0df865665d416ab41e39ab407e86b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8470cfbb0f57b0edba6cd5cd154ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0d0f6ddcbaca7d567cd8e23d4f7154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5211d3482a8c7d3e50da78dcd5dadf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc19b54f6d02b854a73c3dd269370f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bff7296dbf6d9510c656884f73f327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ef08fe7f0334b4655ae514996e9f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea7b05d06fcef295255738996f71f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a78b290820e767a49e71ae84380f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1db8697808371bf8007eaa8079c3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d39b69bc90c9d08e574e3f22e9954312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a34b2ba5b39f18273e91af8e47ad713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e4f66d688c0ccdd0c19152847fb5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdd8d0149017ba0f023ac784a9961215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd42b8ed873a19ef7746c238796d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a03816c05030660cb8720167c0bf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c26348e8e16fadf21c2eda87cfbce518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f58da52e820b823c5a8f21fea6053019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082bdab620fcdf33ad74ecf4b0006f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb0982b5fadb5abf50bb77fd8fc56f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf97c7b376251b419b136c5f7be1f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b16056dcb6dea4f5eb51dbae0ea2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58753ece540fa365823bb46516888d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d072cc9dda6954dee92cea55f4be54225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d8933a23983c6c2d35b37224ff40626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd1497ee6fa912ecbb33464acabc8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783faf4f9fcebc230cd2e640a5d2f1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4a5078cdddf929a7bae767dcbc6e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863cf8d642667b80fe5d230258beed830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff058c5574f049d31ab172fcff26f00531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24807a6c5c9132edd947e500c1d357432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08d44abef2ade5102fcb019d1cf5fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c8304ff345c3b8ec03daf65b2d73734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153f772c576b86b339bc5fc3066401e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4172445687f26487c0cef307b6ee936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376e87d9f449774fc2d0063e9823bd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1fc143fb137bf27b566b751fbf3c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c01d6ba5da30b4219cef06dd54a6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e34c96687defc99cd468f1e5229b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16fef0ac9c6314068807009dd37a5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bda2c35578322bbaad77609f034cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed762608111b440b8fa076adc5600a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd08f9ad1130cebaf78cb44dd1b7a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057091edd73453a6fedb169c3044d9b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd7fed0e47cec6eb8d55cd30fbfad446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5ca8318297278dfe417d4d0b8af1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08825eba324964500f8bd3ece41ab348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c284decf76b6e43ccef686a7cb686149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a20d7cc9755f889bc388242178d18050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d202c15fc640b028ca6f707f6831d2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe115d63f5e066f26db0eab41a456852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30b876731a27722c6448107b54bca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1963fd14ab09f31d3e21e8962fc51dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e992d0973e8e2d44d9205b3fe0d0d1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d16e75dc45cb32fd400c8d216b27bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf8824d6ccdaf56ca7b0024ba71a2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e47f64a0538b8c81c0324b4acc90b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19081e2474973c22a6ba84d0dee95c9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8577254524f743ab89f41541c8fc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d701cb1b5d738dd39ea4dcfea657161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bdccdbdc53e4f79a93519de02bcce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786838593dc70d78e5d8f7c90bd2031763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b345ca83b694293fadde781d1477664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6e5f4f8053af51804e79501a7d74865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba64e8324a453cfdd8b04b92cd5d3f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9b2f204651da0ed981bac64ba778f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8caf4061365a68148dcce1f06ac2ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584a135a290d34499c62c8cf71de35d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902d189b71b7695424cbfa821ef08370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0f5a49790a7c8ce707bf2a9fb2a2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202256764c513b685ce91fea5ae346872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d03410c4d433db705fe829e332dc2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d239b66f34aed5fc50547961393382074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364302543912255beb81a3b0ec5762f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc30a78481fd24ae66fbe8bccd9532376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85854de4d23d26863583b32d0c466877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310104dd22000c6e762e5f0ebf23e1d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df5af10ee1fd1f952314a418d16f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aed2ce2e7c46b576a8266b95f062780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260f33a6b9ffcb964ccbd7a2477889681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee44aa6950240213ae1c7bab39a677182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe55546b589feac758c4428407d0b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233390ca5d1b66e77b19fed282b51e0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6755d76182cfefdfb6d1c3aebf97385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d983cc5864d8a6e1b259b9f75fcba086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2118dee5d10d3b21394bbfc14ba29f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be1e891786645eea6c7cb58746c5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd683f1e1cc013da7797202698402a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5266a9e4c9695eed3e5f7cfe12c7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a505c3d142385ba6e8bafb15c630391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f37fcbd8e9677836ceea144f815f6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2b9e9d9871fc65763b7f4ae86cfb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20704509090fe03deace107b9505c6d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1571b0cea6fff57db702c1b00b58d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8ad4e33394b6c13ac0807139ad11e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeead396797af53a76b5577e96f33c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf29a7a48228b66546149d0ffeb92398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913fc079b4d1ae5bbfddf7b22f5537199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e43a6f259f8a2d04feb1e49978409100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d28037b93f4335487ee21c2647cee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f900dd9e310fa2dc8a60b01b4a14855102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb2dfee29f5244b4725b94581cb491103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291631e4b085f72fb1fb21c255e4b4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f216d9cddf3c37238f874b12c49c3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e6d71df4f2ec226233421c7ef4846106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594fb41b6a5803877a79c2a09fa40e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc620ff35cb6cfb70833354285f72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de5b6b8c5e0d67078899675ffc346109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a1f121df88ca25375fc65758df42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5557442d2ee9c29c8a7c0711892d79e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1394e6a15c1874aa4ee2ceb7b31b464112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a961895dd7efea5882cd1d16742034113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83d294120db50648aa45d5db633cdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4605ae6600564664f474b461efa92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e91b8f3d55089b0351e8d19cc783f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d54e06dc2b62738b4ea158911fbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13ec7425f839f674f9b92fa8d54727118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ac4c4f7164a9286e30c82df9a9007119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e92a4d504356edfe78907cf98c79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61da435a7b5f5d50c5d62071163aa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b18d07a20378844fcb77dd6b82de9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909ab9214205c214e49e6c0a1b1da4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b310ed3be1f9abb721ab30aa071ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9a6a6cbc6f90a53bffc1d69a909d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b982ad3a5e641654c122a209e37e14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5255aeca693c2dc34806d14b64129d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd3fe14a5c557625ef945834bf372128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eea79570c94d8d38aaa2bec508ae6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf34b05569ad992df7ed003d8963c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07838bdb7536acf50dd73ddb1f3a51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba9c186fb1a17193647a6711e366c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbd8266a75dd6b76dbd87dacd0fa39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9821cb820f2caee4166c3d16f95333134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31c93776e2eb10e8f6977cb40c8ab0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a83dd4ca817cf4a08538251abba38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7497eb2531544426347a98bab461f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c79ca477ff6a46f39f49ce3507f48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331328b1f09dde8cce3beb0915ea9db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548904a5024fc3966bdb970540a4d13f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38576c13fc1d6f37c2e4a1046ced9bd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b903f51b87113321f0db8d548b0c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff358b9b0d64d901a86acd5ef5df11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d3c983c6b0087018dbedb22813d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f7419811e6a43149b04e1d74ae294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ef11f8c66d7260da2b7fbf747e584146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af03468e5a89832e9e478e284d5a10f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019addbebeac52b4f7d4691dcb8fbc76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679f3133701f33fb6b756d6b7e7497149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dacf70a9d11a172ca4fc8204d75330150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b41c6eed9fee0043a4f1ab0ed6a30f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feb05d0a87ed9d1d0d7545ebaf05a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54616bb1a2845406ca0852f45184741153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab63febe6b76af717112f94fc3a6ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb49609179cef45f195d734765e135155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e4b7c84f24b46561703fe32946c4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de1ead486450aaf673b1b4b37a2fd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c2411968cc9661b52c0c44d3f8fe7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a773de020399c160b19d2abcd4def8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fd65ec0b0a2386d6407d391cd1be5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aea7f0f969dfa6899c2347442e334161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3d82b7e676425940a6e778671f3a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ffc300d4f4f4615b3acd7dc37ec2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002c7e8f2504b82704b0b06ba456ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafe8e0f1507f32bc09b8ec3f209fd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23aa8d0ed6002663086f69a2dd70e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a492fae8182d54c1e2cdff01e11726167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c618e1162999e78ceba4b1eb6f96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de27b4675715e8d5b6bb10c41591e53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7479d7783f152935be136b663803dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d97d93f92e2101c3d8f3cb86cd23b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaf949cf4e97a065e1758bbc6257b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be38cd96cb13f5cf1872ef0f750062173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59458d4cfabdd1c847592b773887a95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ef31dcf6234962682e1d23f9da153175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649186b61da29e40f49cdcb165286d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bdcdd67631c4a49d39f97df5d3b0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1ba628916903d88a828e72991451d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7197acce59a3bc48bb7e1820c15fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f9bac651b82e0af3486641d11b91c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbada34311aa2a2ae4e0c01cccccf0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4105c5f9829f7d03855979a459f4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c581e3ae2e17e6c4b6f8009f7002d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214983830498afe1a6efe075e752624184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d919122c17ccad0a8e368ad5d30409185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0daf50592d49ae8e52ed8acdf08dcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b54aba9cf4ef173f525f18cb36f23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576aebff44454a3e61e7a9f58d1f9d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d3a079eec42e94b361c35b2fbf284189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f64fd06caf005fa3d7520846c9809e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587869db211d2af4c79d013e8aab2c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0186e6c01bbcd3bcd80d32f99de86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad57d47eaf55722eb94ca64aefea01f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1970b3efaa657ffa2dc234e426ca519194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944d6e59151a900fa3fe3217b8b1b6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d05ad11e7ace9405f404d64460f9c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3281908c3d234f5d22cbf44fa52ec5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191c4fb989cf0619637d7a56e16137198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8e0a23bce0c7a21bffcea8d3056c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9794afac4072f8b412441177592019200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f71961d0bbed66cc7b1e92233205c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b00c9190610ebc79c52a0f8dd03c3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48887136bda820fe11f8466a52eb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee64602b9cb9e1663dffa21acee62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046f10295b9bdb16738961c3e7c67aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c242378792fd79d9c5db26c9c696206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb60a8a86aa18d3d771728c241bb058207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd573aa9dc2635340ccaa2678fb52f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bec0302a6a8e7ec814dc6700bbe9b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7a23efca2e5c2838cc941d53534e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a379979505d83d9fdb3de6187f0f30a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e957bd817db6819df05d6477f033add212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d220ef1438e930c87d48943b73255213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d639e2867bb597d3f32d58bde96fff6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705904cf6bf8a897f74ae494548dcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbfb9b667c93d03c281c135490777d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556491e118bd0cd9c4d97e77522baa1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dbc72ab404e28484fc3117dfdaf3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7508ae60a7ceae60c1884e14c46c572219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59319abea6ae7e56ca2d5e1e57411e04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf8ee59b93282c02288cd00033abd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424ce1934ce3273d1dd106c3abafc3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176b30a208132dae5f9a4fb68764d1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5a947ef42a4894a314306fb45b8b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937d1b8921c30045e5a6ac852093530225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76b38629308c630bc081dfbb1e73d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b6c6f3cee41b27cdc01ae9b29617d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a57851dac660bd001c82887c0538d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88047d45ee817583fb02324d8fdc064f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d492676e9fac7c24b5a82217c9063230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ba9b87f1f713eab2c0053cce56ffa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb2dc2ef9825d86fdfeeb66f8a448232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a2d7cad3295716566bf54cf34ca10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031471fa30444401d4f2b042760ccbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a072631e5b3e8492960a498af5c3c5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab061f275c7804d99000034258d5e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c112d6ce301cde0f171cd6175d51c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4685416a615afd252483636c1e0dbb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861e6f21efbbf0f12c8cfb0d27a1fe1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cd2365a96ccfffbd81edbf5e9ab03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef5755fe92017152801b5e165627f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6461b24e1383e4374216d5f9767c7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d4088ab75a92592e352d5f4127ed0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba784cfe923aaf5904ecbdc30cb85eed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b44390bf142614703165627383c5c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e230073b329da1ffe499a3fc69874c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d6750db6cf59c5cf79656ae2e77cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858dc9ca819a30603c7a7d1e99540b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3806ef37e3eafd5eba4fd5e8f3239249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a433318446bb17715859ee9d80fb947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e21fd1107c4632d0d93944f2072802251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524906b2cf14d24b243e51908fed4d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86ec127b534c5b8a4404560215d9c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a7163c87ec8ac138eb34ac9aeb50a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8abe66dea0529646a52b5d9c9f636e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3665f1df82cb671f2c1887a60145f82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498250730d8f7e9c9a18f60ff5d3275257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc795fccd530b7425e895aad0b1d0585258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2c14d23098d0e9569e3a5802de4cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc6435abe1dfba9e849b01ebe2937b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b15d37f3b3b411b9f784ba863f1f97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457e31e3acfe4e5d2a3004963f94f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5a6faf7bcfe1126ce311dff29493263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c421514b6ad680ef8ead4c34b072c58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deab5dffd6f1f4c6ab5064f0f339218265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629062edd18163aca963da10164fc4db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b39eb09d98b22dfd5a55bae2e628d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70db8b426e1a81627a78ec5a5a964e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162430f2248e1470b7aa4fcaaed2a82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4008b1e7892c13e7c7f587b5d4f5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5503658fe037dd0b6ce0db39181169271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f84f9ba012a5af57e2f9840d7d496272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3867af42651cf85075b7a294c4791273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dcbb9b192f6861a656ac14862a93e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a32ea06539ca79aa4a7cf739b8af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f5b8396e656791176ee7a48cdd289276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef8d847d67146bac402aaee255c5f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafb089f72b4c826b0f0a9b074b1d0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1f850defead21a2ee2e932afad69b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24f7d28d649728a441d14a79c04f7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e3ad327e83241e79942d5b00883c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13782a77ed8e1d02b9a224c99d233b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30c083cfceac4135a1bb92b1e18688283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c600311c11caf67313e46b18fff16c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeead4a6ccf05210616d2f4fd35612285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fefd9642b3b4e1e365653b860c7ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332a0ea01875331dee143826140088287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75581f65f552c0ecfc64c41c49b8cead288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eec3fd769219da276a43a30bc965c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d89ccddc833e0e7a5b64658bdb20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f7957fea9a05fc89694ad8f01d1b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557abd0943079fd2e206db419b81a26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c142c7d07d74c3986e7563ca836d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36a37b81ee293e139ac18ac2c1b4c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca7bef0ebb827a25ebab90bf86e176295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bcc56487cebddc526e0d52ac8e051296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6574d5959959fa80b1e9324f0eaea32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca282e0884704a3b0d3229afc16c3e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1b98014161c4422334b4360763c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2f958a3b7c20a68ab7fd0217fa468300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e35e9aaa3bd4274e1805d607062853301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3565bd544533a8d874998210bbd881302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43d26a28c3bde94c276238236edd56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192d96e0cd306b6b493af2c6e210c1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f33e1feb54b866499338d48230e37b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f49a5776996cdc21e5f2f0d647aae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5346b2bd1346210ff6785077ecc5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fff33fdb59983be30ed867e7b4549308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e2c77b55d750c80001ad3012e84d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26af61678ed7e6cd58b479f3aba10d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda04e5b49a00d5de51c63ed3a42489311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dab3250c28e7256042dcfcae6ae01f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e43097ea1122815dc604f5a884351313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e16f338a424f06983ce77527d92d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6b644cad0212ec71f15b7e766a83b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372e74feb3bd97b9a61d6da2676772316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a76e466d79a1f74f769326ab0808317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e29b3e5add9d854cc3f4c8a76260b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac4a6f25afa9fe08da1202eddbef22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9166f20e15fe467055c7cb4713bb076320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc9b46e2e0a97cfe9a71f6d4bb2a42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa026a5205d01a37adb6273882a9a3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93fe7136459bde7d11a854d840d1b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468faf54327b713eb6df90cf92b562324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535245677fd19eb69f327f235a6f786325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b738fa41f83b591842ea18b39c9e4b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ba450c70d39eada6b78e4762c2588327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c38452faa169dc1563ab82a7dcfd39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1151bf4db74508040e33ac16ebefcf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956843f13844b61222384819686017330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6859aef75a5570bbbe301d5022559331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185fe62b2d8b8fda5d00b9f981b4c66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f980a5cb9dfdeedcb0d24c9d14a1b77333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df821eaba6d3f524e7c76ffae933da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae5d278fa1eb754b3fe4a4f51fefae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b868262f0cd0de9e3824d401b009b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c8904a386cb4663f8c4504cd0e9614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4229b02fcbe3991fadaa5fd5de7ba2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df01d7e2362f42b7d4f2dabd988446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabe110a44fea13a534797c6f0c7c2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddfdedcd5698f4698b855b9cf596578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be41948ff6cd71f19ce4a9194496a139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332bc0241e5289530eb72cf6e00ffd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46caffc6090112946807e52ea68229611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde58971b12fc4a147944784bd12ea9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7199d686154cf99773582daf583791d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab66e4ce38ea8d4f9718d9fa86d8c2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65d5cba2c332ce9659ae4f041601e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee79e7274163aed41ee4e07a4fc4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e1b30a9f651dadc4f525c76e4303517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cb44163faf32f93f1ef6c6a9d296018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416bb0931b24086fb9ce178e093d49b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccfe256aedc90d99f694dd4872eeee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100e48edc8d962e9755d7fa0cfee70521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0209d455a657e30786f81b341842bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16314c88fc7a574943d31f546b5b7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d808e91cfe754f864486293979bf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b243c93d5f16e417972c8a0afb8d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d58748d4ddf64867cd1639a3b7b35d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d56cc9d2272397878e209242ff2fc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507fdc5902456e9b9685cd0327af85d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fcb2fca1870e73388430ce224dbeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924b418dc0b3155a335890559cb8df630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3bbde4e2c0ecbd08ac12669cc05e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905b13ab164f701edf71c545a54d21c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40236361140ca93d503542b7cf22f88f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd5eadd56c30321e674b8375a3921034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377de9ac76563ccb8882521b2bb9f1a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfb6c7d760b4770babedd0fd2e860a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5da4e3658de5b7ad8d46db51b1cafe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119e0aa0cd44cd9e0f76577dabff6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094cbae9afef430f7734803785b38eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6759097875ee0b8ab38b9bdc3303740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3bee6324d663612a89c12d0ba6e5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6901800715ad5ad2ada424cf2664ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac010a99999ef2f3a9aae51f394fc52943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a245e785e5fc245c40f256726627aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa63c75d931ef198d2122a25b6c1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a1c577bf687be3b1dceb05eef628846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b80706bd9e5b62638bd8ebe2a4659747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d60d2fd5de71d757e69f80c7610f9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b351299d7bad40d284d6f7267c0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efde66b4b3c05470bcd5d70582a71150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e013183bed4c30b3ebacac436ebd16551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa8d6b9b0076428b4300891f5746852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c429b4421f2705eda96d616c78c06053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10da7575f949ed5e43f4726a9b8c8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb852a454490a2ae984778cbca2ba2a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bed9121a6e71fa5c2c22fa5c28036056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a82b8a5a58a7f942c8973fbf95b5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dcf872602cdab6cdc00ca56aab7ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09225e2d1c4e48dcc75989bdd14ecc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd568ec215373d9324f2e52afed0ecf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6ff7fc516899aee9dbb5f5d5adbfc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fb935e4292322039853f1ca7c1de662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f32f5f5967af8b13aa291bc2d953463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca70379d615570e7813287defd2ce0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd7a3b034bffe307bb09488b5910f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84870b3213a36eefc75085d4c8d57f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf7101684de3accb8909473203888667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0e8dc3397d299a53c6dcdde53d2ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63cddb51a220be85c5084ed28a8ffd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50493bba8b53273445cedb9f3271145770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b8d0bcaffef59c99de64df8ca3df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e7d8d8420227b2ea554c7f3318f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130e6eb23dc4269c04d984e1fddbdcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63f26b379b64c063c772eb93ac5d0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83676e3be21963063ee3e34c831c3d9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a5f28aaefbf284e0b90cc30147b3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94296f86f0136fa75377447ade039077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae88de1cb8ed2ff1f358daa4761f95778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe0012cefcf45148158689257815179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05621f633075a43939ced7753d3aad8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a3b305629066dcbc40628ec5b752c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d032a4895ef37b11592cc437687382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42801dc33cb161049c9f82d7f942878883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477ed36aaa14190afe63a6eb5a0137084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077739c66e12f98e728d3996bfc2f9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b13fba38b075b7e81ffffae9b14c1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2100040df311dd3c9536bffd9824ff787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fcdd8933824cdce6fb401424a87a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96803cba6ef6cece5446d3dc91d393689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d003010740ffaa08de1fbc61e5ff490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204c88158d8ac6a02dbfe1575ab975491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e82e63a3f055956f58faf009a2de2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aa100d555e91f9445f131c69b044293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505e8c382dc873363a057b60e60302094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3843bad4d04101a2d1f7deabb54dd3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086b8c61f2c1e9e27deb561a3713cfd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea8c56de26b5005cedc2a09fa08d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb1bef2ee38d365dae4d56b6b593e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b8ee420edc5fcaed36f8c3064ac999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae063ecf3b355f48a40cfbe318ef15c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c2699d005c9243126a04ffb92fb30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f49e3046617be37a203e2b7c4b07b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a568261aa9a537e74ee77908950e7e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd35cf4735fa2424732556478b91f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60280944d29b2d403aa996f41cf8175105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7041436ff99d8f684e2f587f6b4521106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d47f6fd22ca47b8277e1e0d250910c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd6b9ec671afda2fc5ff0691cc0225108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441cc87c938461a54ac6d639555bbfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850f75203c36309449be5378fa0e4b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0660779adae1025d273288e697d1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b03ee2b48632d10f5a8122438c140112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd3063d8ecbc5363218132ea7d0438113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab43b26e0126536e27c87edfc586e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68e213f80a284d1fb8f78f927b4e78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea40bcd910d7d65210b64f8735c8784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1fcd4370a3c8d86b1288a0ea7fbdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1239eb29969b7fc99c9bd1d30e7d8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa55c940ba97a986dbfb7fb615942119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24237cfaa365746555009537730b8446120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8103f07f3f6fb5b5c7ebc491cd6f59d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82b3f0bb00c4b9e6fc400ddcfd4b15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039300de2effe99063763db978e8ea21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e8dbb5fb34550a03b1f211193e0bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac0236ca2640f37c71f0ab3e909e3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043152fb38c341e63723cfeebc64723d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeca7695e65e160675a50c7932e1f4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3151fa183451f8881bc9bd88e8dd18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23784a5848447b89ee1af9010706e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5e3ae6ea17708e8a829b1068d9c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d640349eab51668a3181a2512c91a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7edc0b3d1139573fd6a623051cac7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eba2becc0b3bbf0a9fc372aa52258133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa722fb3c0eb530e48fb35640fb9255134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aaf101115e109988a2ed6d770271e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1716526c629c1368974cdf7fa8ecb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497989dbea902d7b5508b3547e9d1196137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653069ab047dbb4e7a531e76b69b87d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc430b82df798a427b0ea68e8734dd8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983a92c9d25d09106a7851b004f28d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fbb384f2a22f2da98cd08d73a2cfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07f4ab4092649804b9786336ab0be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914a87824048eaa04e115aa41ee1750143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727e8559fe60368f5296b1716907611144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce041b955fd42e47afd0a7704a1cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe117d925e35b3c0df5a74225c8433e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483331dd6859917586ce53363fa4644f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ba652a4589ba8269f12d6bf780e48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b82790a52edf628b1ba65ae370de6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea9c58c882c6214575e7893c3b549150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83210257b97b04cf8136a462cfa658151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca53c0ff3cf5337a9291d4683e451152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4797c6e12ad2f56d59e29de344c263153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66771adb43ad2ca8b0bc1c0f22ea70ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd313cdcbee59800716b3c4e4cc5e4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9256b189b4daafe4d5fd807b33daf73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1fbe022e1c1250a96185009f35f99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa00004bea537ed778b1832c42469c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bfee803f216d2ed44d432b8c872a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f964bc05bd41bc7908a31b8136d24dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7c7687c6b885e88313118307b37a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b0651691cf0dc5224a2514775c5ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3550a2536aa81c333d2f30d2ee5e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff615daa2a1799718c34282d17e234b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d9e2ec712caafb7263f07827d4f57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a03b87818631ec2d00bc8e8214dd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42c2166c6c6a0f18689500c91af443167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ca7d5fe6d01f2300a86d20923cefe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00cfb506a4b973f68aaa1a5cf65b30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b74722f9abb0c54e249770e67ef93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421d0929e7a806ee5219fbfeeaab5ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04239b68e4d1cc34032713e2e016f32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a78eedd8ad7db14bad4ddb8cab24bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d97942639b74b8ab5431f2e6e1896174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86485bb3b09c8ab9d2e2c4d7e61a6444175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad29caa7aaf49004434deeab2cfe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402154f6b430db13716c610d1375c59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131060ad43d0b1be9b2a291183b402d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05817355b8393427dc0db035a754b767179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1c258053f0fd631cbbf4f604795ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913744dd0b9ee0ff536f57c58395dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f7f8aadb2b983f2d104cb1d88dd2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d76d5a3cc2489780e575f8ac7b99b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c8852e40b4c1701e690caeb85ba72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae0af6864223dfc310cb3f19356a0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0529e2dfcda2bfe20e5fef10a2fb077186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef86cd65c7f863812dfa5d99b9d353187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f2a1b2429182c3b3d28a95d7fb0a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffd2118a00789d3e5bb4117c3e40bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d99a3c8feafdb8bddd4eff87a7d23c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8ec63813542e215fb9dc8d4612652191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eedc38ec0dcd5b8d32f0d476f628b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c7a8e42d08ca2357c341141be2636193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef857fad5b525b7653a7c82ee9cbb4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e2366b1a3b0e7b5767d90cb6d90f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44759cd837343e00e5e4946ecbbcd59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078493d7cc762ec0db672a595d65707197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1f6f9806e1547be7a0d901ac938fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f6ecc85d6f9144662e81b3152a0bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520fe1d6026de37dfa655845ac08b39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaddc9f533d4f81c012df1d096f45d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02253ae329496f3a717c969db8f0c4ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d9478f757585972b1dad1c7eba74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a170a1c4accb780513e843b53b4725204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d631a6f8e29905339b0ca074c164e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939efdd4fd2913a6dcc9989e14cc0d09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd62990d25a1d93ed24a31d08ae681207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb47334ef3e238bc395b3ff8ad83565208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c607b0ff23bb97df0c8b442dac1b680209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e5f7c07d848dd060a834fa62fdf1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafac9d5d0f51cc36ea02a45c761f59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795e528007ea5887650871b6816a17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be080296073820994938dab62987de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab0cfb2167a9a651d332672cf2ea3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b93583ce95e93c11fdbdfa6ba9539215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a48ced15d83c551a063b739f10cae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3462b4fef2a3636197915885c16db8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f4827e1076710350531c5b395985d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be5bc2c082346bc84d792d7ab65e06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94615d96458812879b674ebc19beff6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0e58bd5550a2485af29b39d421142221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47182c715984d76696c843cac9b601f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d47df5443a3d501216fa1abec3cf1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac588041f3a7a9c90c7cf8180c4c12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0064ec4e014335ed871b501c3578e10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f652716f352c8b87edacb39407ba9f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29333f7107c9f0b6d9af3661dbe198fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33fa051f1b65d59f145fdc6b8e01b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0933a22022a41adbf65be1824867100229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c423a618b49e98bc913409e53114af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c0dcd3c971f07b585b85a3518a485231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e3deaea99f102c8a89c39602d3ce4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd248ecb0066075b0b9a66204c889787233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b7922ad5a3c33e644b63a6e77a632234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b173388cea2bbbfe4aafd6829ad6a14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757ac308532b111d7c7f441e7e9d294236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7a2e364f754ec8fa7e297f38d2698237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1837ec5052297e55334cc977448c2a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac97187ec6a3aa3e3003383b843e4a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21163f3aa18ec796ca3746b692f41a26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40afc075f6d195e4cd82f97f1e74a92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d4adc385b7d76de103dd521f555f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b8397909169821d259015d8aafb77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e75a22f032537a08a8c2233efb1ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0a8788e00fc84ca600230cc0f599a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d93e2cb878ee62d511f7fdf948573246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878992bf310836f9bba6a9c887dd2fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79f4ae5b97c91ecc453360619bec1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57430252d252a14bfc4d3eef8eb11a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec3b8fed2d89acaf5230e5875424dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d881294e1776d7ad61f960d242285f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568f83a233a0ce334610608a543347c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c5b777569c34c82fc847c2d2948b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6cd35e1f9d1b031416f6f9aed1d0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3dee066f58811061f5a7f5e2f8175255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2db0e474fd5607acbd79b450a375a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a350cabbbec2a2426fb73bee6e61e38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34678a9cb6816340515217642ec87fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523328b3388423de57d8ca1e96a6164f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2bf966ff5088fa973d7bd2bf8e616260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ca4bf2746a561549b5e64215589a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb7ec74f1033664ab700be8f9cd45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317730997e519fb88b9d6c5ac4f4b1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9df68044f426863ee670bca86bf9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac1b7940036208db3184a4939e32a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6708f9d9c35ba00a3ae7b47879d4d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba23d1e0eb67bd4d6f10b46fea096267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead713e6a42359b529d7997e048d16e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730af593f1a2a7c615827f9631f60eaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee8cf7834335fb260f1c7af838412b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b866fe3418effa90708451122d07d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e11f574531b969496ae52979b7e35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42992c3779f28e58f3dbe6588d9d475273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bdf6f7640f9788661694757706055274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0685ea31c23c4f6fbbc6ec26d6631275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e141c63a5ff2b1d0724acde4be291c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c4f3aac3222fc14d158cf9517f2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffa62650dd38ade0bd62aae65f53d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19552046b830a34fa7810164f85caed5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3830d93ea66ba5b1685387dba305b5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419e721e5b7213d1bdc8bfd7d538860281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801af35586cf8794bbe7f50f323035e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538d372224fab4efa20b30994beae2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3df97a634dbaf7106d9c19209720c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e15d41bc543751a0c2a710c6e38c92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4523220210a7a4b3e372f93e63796286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26ba1e9148c15aa8f9a5ef9068bff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5159e0a5518111134eb3851d54c4977288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad39304a369f0062fc8e607ba64f34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98847b9e2f4308cd8572b68bbeda08b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96297cde3ba86a5a2c6649182cfc6d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf9e2230e029160ef938ed5691813c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1880072f2a95e9ba5e5f276d69d4c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1655c7d01ee401c1068042e0616e90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa9bc6b3b00fc0dc0fd7604bef56b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d742e97ece9ce4c2ca2de7d0c35071296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f577ed70aa3a1249473f84a8677c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7678b110a456a0cf4670c5542753e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88567d480979958e9b04ce7bf9cc2e95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e670d5f255d1519593f8bc10e1d1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e8f6730f97eec1aa12baa0beb69bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d717833d02a49577a1b09993335a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af724c118d1ea3a330ff3f72be46b8cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b743a48997134349d90890898c65d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc510929474d0ffdbf6b3447daa06114305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a0d4defb384f57d4a7cba7c964f10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78609a5d3469810910a0d470f4a37d74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbe3c6fe8a6e5d214333b8bb9ce9c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1e2cb02c2adc9f9c335e002f72e65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8864b5c7a76fea90663c2572d8eb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6b094b89d9a29810e925fdacc3fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a429e83dfd12d82e794855bd1db1d85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e2e6008b1c29042f998e935018f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6584cbd5c79703cb2da9bd11d7bc31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831291355833c427df6d5d7f11629f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792019a191e2d78f85b9251c94c886cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6540303c5c130a513df9dcbaa143e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663c1cf207eca8b35788992e0dab954318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81909c2fd1992d281ed195e709c462319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298b9f5ce63bf2e68535cb3da4d6b7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f784ca41dd4ec81cdbcb8548b964c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586bc523edcb40c8110f208f1038834322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962bfa7386216d607e1fa4ba47bdf8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869ab84ab8cae5fd102d0ad4c5e3d78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e4ed3bb7bf5b00e7e27ff9e193bf2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>