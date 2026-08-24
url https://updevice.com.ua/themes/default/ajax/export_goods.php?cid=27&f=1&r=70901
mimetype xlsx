--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374706d85c3b941013f7300f8445f601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8232a3e157c7f15ed03882782a3ef22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eebb82035f5b4207fd26d0de583c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0413625e4f3fc75f0495a17349e4414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f590f6b80e6f3da1d4d65e14bbf9655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873768c7b0474fceb732e1859ce8f19d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4303d361a62dfb85cd9021c6dbc567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262216628cb7d40bf79cf386bf9d4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc81604d748326034d61a15c0f2d6429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049922b43007bc4f3eb7f9ad676b6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff04f5fbb45cd9fcf6b437098d190511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c5a230533db64c681d7c8a67e7a0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b49795ce120accf40c09603d5c2c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b73d27b6849bb5ea75203ffbfd221814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d6ae21cec58a3670417119d8dcf6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a55fd73d7cde7017d9c5aebc6ed12416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76b5d31091921554611ad205157f0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f8254319d03da8b0108a41dbbc50b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd70fd56aafde1b1821a583003600a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b877637f24617f9e0e8d829542ea220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc2688d00f8777bb0fbacd57e557c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a637a3551075876f4ab04d218afbdd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e994151dfc693d8ed9c3da2e890ef8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b79796850581c02515786a11f83a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb3728f8a565871b0e7c5ba29adb9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a417e5f87b4fa4fd515f554fb95b44126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334c8291bd66c09da1ed275c9d5d57727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57581b46eead6fbbc9878167138e8a5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caae02fdf6dd1dfee5714e7e4edbb7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec27080b84044c92556307bdbac3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c159db2c24dd4817f558992d78ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96df81e652b864d5c253e8ba914a80132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e326aa4a1d7aa9607d29ee4336936433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb45d73353fcd14a50299117a9b7bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76144ee15062e122756b2e9ec469c9ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138365d885bc12bd30893504ad79ea2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291ac83854c6c8f1cd6ef8e70f1f93237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be946db4e4741ad9425c30e1431890c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc46f2b110b9596b005805bb596d0f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856178eca5a080d0f1336f126809467940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbce8d3a767bf49b524479eef60df141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910d8afed00a44794a81234fd2dae9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c7b803be0a668161b8d2557b4c4fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89cc393f9be41a6fc5087f2f03f81944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7457c82353da1236799fcf9fea15e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b21bced3773e595f1210c4badd740146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e264f49e6083252567cf2322fe027b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eea11fb8bab734288cba966cec342148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bdad4b7536e44fe402ac7a968d4ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dfb281aa5ba53322b96145e4c4c1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7493e949cb85b715f22bfd1dd2c251d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ab2a856a9637731435ba08d8c174052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93a1631e1f3a5d768a02cafdc01cc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a4766aae1d3177d07fb9106074b2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee6d298d1c14d37fc6a82ea95e826255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c63dc91a01359834f7a834662081f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96267c14500a91520bd2375fe3c5d8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901c1de24422a43d8ed49982fbe2b4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6c6a93ad4f72aabc4db59e84914d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc27c4119fcfdd9cdc9ec412c8bad7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb51b4fa08552ab69cc00b18af455f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58149ca7660b1b8704e5ed265587162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ed00c5ab9b589c3b5d870116e011c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5723528cee7386206026e71ee993864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb40f8472c43469647cfac6a7cb2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88179ea25e35e8245ac55c7c9127d86c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d64bbc4e5ca19efa85712c3a29e2f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea914579cc5b6b00170c9253df0819f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aee5973042972ad0f7e9bac727c1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359276560db86d8f538a3a5afee0c24670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb531904204b5815baffce1579e60dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad294681ce3a43aa3e06fc3bf4b9b7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8acc12c8cb1936e9d9aa9533dfa36b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee041a0a004e6fe7b0753421044e488274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c9e2a0c5833f735336f46859433fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633014a96385fd8b10489f3abe325376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346f888c116bd2a87f40ef955a7c64277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73fd377d8f7bd7b38a038755f5d1e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fdac8ab90d617729b036fbbdfa07179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d06324969f0fa93f2086c25ad93d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edf5ff9dc628338cb357e46f49e65c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355d9a762fa4d8ecee7f6417b18bd7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a0d9f5c04cfc447c93a84a4604cf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b8a7dab33477201ae8faa99901b1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea989fbeb467cc5e53b02fd14e2f584285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6afc605d9d625b6ea176898194636786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b386921853723b116f06efb4736b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ab3ee3f3c4e6f88786dd8ee591f2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f64acd2373a9e88f29a160d5cc44f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9bbf20e73b5beed2b3d2a2c5147ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91e7f2a5d09c50ca9d931d7261e25d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a591ded28b0f2916330e7ad6dce74992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506bcfefe5b5f1275cd82fd309433893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8e578089ea491bd1393c65470cd9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd508e77e1251ef413a5b971d618a8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0baec57ddf8e526a94b6df8e3552b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41ac0c2df7ca37edb514921bbc757b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf08a2435e52da705e64d54f55dc7a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a3a41aa66e113a3a0563199dcd6fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e41db7faaf57bef65f3f0a47b765100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6b4f90cc2d40326180facfd181797101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfbfdbaf1bea5fad15cbfbc194c412102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf96da4538922868b4e97525c3f589103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206192855792fb96e56057e9031454b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3bfcc950eaedddfde630b4dc2d1a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc88363b92f1e31de73df3f74e90f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ffc058ebf5266c1f338571f1dfbb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea54128400979f9fec159b1fd073e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c7226961ca103acf92a36ca237c32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4d9ad531774018c4ea428e22107a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a35131fd96b4f9d8c6ff7fae06627111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1f765f15fd52b5b6a98b9d59ab2a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759aa8eee0f2bd5dc536a9f10339802113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3313ce4efb824b7e264e16a4733dc81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50965f4c391df49a24f62295dcfd210c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6e968ec514fc5fcac9e638108d0f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361d4b5149e5a9ac2610a4fb32c10ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31d5460bf28a3122c2fee771fd290a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b054e68b13b537554971fd499e22f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb50140abb5e67dd5237e34218cd0b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b343f1bdb11e1bff8911ffe6569e6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334206ee0d55b1affa78caa5282fccb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0027d10d387a186b8aae810c57f22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa243b1e8281a407fed9d5d646c1e620124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca550f155763eb92a51899201581cb01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ebe11ed6d43b5104fe25c1e74706e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79910ceedd39559e57fab380442cae38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6c1b98c472a5ecf93ebd2034a47d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64493efa1db5485a2b790a2d69fae1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70333f7a5dc50992343fa775ec998513130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70354be277cfb7a913e0601334efeae5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fd315392ec90ca481928636d4c5e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cafccdafdbd4154b5aa0fd9a077e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5cbb4a43b99acf476fd31dc455693134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21e35424e0d80d45a0ef8cd029f5b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83570ba263427f5e8bc532e7b43daf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307068bf406b050630aeedee4544862b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbb08d67d4e8407d16d9c0fd8b9b2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd6afaa3fae272346ef18e9697199c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406d7779ff3cd0a3eb5917095e4f058140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ebf5fb7e541b4728d4c0d7d87c749141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdbbee1cb3a7bb3b0b83815842cfb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dda8b4e4dc400c75ecdd0fa0372dd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806821880a442c0ef62db535e65595d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3a490cb915b0e45ef5ecd707c5535145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52b201a5c4dd13c3d1361d0d67a4c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde7e53ebde19043d05ac93b6c42a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35e7a48a036d3434ae5028117c9285148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039db2ef36db6fa3cfca2b2e5ca9fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1804de0efa467e24ef0535925cd146150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eb521a2a731d8c5771ff94fc3407c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977c788b315c9a0ae2664fb9e7a6749152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f1e10b4503e29bd2f53b986a21b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b44c49299042e891ca132f03cc133154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e722b226a9fd0f6c63da87cd14ec4d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadeaace6cdb09e408d86898a42157d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51385556bb6b2171f6dea24484a86763157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f936cd24a8bee8431d8886faf524b45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539a54aca712ff9295a6ae066cd920159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907048b8e551e77b2527d20e0a2cdeb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ac5324116dea277e6b47c6ab6a328161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3588164e25c9aa6d5763ca82b49db0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ddadcc5f1bc1a7e9a9e6988a69a7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb28420a31094d100f140e08a6326164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c728e52777b2e7cfcab33c2e5b572165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b554bc94382a6217f348615c0e42f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1053f3da7984e1a009a3d2336215e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145129cd16e63b92725b93f7f6d37806168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29ee1cdc094b54b204313f390e1b26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e3f7f896bc55ca675a9cd6793e59d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e2d64a6fddebc1bc6a4a0c4de9085171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e29e2756d92b980fa995369332e1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f6c228dff27b72e3c61f6a1c7c167173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efdfbd616dbdfd5287f1cddd274750174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00805ff9172fc3fd2a8195e0981eb931175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a26ebc7422c9f94a8cac086092fc64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f9c6ab97098df3f6eac0f736434a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175dd251d14083d62cd2f02fe37ce63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5192d029ebb13c4784efe6e61cb723179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e62c49a7a2cf72221150ac32cd19d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddcc8f6ec44a3c0e97dbfb73e8585a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e53225cfb3509cadbb256bc5ccfcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feac896506def1cd4760e0407889bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625db9d277d17afd6a5a1c4982e50e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbbf1d73613d277738bd5013205f61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22afa69759fb5ff2f33bb8041d98754186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62d86a5c1685a89a4f81b815f9be6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6041e55162020ea7e3184ce83ebbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5c463ce2a8cdb15cd49aa4cdb004d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fb8eaf4ccbce3129f9ff0f004d0fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0b6a2465e8b4eedc426be8b80cdf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c3e500891f7f8eaffead1ae79a16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d154f1d656e32f467db9992139a4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34f807bec24f5f497ebbed701d83b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7137b51c45c7469ee98a7ecd5938a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016fc98c5f1a51cddd72cbac40217f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3684da69debfb3cbde592fa9eafd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f04a589ba0d1825d3be5251ff7795198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0992236aef861e3332757313a9c3483199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb405e680047aeea86d72d5205943db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc019868d8d9388a2d17a5fad433aeac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fa78d0dc54b8dc3b8ab19da773dd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078ec89c7d3c0428110ce443b69d27c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ba69074af8d95c9eff4ebee81699a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f95819a567c48642d380d493d0f356205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3ff69b1d2ab992c9a788f06daee4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf4fcaa85ce1e2fda03c806f4876f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f4fee1ef5441156b8261c60a9def208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a649c968bab9e3c6f9b225288f68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840980c9999e822bb33466b9e39a3722210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d885022374c23a56a038690657292211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c293b15c0c57e90c5a4cc29a193f69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae063166addc4ead754284f382c03de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00cabf91b3862d8c13a32e179fa5ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb56353d1c368bc04d6241866d2d478215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8c9a28bdf7ed20f9f265e1153b6d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4840e8ad41fc16183b0dc616a0c0b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2165bdf4f95fed2e14190dd2217ac7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc3f1d30fdce462c414152bc7c9c83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80bc361f3509f732d5b786078baa87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0a6df937543f9342437acf1e33b1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f6733bd3006d903558aef34ec1a80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc26bc4ef3aff9e4f212c23a90be460223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b606c3271f582995f5ff70a48d46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff8feaa5cd94e5b71a37309edf816f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645068872a17801962a6f9b04bf92061226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265a707930eae7f92e04b19a4b2d842227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13580b620e4dbd8845fd3b74d47a0c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54476dd587425910bf21d29aaa930906229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0b8968f01218fd4ca3a7534fb8105230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ab02017925f433c24262e01a127c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a1c9686e5261f9b00a27ccacab484232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3373ad6183aae8a3f73767fc282ac4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8061bdeb6cd02e4219e300451b813f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f0a172ed084364174d7aba824f954235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241f2bdd8200c38c10f9d91a3b0960e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d29b2dcdf6cbb06a337c9ddfda6d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69235547267e583b9ba1ffa2b5bf5d18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46a7e82f17acc5efffb9f13cbb5d47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa48d7b664b5a0ff2a50266b1d94270240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620b305456b89b3f1389b2da82aabd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1b1343a13cb6e8e0d26fc7c6a128c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de57be714e1dfc1c5eb9c33c208986243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e2b64e8b767a24fd3f600a7e9cf6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3355106c53a65bcc8c97752e50638245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad8da66a97ce8953551506ab167fe9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd477090b069a8a475c86f6ac1b6f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293a44811db53ad5d80829f6f6a9d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f48901ce4a18be270a1c06cff0b1c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f66d32ad16280e38eae35c00033100250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916b08dd826d4a429b67d673368a1d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbf2cd610e35fb866aa4409b28ce1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bffa00e7153e4d0b752f64b729a55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea3867ab48f7b63896e2d4f06c8793254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f908187cec4a65e97442163f5d34576255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ac1250359f5307d38feb0ae04bbe1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1367f3039d5eafd2cd81222f034d54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf10dfb597cea1a672c20ff4cd50d8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca579ec65cc0f043a33b2f2c3d35f0ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a5a1701acba074db589a549d854b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69c7c2a767f89050c130dfbac12beb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e8bd7aa2008a0373e3c9eb245580e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe363bac530869c66c268e76ab99ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda8e4f8a5f9873b5ec70c96313c32e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f5499f0fdcc18d4df983511ff579f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee44634781994dbb7f3b47a24a50086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a36d4ccf84333d6d292a2bbd8a49e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83549afd4504a68e67bcb97891f58797268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9948b560331b2f2455eb55d572a7acb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b35456d856d292a4fc400de936b1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e9e3eb0ca413b8e97402a52c55ac0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907c8b6729c4438246114dbe78fa78a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1a8c20a8e621bed2e8dc68eab10d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c82da9db8a7c3b9eb7db909dc8bbac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd07da36c61308ba4024c995eaeccb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a63cc9f48ddfccec10e87cecc9282276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f49220cdf2cebd37cb0b38eadc5dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9d171564706488ae02adb4e42828278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f428223d2f6f42d399e5314e2478ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095295191fc584038cf361a4b90ee081280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a226e50198a7ed45a9304c4738531281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d25e88816b95aab135f4d4c084ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c268892a5a4b56b5b2e446c66cd2237283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d621f7454d591083c2432372e0d477e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7394039b2a2657bb85e7801c0d050285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f03a58f58611d04c39cd75344dd9ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6d92f7974b4f9d395cdd09dd57686287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55d2747cf08c9f9d96581321eb1a4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4d9c308a1d2cf2c950d11aa266818289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b8b0ce995e221635b9bdd9ba24769290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124a09f26e426540ad439aacdf65f19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b234c8f1fe9802327ec97b5508017292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c0a4f01ee698a39df7634ccacddf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe47ddc7bedc9573b94f0c36e375554294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458d0629b851b83522bcded37aef954295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1505bce3f917e6accffe389359282af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7732601c4d303a74623ba8d03d6a684297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205c33ae89cb551d8d12dabc5450b6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb35ff9297c06eb0915eb6d62e32c96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a79898408c6e3b8c40560cd92cb2be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa597f41f9def0efbe77d01b7d28e1fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf12d08b875554865f39767f78bd1d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cec9d5acf3c89c1f31aeb0e5b63c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9af15f4af836007916b4785873178d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f2183c4cd6273d125700fc008c646305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee47119e1fa34ca9afa61f8c2ccfcfe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13795af290d64f9dee51b86438fec8c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40af091a0f740b670c67b50b6174a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36542fe9ccea4c276b5aa36af2eaa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c7f0eb2c28572bb9050990499149310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb288700e13602f3c2574335cf95830311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a9dcf04c60eca362012c85f3437cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d168b9bb1e8cb5acba1965476a42ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfc25ce702a033cc766d4f854b4ebd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce55f326f3d40b37ada62b03d442921315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9cf88818e27d4d718387141df201a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a71d9c410816d06c500842db415069317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e115b9f37d11d24a3f1ed01bd9c05a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce3fca1066ee1e679dcebeb0e1f2d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2645c46e0445db95da5fba8d9d6665320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1295a38b636f2cb82577651d5cbc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204b6f1431c6d7a92f621afe1aa886b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9391ca02f4bece2e96f0e0d3f08f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec99cd51a1dcdcb9f480ce44d6aae1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedceda5e17fff5b379b48b46787e78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3beb0bf1d4d9498088caf84fbf0a88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916bf1ceb032890aad662c60f52a7af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b8e15f5c5aed84b0be0190a215cb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a0486e05af246d46fe2c4fb6aad14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb1f0831620714023a8f7befb50e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9ed9655940733bfb6ea326165693331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a216da1811122228a31966cbcbbd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cd0843b61f67faa57f52444634c01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f38e167c4c4911494821224f081d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570bf9328d7d4038581401be8377d81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835c34bb5c9c4b73dd5f86ad9977b0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c342bd2885ecd13b0fcef10ae74a80f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19366f1799a59e23f075ff1452c9b4b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5be7fcabc25b3ad5adc0c02885c14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d7a8fe9232198ccea6ac9773c8a19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efc926e0df5054c7e4ca2ef9893c6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f82dd1beac562e786600d1730f49a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c3f425d24b38794b5d59cd2660f1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cb31627bcc2b4976e59c4753af0f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba113735a0561396a8f6e1080ec3fd5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af80adbe44890313fb2919216fecda4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133ca6d2a5de36b45e2abaadd29b097347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7da7c51018222c48eb3632ee15906c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd9336e8191aa3f0843a6af8a09dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8df764dd5682cee3f4f34ac851e0da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61110f00816083aee62eb62cda354804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96721552b3ba2885c48cc2e57d34a4db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d7dfbcb3bfb132ab0301ebdd95a4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487da5be4b9f31ce128809cfc09f50d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5243d2b625368297dee293770c9d688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a95f95ce8aaa563b39bcb70638e9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38621747fa32fe4673993c59a434f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0b5f5ae122f1531656d16474c9c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb11b97366c463f46ff29c04c6c1a3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca52bf16cce799c37f5709c4a7d8aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065a0e9ace997de14ec5e012fe38c9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd09e916ee93cc209c2acb98db5cb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c5d543e847cccc3af7d6c190a8af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3baee4a8c00bee3133623330c3783e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e73c1c45d6315bebb4eb4fd6eaad318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f7be52c95ed901f1b53db5608dbca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301b6fa5bdad10906a36a0c42a3f3f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f4a51d850688264e8c3f51a981c8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219a775f4e4098847ea76051ffec46022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55932760a42418ab491ad5e5d9943c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c4545b997ff96c38556261b32136624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3cae4598c4471c2bb190050be50a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde78fe62d7bb2319e5c8497f6c81b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89014c9ca2c9777c9dd53119e349d39327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a6ba98a45db58ca2dccdf6aa33ea228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4703dcfe2c2ad42114e616ed67025229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e71e57893aa8767a8e07546dfbd2c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901ed417e382d31e90cd89c6ea5c7a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd739ae3e04c23f8b587486239e8839032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f96d9a57e61860b5b3fb8704d3510333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6a126cce722cb9a43265aaaa2a3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69dc0930df3f94a20ba13de3c1df8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d58376ab5ef27e617b42a880ff19936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e508561b79098ad8485e71b41809537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d18104e843439a002e0ffef72db138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bab24c5f63fd1f72d0854ac6a3c8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dc26da5ca41bb835067d0cfa67f4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b412fb43f50ad86df38c4a11e51c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983bc7787f4b7d2fd7da055925e908442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cba6c92f780181d7a34ef10ce255743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602b5d81372d0491b99ce505c0d92f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c7f37181e9d67cad7de991a65769d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b3774ce7671f67df31554b0ca871446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9370d7d5563f1240a026a9147cf3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eac458ebc2c80845876e2a9c8fcd6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c475014c43050729ac2f6954a4f77149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c70acda03127fb7e83c7e3a8bf535f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b05085a1bf791ebfd1e79b685a92451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dee366030ae2a0ec530a0ca53d62ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2180d3540722a91656247c954923553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360e634a8fb1dcc9a53741cc5c896554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391589ee9d81aacca5b44344e4afaca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50641b31f392ce8205c9e5fd7adbdd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46b5705b58917ff8f026a2c2a4dc5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709e4a2d717e1fadccf17aae01476ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee34f3a1e5ddc5ca7f316feb88625a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a3687e57055278bd988a69d71c22b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc395b95029b931083eb683126bb0af961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240096676e2ae05de6cd32477f4f95c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77806bd6a8c6fe48c0a2434e50b6f60e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f052b4724bce87067613e1bdad9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca237ffff9dda4d8d6c8576c29e215165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee58d90a67d6694b06b8e0fd50a2cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789f44a5b43995d61af49fe687804e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aacadf7170abf4a7c1dfda626a7bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c94efd909c132338d317482036722469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a750862f39f3dba456e7b7e7d665be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d3b0b4bda84d16d1d8d3235c9f7ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa258720b6678d8f5d8c4076b40b31672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ca017961c7fdc037bee843fd55a1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe1bfb0aebb15b262d30252ec70a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b8418fd080dba455bd71acf660f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb776726bb297f09ed81d01bdc1e3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576ae54388d103576e5ad9404808bd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536105a19389d97fd7dc6a07cbaa938b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c324a4246a4224860e3c5fd06ab32a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f07b167823e9d702047f43a0fa53bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3071ce636938631f174e5c94f3e7fd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8f94a969c8b57f4cf6bf6e4e14d0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d07a04933c3f98f649bed5e731c2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080baa698bc12cded8b668eb7538e2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6365d8ab45f85af4be5772928c851ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab8f361d7032ba8b6051a9f70488586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d08d2409ff40fed5ede0a66a9125887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe4fcb2a8faf04ec126f917d5cc4bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aad257629f3d40165c76ff564a4e0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018b653d209af928f0acd774539fbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c836e95a71ecbdb9bfa7b55814b6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b07b784240691c7adf6204c2d0eaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ddb9ee8882b06f3789bf1397ecc7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581999202c742dcc21994d9db978855b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c49b4ea9ecd371195ea6806b9e76ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1409825549026d3551e1e1ec69e9ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22425a74858e834bcebbf0e47d7e729097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dab98a57acca0274bcb1db45ba23b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6e21273298eb2d2fb4ebd8b8f3de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c139023db96f27ff788fd7f84fba00e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386a6ea824bd81f55e00d5a0fa095e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50217baaace5a41512379709ce2c6662102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7785cf9028a567967e01404354928cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0137fba77e29188f4e5fdad19d66aaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6afd40b4575ea63b8e73733133e71f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331f2bd5b9e47ba61da84f7e20312b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be845e639794e4a64586e3b405c8c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492cc35af326873d684250a925a787d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69f0923d2ea4bfb725b2c1bc0db8a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e89f7a6c655bdf68d7c664be22409110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421fde63385dca21b306081d3846a08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84158bf891eab28ac7f8c1bd301b0bf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5c976a19bf4e83d29ac0b1d933375113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde4b021884b000441f9212e27513f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082eab2cb6e328c8182406e3c2f6d92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806932ca552ef7b0c73e2bc1a8e752a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240ad9371f6c04b66a43ebc7ff7d041117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f12992607557769b7d736b8e7c120118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b3a7767580b5a4a6706375697d419119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406813f88fea26103b981a444b6508bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12dec8e29b5e57b33bc4ece0f31df8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6349b3d6a6d627d7cc1e28af5a93e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078acb4c0a412a97eef832e1172bde6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816753bb5e99507bf002431dc5b98be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad14900b5de0a8d572119f7554b893b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a716f92316317b81af136982abe033126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffcaf9b602c62be4dba114715da6b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0d0daaf72266bca974f8dd0b541ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670d448434d14fa36edd5785b15efe7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32258f468a271724b884a36e871342130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb729dae37a3e6d901053498a0f00911131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47cb1465804487d25e74731023867d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5190e86e0819d84325edbf79caaf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22229a7ae5a9c1b2d665918b294d9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea528afa065ffc6de22c1ca48097bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b412b8d71b724c63ada2250b76cd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97903c3291ebd812e515ce47e7f28925137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c505b8ed05986095ed09d9711c92ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a24240e61b1b8179e6716af94883a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341184ad6e9625fd8a1a52e4547ef91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b136e922e747f96b21f146a5baf23ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5a3f4df8d72541c5ba2b0a9bf3a4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813ba3e4bff7d2e6bd3af753bb44412143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa885b97f2290898603b83e90929ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44aa36ed00e8495f7392404aee5a22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4a325eb255ad39c0f05ca6a34e9de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83603ad07a066b2c05535112aedc79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269a4e73e1bf5daa9edce5d2079a64e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed75d3a7a8d16ba60ea8bd1dfef2acf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554bc6cd6adb4cf2e6bd8e1697e46c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfb51d8b036deb9fe196d16a7c5362151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1cd24ada4234f91e575dc858d377152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8288cc9defa5eb6d14cd3a36f674f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd128eea730cbbaafe8c072572e1da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37716303db7de53b3235feefabe137b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6ac6c94a920acc32554923c26f5a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6435a084933e04df1f0f618e475cdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e6f33ce11ff5502d4b3843df9b596158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6f49a00a1a4e10bc0fcf1c74e420159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacef80c0ab4f11a5c9f0d37c532934160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb418c7d8def501954ed292bd6378c9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f91bdb8c7183d5bb09601041e6b36c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc025638d005180137b7795bd9fd76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412256812af024e6e71f766ab10e7fa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ffc31e6a943103a2bdd73f84ba39d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86dec220464ff98786de9243a28ab8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c8e2f1b03cad2c16b72587705f29d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdb3631d6fbbbd67dcc607367d8e38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330a07befb7a20b79364a309435d223169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcbf922644ce6678a0f65ca6d200c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2e5b62f5a50367ae22059efcca5eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686b4c7cfbde4772a2701d51cba6084172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b658896edfc03754cdfa65f8353701e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467cb2e3d8ab4e68645ebd58fb89e27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccc6ceb93f180b592c96e720242a91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798ac71a4bc93fe15d3565729908f62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6494a6e96e93f2d9559a6ba310e1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cc486e3f4c2a2c729bc77b9163f8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58dd5c7cba483ceaa10dc6c8243ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbbf6ff92bfda0e936b3b7dd80a144180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68c1bf09f676c411249b444c086747181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5940c99c67bbc9c63db1db59ff6df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b06c98d5bccf2c2001d03dba6c7f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e2660db8b5394255fa5863a3e1267184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366bc4a24f495c32f677219bd32fb30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43a79cf5e501c0b20f21fca335388f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660f84a46a8c342f1253f6cad2a4362187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924294c42be5b61a3ffae7f3471ef30a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b46dfd4829db1348d874f92804a00d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5dd51d9cfec17c6d0362b2589f58e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222abbd9e1cf47919fc4141a8765c2b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e23d402d1ba07b10b99eaa1e1e859192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8969f4b62f7f83098a547d172b7e4e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b99fc0b6a42f6b3b29ebe565d0f052194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb996b212ca3670b90378b319619793195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a095853fb5f958191c4ef5e540ff1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea050db7a5ff49e0b97908bdd4fada2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b758fd599dcb51ad2f4cd6a27035b94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fdac0eb13192b2e5e177f96a3e811199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778772049ece43c7a8730921ee9ca1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e3e6d8812644d304371ca40d5aeb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4362fa45cfd38715457d424ad6df75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701bc7deb98bb268e7861d5c8230fe9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3e7e770a7de32780e37dbb4979781204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e83ec1a15bf87d7ba2a6e5f27d3259205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8ba63adf60e8be836c9e03433099e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d1c04adfc2d9aec46fa63ffaf5e06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d6f96372eb5272166e0dcd4c0a4e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf780cf1c74e76aebed4b5993e16690e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f4e45b16cb8d55048652b157556f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77434de447b50704746a90abd97e9459211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052bd32da573be9d14ebe505514217e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce627772c045aee6f81e630243310aaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0f084214ccc2893e7c0c025da61d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd337e020676069a812536ece3ea96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01d0a261d1198fb8dfa52f2df9cbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753d688b92323250056d0b115fbdc74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19795552860908be02eb61df79dffbc6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe825870ea51b913691d64d142994a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f6fb98e319d4959b0336a68905fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ac78be88c004e6bdfb4771ee692af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353fbfe05d6b752e40831d78fb2ff74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469841ce26baa958dd86e676613eca4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b40a57d4ccefd6984c7a8f371257a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f1ba1be5a7b1ea7269f995874cd7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda436703187d18ab7f383121637da7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21636a9cf2ad3176b1281869cc12f633227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6381d0636ce0f982221b2e6da5e910a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22042e1edf63c96253f65a6caf9d8ce0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7abc201828993dac96db193c9483230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1bbefd2c1fed0e8afdad78ac262c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3675afe5e0e879559d3af546d85e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999e9d36a7932a91dadae7034b97658233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde65419510beb93be87dd5125e68d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124addab3b85eef6c053d2312212b6e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4cf961af0fff737d04480202a034b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd6e266f2f9caed9bcd13966142bc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df760c25aff9434b2d5203922a61e4e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428993010ed15bd08bc4138e57d973d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93deec351f89dd83aa7fedf56b3959240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316fec43621b9acbb1e86fd5ec2d93d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a01424db899fabec82fbf79959ebbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090d2a1b96ee9241320e8de35e28a4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286151b7779ace267ccac9f5fc409792244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a9fb567628c2500b7beb2f8e2bf0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f957f6a63b85feb705e25cfd536570a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a9fd3e76a0f7fcfac6d3f731c4a28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb617084cc8e60e8b27fefb2fddd84e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbfb5dbd7d35bdcccf0024c891dff1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a3ccf3391ec1cdbe264c4008c0faf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4850978def45d30124dc38ff22639251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6b8a30e182284033b8b08a801eef7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8befac2c0a2c5fe1ddbf182a028db6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8e1a1c2da52ffaf72e59b500cbb74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6d3b33c3ee062f3b8a83b77a08304255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894379ee24f5262d9bd5ccb98860cef5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d961a9d773e37aa74bb51310f417eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646e12f62e3ff58253ecec21defda8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c025fa87e0bb6deb33908b3e79b169259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2cf2e74b80953fa98eb39aa0553d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908057274d8ce25fa0c219437e042ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81e0d8bf2c8d9852dc50f6ac65d3f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb951b34f99e9c1a6c919c362d3b681263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b3988f1ce56a114d6f7f0bb28c948264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb97d61d6219a55a78ece94d45bbe1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182bbe056ad0797dcfed2235268a60e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a86de8f2eeb1fd9dd774b7cce992267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c7d744ecad4b9f518109746a8dcaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db158ba56c68fddd3d04973cf771bbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39059cafdcbcf8dfa3864713eeb1a824270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d5f4bd2d123ab7aa8e507f9c28c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9babd7fdc8f943e2a0633af418648ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f4c391fc08b56aeb24191f29e0fa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7280c8d8409e5c02b42782b7f1e3b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcd2b5dcec4092a37ed260966525f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f71367f721ba941cca7fff0cd9a39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3c8eb16d9e26edb4bc74edc1535d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82c6644033c0c52e1e039fe22ed139278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb0d4f7f16a063280114aec131f9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4956ecf6d7460f56cb62a57989ab517280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6656b92677bc9ed204bc2d951cec1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f2c307c18283adbcc03b471c9ef51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e567d32b33011390511b6f3efeb15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c999b3334493d4b0f07d4fd2bdfb8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d200f77d0d80ba92083617cb6f0b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174ceeed4a602f4e6f681708604c65e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466af4e3305da53599a5fac5162a0181287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a45e797826ee061a0f9a308bc1619c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f116b9473d2da8c9ec33b0613bc2af1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ca3b97b6fd624af7fcaade99b23a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c923884f0095c1761e1e92be5cf6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fd9b39e815d169e33025136f858ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1c8e63d5d8122d409a60a216ac9f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda08d2e750828afd36f65dfa5c083a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ee96f7ec75f34e296024b6d9d9a68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a34ae84aa1530c958b6eed6990b502296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7504c5d61bdc23612441a8c4984eac9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c9cd61aba11f49ed1aec1633cc09c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210767fee61cfeca93b7ae50197f299299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d407c123dea02575f33ba92953a66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77127283a39da1d61d62a0932152ccd6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe857e7ac51e5d3f39328e6d4271c20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8387cb643801a64309e689abe7e9ad8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f8e41c312fdfc2f20b2ab346c888d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be372cbd012f34eb2b6ed90131dd2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ab9350f914b3d468586e6c055c2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bb0931a4ec9acbd257c501e440d5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeb49655e376303d675cf7f27b7ff4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858428e215b3c33d158f517b57ee3a68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad75619d93467d34703c2992abea85a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db7b72b005b853101bcab946fe3ef9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9bf7552554e0ce77724ceee934a43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf015adfc8eebee6443a65cbbe3a664b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465fbf457c39646ad78e423ea5b1bd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2269b9bb5aafebd7e509235244d0ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d785697f83f45e4007447172d12aad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7d227d8f76d11e57e69246c5ac028317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce7718b62dbcb79a602911152b8c66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf413b0f16d421ae04886316d3d53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6044ea765685e7a5b34c777776427320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0439f49f5fc750519a19bf1a441cafc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d0ba13e9ffec7a4765f0b0186ed43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f603d484408ee69d795c34fe1dc7495323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973caa3a6493a15af01461fc89ae953324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f037cdc0cf16b731781472868a87c51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce5cf28b8808c4bf90ed273af44fe4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03319a5692879083597e2c9d52c74ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa71d7996b714771eea1c995bfc6f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885755f7092b7511884fdd33b4fbb542329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe6b059251cc44918d2d071854232330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03563895993e4fbc566a73266509f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fad09e4fdd3a4c50df0ac1b0f7a72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db982161ed3635e9f89a5cdc5f31c228333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb7db7fa9baeea3504e2d71901f0eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cfeaf95d65406e204493d8a4e705c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d0aeef153ee20f92fcb92a99eb07d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728679f3dcf35ddc52300edd8eddbd54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3122c6a4b98da0aad5eb9570b290db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d841267256a0ceaf579d60a35a02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfbc771b5854b02be4a289cd738d78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c609937cbe55b8d815ff62f2d4a4c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480c491518b321601fa43f6909386a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5425d30d73e44370155f75da4391343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a6410aabc5b15096410bc26d750a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e87c4562aa4d8c987dcbf9413129c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f92eb38bfc2901eb6444d1b696dc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d1988f070e196f9786669a098d7b0347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>