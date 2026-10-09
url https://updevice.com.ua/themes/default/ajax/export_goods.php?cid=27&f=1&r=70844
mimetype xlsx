--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e056e7b023001f8a3b7b11f18f0acd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05048e824899939e06d8a7605b282522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734f5a554dc0214a4ff3411b7b0a6523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be74a9c4be130c74d3df0dd1657174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128444036efb521f1b48d4f93beb26f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5394c15336ffc0d693a209867941a8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151098cfc301ab301d9f1537f6dfbcf37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d74619a405f67804f5bfdd4215f2098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45651b959a05225c89bcf33ff3588d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad71c114a0ced177f9638464c3d08210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ca0d8e5cb00bc50f2234d6b82cd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1333c13955d141f032fc46c33e517512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d725a892c1e8ce32a8409b7706fe2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fccac4d8ec9fc51a2aea4db8cf118014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7231a77fe1bede5997f8ae67ec80f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfbdba42a024d43b40c00e65eb30d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e34d68a9787e411ff6e44aaa5ae4ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c718378c3d900ea140a5142fc00af5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f7fef7bcba078788f61bcd2f5720319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff050e0b32d6b89cce7300f3119816920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e352b022b5f94271b351bb55c1d15cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39255bc1334a42d3fe52aab90ec48122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539df7553bca1470cc57b0f50488c6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c90f8ae7ef6e01b06f0b2daec324d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b34d51a23536d3dec779e540f0169325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19d86681058ad1bc4e26bc3fbd2f0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8abeb5fd2b61a2f6ecf5b0d2f0346d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d07d13fc29fd7d12372340b91420da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e750862645b9ede81de1bed578392d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20db806fa7dc664aaaa7c2a7c8b451a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0e77461954aa3096cea65fbbca12831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e2a6a9d5a313fe1cecefff1998ea432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf7e9b373d6f772dde9e93c265016b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e3b9bdb63eb25bffe5e6e9b74f9db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00207425c89205be9a60025f7d7ea39235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44caf57c4d40e6b7f36572683195ab336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cb02385c85addd8d30f7271e0246b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e4744c7370a8f5f5d769d531d79e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f1723e10450630f069694a1f534539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ddbceed694b283180970e22a21d5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ab60e6205577fcb1cbdfcad281b8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd08be68fb0b43f81528f1ca3bbe3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85834ab65d9c6559569c4a56c138b7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167ecf7f6af70ccf3e5aba99d83d4ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f490b37ce3749aceeab2720d7fbfb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c15a556e0f8922cb9ab076249c42046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712b7155b3df280e3fc458ac80e645b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7976ea331359dbbe0964be8eca1ff6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e6013d695991a7c0a652f4add4b2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e665e613d82e42dcc6bce09cd0bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959395286801bc4a58e46144ceee86251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788a9fdaa09a89dfd2e54780f3b425e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed6ecc55fb3cccc974b71b63e23cc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a250c9f125027e649f698b370aa22a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3adf6b368b46a73dc82977be121db055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714788fbf173c66283502fadc37b531756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb01471564a3753d2cd816a15aec2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce83bae53770f609d511c7075c372e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f315e5966afad34b19a867b598f2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb3bf2abf323697aa1989cc5f3cfea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3020ead684d9ae2b75cf5a9d388b0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fd5177cd5556ecca93cba8c7ca2ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732023b34e94d73ea508a28ef5b8da5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7eeb78c2b23e7d52f28f73897868d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5865797d424b3d00e8cd9cf3a1b1c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f043488a53caeec98dac386f42d7fa166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05f2db3873129d3fa8c606a3da780467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55859811ef493dced9f75f97c6afed4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a67338b2947907b2912326ccfed88c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23043fb480ce349921e0ae96a9b65ab770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f458fc743ed1dc97f0c15ac17fc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7d8e7604d9b4f74880f54a2e630d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec93e65c39cc3aaa88385917242dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2e91b8336f43adc0ae7ebaa97775074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b66995a125602d6c0a694e63c2f8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144c72a0643820128ea8d5cf4caa6d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588f3a3afcf70a250f609e937a7c98977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5f32352d68355572b9f06d0b8cf8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2286c1590ceaf55041105eaa74b62c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f904cca910efa2292d94f9bb515480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901afded5436a1968489bc31964f497581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa3b94cb57a740f643bf5e51becb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c819c3bb380063d71b27a52074e38583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4589f629cc794e59ff795ff2e7e520384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc41cc021d876c4f0cf9c44da2614285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a5df770a252f77e47f7c58864d6bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53dd2be70e4fc757b9c6a274da8dd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d716ca6e16ca12e5e99b46b4d80b4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148acc71b026ea8abe953df537e3409289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450d292c292d7348bb71644bef5816390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6380cd0bd04871c8458adfb695911d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c6aa6965458bab63efc10a3e0860e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a73f1fdc7dee79f83c88f40922ab0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7511abeb75220e4a0cb8fa4c7e8848b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe066c0055cf8874214d9acd3bd476d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8688d6886cf7edc11f933c487a5c3ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dac29ffde1c10a7db7fa1dea3ed5c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376660d0d9750de6f7578eaaa17f9bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6847b8034fd99bf6d40094ca2044f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37847fe4e21533bdd001f1e6eceb9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b877392146452ed096c2b5efbaff9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc21adfef156b107f08b074a14bd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7270ff68b038078d828c8ba22f03458103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405872173cec4828beea88e5a80e6c5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150b401201c1e2da0bc821c2869e188105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd9192e985b65f9d0333ac14069508106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f228e61dfa7ca86f0a432a7f34381107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e8ae517da7a497822fcfcece7bebe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd58af89dae8b92a183cdc7dd4cf3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201cf525483e78d93f676efcf952ec1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24943fd7df1bc1fa46897943db18f9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea8464b2c4ddeab07c2ae937b0393112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0ebae8dc601fe5a749bd46332f2fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fba6a6d5be44eb183346e21158508114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07966a4a1e4e4e5daa54eb4f253b7431115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc055ba7ebc9652d9c57f51c3a3b142116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001063cc196ba7a94f43ee131bee8708117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e84155d5a487441f275e56982128118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5c008d55f8ffe015d5c98e4cd43ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d931e7ba3853f4a6707b27133d2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5504c1ac1c3b079f1501c354abe62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad8a247d0a31120d7fe906d4c832c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc474d90cee8fb9c3ef55e809ec37b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a4774ad1660229c6e1c1998341e18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d489ec7b28a1e0d4611ece41babd09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d450d584738b0b9c5616082781fe4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751adc9b07e987d15388c6be452f04d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc4012a7da33867f4d31a8c2a7813a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d138df1c0c8e0dd93d6fe0d0363a2e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffee9d4a6602d7ff35618ecf58ec10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a0971cc14799ab6773435df99d536131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad907733c8ef3af8a5fb151d6f9f34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e787d1ddb1cd99ab9c6110d561cf9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8513474bb123f1ac33ef4280ebc550134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad591408b6b90a1910999bca4565d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f476e5aa1152a1b12842bcc43673fbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743c6a754ce976976e57b17ebc0be4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe715eac58d8005d96c78399fef9e529138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3fb6ac11ee831b93c5389129eb708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0fe24b409e44fe43b55dd2b503638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fc7c689b9f7b8608924c07e86f05f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce0f4eef49c93722de72e14723c549142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d240a0fcb3d10cc96ad3830b010e1a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86ae89b9fcd485b2a38d56fa81dfbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aac7a9343323590199ecde3beaa19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366330b7ea444415288540bbe6f0b32f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dd4f81351ddffa7584916602a24a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae254c9e9b85d5acb4a2366f1b1b82e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fc900056d5b35074e0ca0907bc90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3000c76d93bf17536fc9f7faad2117d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2edc8fde564c0a48310a35314323a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3ad08709d011ed6f2cbb4e4b03020152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89d4650e6935f60604f3ffdd424c9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5af1c878a7155c8d7e1efb6802ae7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982350136cf5d9f21cc0d09afbbde12f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5b7e4d466f30c7e866c5a84820575156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ddb6f46190f0dacdd7c3b905ef51a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee189856d1e79e39c2f8bac62d883960158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d3e1f4d98388c7bd7e2119c0f0911159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4704fd4428f0dc09b13945c656f2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26c5d69195aafd9f984cded8ab2628161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0599382e1faac8ecbfd432f669961b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c5343d68503dfbf75354750e33c6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15a2cc3d2ab47ecc985ca0da0cc883164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d0e490d71fd86238405c91f8b40ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a21cc16e2cd6206901d4e86af86b6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f3806afdfe9eb285fd2e6ddf3821f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148484efb82131108d18993d528ae7fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcffc0506240f5f3289212712e32b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1c24752440421392a9ad9199b5ef9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925e54d6329f9a29e0df38e5858c5ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e37bff57f311b373a1b95e2dd4277172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25325c3e525b9b7e0aba2e85a8a7b55c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd769be17f88d27b9e70fe4943979174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb404c4638c51014ea3894f4bd2f5571175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3b4bdaf789025b9c4bd515a0aecd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42695d343f55104468ed91241ddaf2fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39a37466a16f5eaf3d6de3d5013956178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7e78c954de9ce146a15d053fc386179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbacf91dbd0757bda31cc4755d7530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485a45062a8f5b555e4134d743f12eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f90768b943378ee6772322c4afbd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668251ec2d9daa8caf6d4409041d3f54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f77910995d1bcf76e660bfb123bbeb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb08f675a3b7fea575f4c7dc4135145185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331600943e8152068b2c8f11cc0507b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1c3a880d87b66df2b364515c68565187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b3c596006a794409bac556a4b132188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00615bac1ec4a05767b1e647b9f65858189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e359ed20696b8b6989e93002cb45a9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c143e063eb08d5fb460c1361120a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7398a6c562010e2dd198a7a58af49a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fdfe4f027105038f05dff4198d5be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28908be87ee8f99e415b9240d80d99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4bedc710479969d837c1326f6d255195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9b4c405a6ff350d3f83b3dd26b123196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835baf9837252803b878a3ec687e24a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa48a70f26202e05cd1af28572aa38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e209d8bc3fb84dc1e9d237d746cbf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1d499d785e8e658d89284c30d6c4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fa63f32cf9ee99ae58f7e5f29aa25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9836ec3c9690950188f36af82745ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77466e6cea365c32e7e7f92b169d2c0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890b2eed616aa6b1b3430a1b4a60f78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f6effd3133afc16b25dc54ab61062205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96caec80755d93194d370a4f83378d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcd155c7d290c3310229693d1a5a34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ad1572a066d528c1e3534943b903c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab9815df2797f34c7ccbd83700fe5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65011b3ba438bc7b8cd2119f35e03c77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe9d57163db4ec27f56a0f68542a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ca9930dad328c5fb8ada4dcade91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0240a573a21a8e09e1c0f32d578332213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f5ab565186bfd820bfee385b2accc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87f3bfd23a273c56d4d3bef0bc4cfe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3a351ea76861b4d45980ce1e3faa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93da207a87432905abdf5ba340ee83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e6575b62c0b1fbc0a4fd751e04da9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21882907a68eb973a6216fdc22e190e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574b515900a98286e58fbc17459e8bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e83ebe5e4be6711d5cb55372d229221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488150a7d9739e5413882ac4b780663f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f8bdb1823c3031c4064be7b1ebf33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ae64485c1d29172196386fcaa70a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5401887190a28f8900524ee685f8324225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdb5c9082a71b0a86c58300123b2bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2ed21a60369f13a23d32e170c47ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae181889b37e30fc481849a8d7770228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977f5c68fef278c04e413b249a69db9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe2ecdf3aecba08a7840689a74750230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c07b27fa2b2c1bd5cf05ceef4e4209231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b67d6677b6d115f476898b5f282d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ab4d9fb356765bce4cbee9db1020233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb69f81b6948abdda7435e8da2c398234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b90041026f59fc1fc21aa378ec78d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f8e5f4fb58bd38ef0a365e138b10d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504a842e1ac78063903b4606f54ce75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8670a15ca9c2b0745cba59def490c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a84327358b396eb7bac5a2ab04ce77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa19ce1874c8c79dba05d7fa9607c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c9f38983f1cd77d819c34328dbb59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df4850f54a7445461982ff80fb4905242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea107bed8b553540baf6d5bc6892c0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271106f1044ddc943db54bdb7c141ecc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6958f57dab02024bab79d14a132db97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb2dd21613bcb54b9639d96dc5de77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09b7659ef2dc0dafb0d210b07d19e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6d1ae6c31147933cb4312933d8d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65052584d712564d43a7065b861a9111249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fef6f742b50ccb3238786bc0d0745250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe074a735188195dbdafa6511854217251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2e8dd96b85e9c5c8404231d202296252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067252554118a8b5cdf7f56d1eda250d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2dceda5f36a66c0cce3f130002a6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef0a50778b2ca79a2628a4dbb8b6ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c48b44b7b28f385fdf06faf4475528256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd4f639cb06b0a25c8a39c21e60978257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645618cdd6e0524eb73a84c3982e847258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5aa93aadbd92b2f025775862fb1ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98498279c2c61eaf7c91cc304ca4b7ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c507288f407b529306d88aa26fd3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dd9e81c99f3660e7b9acedaf7af36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd523659d8beb28ff391b69c3308c03d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e7efa960496b9aaac739f0044e8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1520bf08b2f490518f9a260f69b75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7c8c4063ec069a9ca07b802e081ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03b9776f22352261561a4f8b4911bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa79c5f4aa0841d6c1b5f3db6c0985268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0aa992c111b848ee2f11b7f7f6a26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067072392ed32a5ac8755001afecce3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b92b628226001b3964dc06af3c0d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f5469f46d0e88f6ceee916e2036c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b50e2f417d4d9b914e760d3ebd8242273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332e6ee2fea8f5413f6e24794e21b3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277a39bab3dbe404714da96663d2e6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ccbde8ee8eff09473b4b1056f315f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b1e7042446285b931d36cee5c3573277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a347770d6af6470510e5fe5a1be1a77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6e702aad81ebbf7a213022981f3b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691336aaffab573492dc2b27665d0f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53882eefd47fda658bf3d70c6222de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e9642ec113a9d6a58b2d37fbd7fe9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803129e931f33e9bcce49ec8d0c7a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f5d932b4ae69573989ebfb1bd61df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92559cc0281f99099d6e497116bddcb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32cc3d4a194f7e91b6d56f6f160aaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb234e2270f186fb827e8f2ae3ed6cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b0c1e280b46488dd7ae30d90d9cee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d3cbc0b162c2dfb1e3c273eb14ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9234058e7ba95d1cef1050c9705d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f030f7d250f7b2b8c60f1bec3758b71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a13d566c7d6e06c462edb292220ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d1730a4f226d0a8defcd2ee269f5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64166eaf662513e791695e08361844d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9cbadd125c23272e721e8e231a39d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f856f23dbe3cd3b3a8ed16dcff740296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02488321630130cfc41347924f09b9cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2e259744bdc9d42076a4ec6eec07b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893c612a8582f73cf9e9200fe1f5645299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e067d1179a4118ab53b434bda7e39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ee2547c3f8d5f2ad98d67e95b5b04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8cdaef22bf17aa0f8c3cb98c384a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61de2767210c8d95c970c5f608d6d03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6c952f89e8a9c1bdcd393a296eb8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af5666a78b52e687023714d52f413e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b321d18bdf812bc03511309b450081306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07fe941f2f14dbe08842c1d896a53e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833e13aba6edad4719be011d8a81ee2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aedb37221349dfbc77b6e555b48bfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791949ed9bc0e3a7535e55e03d75367310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32bdbf62e10a0deb8402623ab16223311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec15267015d4333c4c056c31b8aa811312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be337e5f7dc8c6f56c7ed57eba7aac06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc2b6f9056aaac665b2713c7d2f5f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fffb52e7a6d44fa7802ee8c256e2ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2690802f8a0a56af0cb641bdc9e051e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e6dc8d05e5e5b123cde6612dc8cb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a1a967c47d22b8d69bf42a85c4ba0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b70cbfcf1cd4abf8b7577ee9acb52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018c34ab2361093a9b8fda50a171b68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb113f4f7dff4efc538edcfaf0bacb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922f656d462eec8155cfdb870efc633322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928b1a0edda5076c585efac2a32dfb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef3f7aba23accaff9a1532a352864e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61472e6e94b0d306c651fe9b59ef62d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e167e789df12f93f91f866efdbc6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a254f61529089c20b097985909acbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085069992805a196d7d6d1fa482d6622328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ec07b6f97000679f900700ecf12fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff30a1c5ec2088b6ec99a5f6c5d172330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24157f976142db2cba6d60482aa063331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05045321db9c71748085b5d8c873a8f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733ec15faa43f1be6a452151aca71a6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584c4ac7b61c680763b4f9369d8f9511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340e2e86601d4df26e08d3b6816451c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc29667bd0ced40a05690b65097ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe2eab649fdf237ba45f352bbccb2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac22df82b0d5b1aa10a3c4e668c36c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235aca7a697050c5d8a2fd731b02a696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a4ad0026c7496ddea322961ce24e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eec80f4972671c307707eb5dd6f6778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b932188ca85fbbcdf0f6ccfeda6dc229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e630dbf78865fc7f5ecf3a2e254f6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fce93e0ce21f431701b0f7f42de63011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5a9ac5cc38a9307a21405869c07fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1edc08aa81eca8ee6a0cd4205c4fd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cf12d4d2c2272f85310a92f50359114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c934b64ccf11d5fecd302b2034d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e3fd9b194c5168208579dfa28fffc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65043c9357d0e92202dedca4359b3bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a1d8ba3f6e4eb20f786850a02d28318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b0d571b0e11c8347b62693a2b94119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb24149ace5cf5e29129f7ddf5067520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e8eecc1dc00a96b116139f015650521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6994806f7729947ce8c6e3b91f6a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa843fc4b320dcdbf57f4b9ce3b021e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615b55d0c1ca11431f6fab02e5e5a4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ac992c7d062e85fba0dbb6cd377c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefaeba87b8a0b9eb9ed0d33deb36e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d71d8844f2063330a7c27242fb66027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99b50f8fb95efb5759933af11f2f8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc1551e4cdf9bf466b6284db112c2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4f75b70aeafcfbbaa983c2907cf5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d6ea37f144c64de629bcd1781796331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343487c43e24e82a086cb3edd459ebe632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72833a21a0bf97a05dced6012130de5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddce341cf0c95e67698c9e3ddc08d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07312b5fe3ab22175cd1be9cd65b7d9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76adb79883367ed80a9fdbde3f2d3a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1841908ae9d28e4dccc19bba19554937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f90b9aafa9bce4656260e76280bd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9c820cead8a33c54b8df0f06d4ab039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59316a0b54519826523d3412512b6f6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f5d91a8b17c062609c87af306d94a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071999b215009ca35bb44e493ef9eb6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8572fd68ee091d8a3b84bb1bb0f67e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e3fa1c512a02d10f2c45214b1b12044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a40cf88f637bfc004a73f3fd709ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6089dd20302033b342fbe4f7ab72246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef47e8b2057a75f8d2a9f925e24792847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14581f5b2beb006fbfc7368056063748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd461a9d27f35268bb77d51b43d9fbda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b072add5e70b6480dd3769a88345d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79389611fea387136b0e3b8177d51e2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa8d627780949811302a81c96d72a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb00547ea9045cd592e8c259d6e41853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9c7c23a3ae312ee53159a369bbeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43296e168dba93bbaad2da159fa25bf055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18248cd91569533499c1375cc05353756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed69cf79e2896fdaa634812e0e5bb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6687a88538b8a5c26d4836e0e8178d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ab09a6b0bdc34c42ecac543e91d2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ee0a95b34f9eac6b9906aaeeb48fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34322a5960eb90e723f9d3e7cd2fef0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df001e460a98baf043e13343230bb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dd9301fc552d1227ea351b5dba14463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096abf33748536a5bcd0ac1346af6a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8dbf8276efe09993fd02697b0261a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a053bb6f4b1b3ea8a5dc7d80278813e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c07270cd85bf6a9f0ce192843a431567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb67fbd19b094e5fe75a252339da0cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b23123f1773081c6d2dba6255a27969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78cb0270b213c4642059a064b6fa0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24799fa92c4337620bda47bcf74c599c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c341f928295713805f66a56f8fbf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8178be74f4235bcd81a82169a2473173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a66571a3753e2a2ea47bdc8fbdf7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b629b23cbfa1d97726bfa10b3ffdf0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50536910a0687779237b7004700fdf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb84483c20af048d224793afc28a6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5322c6126c1e4d95ba553944e4cae3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7090a3d8446162a54b1d4446dad8e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d47bed64d49c3f50cc880c81865eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280f809100b0b6fc0a78145a41928b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bff5b32a8729e2e324162455c40c3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c001ebe69904f46748fab8d451f413e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93828d3442fe5c044723d0e1d9e7f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c7d08cad32179c3e41d10868363585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb88076674b2bf43d6a0a696a732e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c7368032656a206a2e6a7a3afa1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d4e7608288022f84f62f9cdd585a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0f9d02e5ecc551ba59b7acb47b4d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e241a5b8f73f5281447bdddd08483d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d85ac49eaeb7ddd605b41662c648391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a56fff52711f527bc551efca669f3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2c6074427a20f285b1d88222c5bd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5bf792b03e21d29cc81aa808be0aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d41dfbd1a42b34b5106001991c7bdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d8245d0cb76184f40337b6a51fee496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1dd509cd73b6a88d67c7863206ba897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258479decf4e1ea9daf14c12fdd765fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8adb123f1ebd53987cbfc3740437f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7fa5238aceb589399130148b7db9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aea2bedeaf52080289fb6c442e652101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f307cc6af36d0c541f8b5942a917102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c723d6af92bf53573275f40d64c51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67844b9167da5c4ea21af48d82b95b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce63c2379ce6a577462fa91ae5e39c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1f750ce95436687084fdff67bff9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34048678d6a59ec36bdf79ccce1fd8a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd30b6b1c717aedc67c53fcb3fd3d9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03843ea280cc9362a29a9ae407f83a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e859a4a975abba8f90a6da5bf6035110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48de621abc4d224cc764d3240228f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eae7e563ae9c1d9a8c1a993cfddb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49af45f2f39c5cf1dc6684e4d292f1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075c6d27b7bac511eb5387a903b0bee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2552df819d6ed551eb2aa2872d53a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4119e696dc9aed40ed5a39ef9713b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913b9d06bce232a0a73ed0b0f912ab8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0382634c337863fe98a8deaa9eac0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f3c3a63ec36f43dfa39d7c95fbb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d669423c35236e3c8b516101f7724c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4a9871718b58be644e039dc42aada121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1e048e7be4d59d46a4961ad6f9760122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eaefe26badda4559f897ff11a734c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d83cf348d204e0ed43d2504329abb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88da5fc269937b35405fd39faae230125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c579af87a88cd2a911741e76504c05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070ff6c31ab13fe6d53c2f46e521a25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea252731c90d8d6f03a77a9242155b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8eb057d643c174e130b92be916a4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f08913846af1ec338306ff37cddd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee2e2f040384bd62b63d12376b3810131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c47fd5e5e896093d9c1f499c2050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e4f208a1ea3c241f86a9f8d1570a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edcac13a6609d57360ea3a62e0d2b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e5b3b5286282f028719c63c91d20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd06b8b013f0fa23174766d85257d82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6222c28b861cf50bc8ff1b2b803e4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b136355ada719abe2292f1b7eaf9ac3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e8ed90f7a0396d2f354165b871a80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2275baa7c2a92e2e35e70d6041e1c62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77decfdd86aad97ac4e121cc07422141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81129d10fb027627d1de2c5fdb0fedb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168abdc4456fb2b3bcda3aaf476993b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa34997ebf77fba62e83993a541c58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86aee5627854086676134fcc5f2e75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80587ed05a2e6039cd46a791c0020505146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426f356c5d3bb6fdc0fcab3f2afc8dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21797344b0ab3e5b2f5a7bd27af6c9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853e913cde39901c23a9ae573d3844e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b04a5d26eeb22edfe5558c0eee468b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad571b3b2dec9a25150f4c447290d2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5e9f330e4ad5fd64d105b4420a719152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211a89453893a5a9324f6445eeead41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af195c7f60161ce02a9f80cedd942fb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84999cf257092e8da55b0896971f4a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b2e49e8cae1230fe54e45080f0c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b4ae41027c58e83abbfe12ff9578c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16224a74164904b7f91d4c6cd0c9226158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4b4c2e67ce852d3a5de20f40f4f14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d39e27fa2c12330a0249937e954b4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c9f062c151e591ddab6a39fff6826161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aa2c47fd87f3420773573418d027e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943125cc0c21a9a71d2316ebd124d241163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442b824e6ceaa766e931c9debf8d08c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724e6feaec0db809d6934d3e7dae742165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39254c6abfc904a01587562963a6af54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acd9f901fba6938dc75bb5f30fbd95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499408539ad09de87d5d08eba0874e42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545955a2b2a70400bc402b816f9f62e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee8cea7522e681eff1674d883e3b3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba3a82d76f1d414f814bad37acfe1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc0da6357765b2efbc94febacb14c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85df4f8eb9f608606227c3f737aba3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf094137dde2f43da910fde19f8f6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400853456bc70ebe593d2593ab3f760175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d00d7b72d28624262c6992b13a0d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eea52d0aa52ab5acc93baea48889b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141518568cdac251c19bca17768b665a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bbae1488381fbdb92d3181688feb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c7b5b6d541d9669d6d2dc22a55250180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e79ca7e7d2d86b73524ea1ef20f09d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8229f43d80566077e0f25a4ff0f74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2df06f1dd02eb82e2ae5c16ae1840c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcbdc7bfc2ff9bb1b2a0cc644866fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc5ab9f90ad1e791e990ac9a81cfc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0f581fef7eddd79f9a70cdf2d5067186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb20c4a749311e22069efdebed75e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dd142e8df7e7bbf047522d2657a9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfb4de62066db03298e81d90a33071189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cebe87e707da5a705b5c339244a0d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ab2813dcd49b68e14bec7fe3e7f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60af9b3213e45be09ff71372c7d81b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e2f553aadf0c4fbedb93b8ca7373d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5021732f69684397b6b5bdb9f2374c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afcd032644673555e26dcc6328428b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4721c91cc0dfc43edfebf7fa77e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf41eab3e5ae47510f80c35ce2f46ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d3dc38de6bc9189d0b7e700e991b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aeb4a86c84b7de6bf3ddda6f20f12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e0e55f90454eba2bad71c66e92b85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60df598f02a1626e0881680e0d3a2d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742903ab72024ad3c5d09c81d8df08ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793a90d96b1e6d2edb7ee54f13deea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bd6613610e59fc762e63c5cdb4231204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe207047278b569b718f291a0f6455e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32514afa28c30ec8ab83b6a8d8fd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c831c44f3bcde7bfc7a7f77c27f1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41202ef94fada0e068cb107ada373b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a19a532c50484bf66db592a108cd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb6f41d0da32a88deb90e53b262d5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fff2199f06b9ac03e00607f9e306f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552fa2bd2fd70d8a97315ed5508ecdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe1e2a2fbe7fe785271e05e2a0eabb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dd186536e7e905c02c4b170594462214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1c6bd9793aa1c5fd088320f42ef4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60e872484e0e2e9fa3d0e4f0fa7b5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7759123741338b539b1a433cc3d9a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd7fe9628722222286f483758a83e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fc5734f76448d7d4be9311ec517db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987a29408d2cafe9b50f7ed2cb51fa8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70da61a2f1e2be433e56d0905f27f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c999e77912e39ada06acebf67d36a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d233dd9eb0e9d8fe53221d6088bcc1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6c7ca79d65fca43d259e1e70706c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab17c3189897d9285dcd3e8854d03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793e11b99d55b89252066755378adc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b7c0b5e9aee4061c61566279d0b5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e117c207bbe5ce957fe77c67b577e80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d666a1427ede1bc56d292105da7219229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00dfa9e5162d03545d91596a0487b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae290ea2355427e847ca8e41fb1411231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ea755879f5b0ec01d61a971a3f96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a92568ff54f4a2dd527b6277090ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8f0cfdb795db41823a41823427e78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39733ff4f77bc0c3c4699c3cdc4480235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12feab4d33723e72ce683ef4296e62e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d47dc0edcdfda28fc1a32204bb8f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6c5d36739bf9b1a6f71ba38f8b4e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c40c9cce9cf2a033632ac1f3e11aef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a65247f93670f5b96a19ad9829d6ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3610b04fcf03e247d0ee0d1360a2a90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8a5b928f4999662868c711dee6332242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708d4e1db999c6b22f299ad8e6c72a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac80086123f524df431f9e11a651d25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178fbb4fa505fd27493116a3097d37d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990385b6a0cd37405dd3f7abd100e671246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73397b90f7c8b045b05385526ee3fbe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312134a3613ff927ad96a6e9bf9a63b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727cb315a4083ba0a65ed4ed92cbf2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e596678893097828eb59283f5bfc560250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512804ded5650ac6a2527dfe1f564ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29652e75d42f0fd9bf10188af62bc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc018fadfa1ae79ca8af3dd54d8990253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6af1c091284b1b263d18523020b11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb21e738d11c243d56d0ac66869c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ca3bfc3b7c53874d1474d7cb5cb60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a1fdbaf33aba72575f84edfcc4401257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd3f48f81125cd22e15dc716a64899258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978430c9de0268a47184cf77608c58f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba626e86b9f06f36dd90f2f4609001c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b2d42752b84f1e02de6513771479261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c25b3da8cc6b38a3d1a61d9f8777e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac4f1949ea819aed753e9ccaf0632f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19add0f9c5127bd29165e0b2e577972f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ae839712ab0a5dc4072e236bdc41c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c80e0a67a8c66c459f8531edfad3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b38f1f677a9aa89238e34a71333df3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b0c32c086f3eb784883aa28c47515268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c961d7e995c3378d82c4f213bde25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c362e63d18c87d728e91ca253782ed0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd552a5edc541ef4a629bc21a7fa45e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab602e104c5d08e2f93924d9886bcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aae301b41e12b3c8cd5f7ac5b3998273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bae2fd96f04c2e5793443efeb7635274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d086e07910cf9d59f908b067613cc63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648d789f8f34670072464d5abed5bb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec6954821690f61af9bfc9324a6735277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b8d2b5910b6b17f5c45e85d8a6ad4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319644d4cdb66676284270633d98a0a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d90b0545cf91fbc82f91f11796537280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fed36dc8d0983051b063336125a09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd23c3b7b5273adca647c992e0b430282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce98926b331c73e61158c7b7d16c557283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee99628eac995384735090c2ecef1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5fab2d99aa20f67a19d263e2846af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf596a8c98656e50dd04070676e20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862deb9b25aaed43534a4c5fd11f5d6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40af971e1fb778e51a8e0dd5ae8ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e7cfa333d9fbf583d043b1ba7144a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79175fc7724251d9960f57c6fd749118290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97926bbe50c29e6716259c131fe8dbed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bd37a98a88a41bb6e5f969f240716292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a72fcdf5aac8a6545dd7b155f6b468293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b8d7beddc476ac2146aab3751e5d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e445919c4e95eafa5049c001878e872295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad6aa9c942201a526ece99300604de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d510b3b0a0e7558564916f88b033494297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc57ebfb54ebe79f420aa6f8dc2f6d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d258616514481c94fe05fcc61ed26c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27285b835cdc1f0d359adcf6daf0c4de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf272d77ed2da3ea9aeabf05f6a26d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f741bd8ebd685c4ae6a08a35339b65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed7a494ef16142931441c46919347303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab506a05730bde82327b613ae89b0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3e1aaaa22c81ec90dd94face5cbc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e64c3733919a5bdfa621fec34cb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9852dda037ed695e6d703fdfeced55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5cd62dc9cc8256d7b01f14bd97d96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba5ccbbcde143905b572e27ae65d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e3d64ebc16170cff5c1acd443e0ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db222e7beb33e41c6931605de749bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d8497d3500fa88fb64678e8aa395e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc89971a5f549a26eac91dd88eebe3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74190ef5b6931de64d71183c5e65a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8891fd30b8a0bef0534c72c92dad257315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36706f4a1084cfa98e8316818c143cc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bbd1a2ec161f17dfa7f561b1041ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20952cc1804acf9365faa7be85a4ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbbf080672fbee6de5f017cefadef3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3db634ad99f5b36c2dca6c6f2afaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd3b22a85e31694ab1e5297df19448321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e385257c5299b49f58bb63c8ae4ccaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ff5cad1d81e9c4baffe6beb8011d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade66f94365bf34510a97446151cb80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce2b03d4293635a2955f081fe54916325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>