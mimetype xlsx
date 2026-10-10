--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bbaa05f6228d13b3333df95d9e8c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baf6bd059a05de73af2dbba41124292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c54466b0981f64e32f39a87bcb7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1422035388180f405a9b61eded91644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef29e00b2f1efb73e7f17ef6a9f4205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8f279054c2b57d44cfd5e73c99cf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4971f2ffd0cf335854e1627c10473397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeff1ae4bc015160796b189dd0918fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57231c6a8638bf4c632b86f767356e669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa40351e4873e814f27e8e063414e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1a6d84d5bfb40c2a45d382e3ba91711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f81a277f2ff1d4e127b38e8605bdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba06b2053f3d4b091da90605aacd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3141425839c06b068cd1c7119425414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf505bdaa28aeff1b934a878669398815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0265d33b2ba31f6537f9dbd5b488f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f086c604ba718004208e5d80bfe83ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b020c1b0ffd87f3998c4caa97f88b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf727058e7428f51ae776e59a301b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c337b7f91f3958b64909e4a6966c0e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df4d5a2b825ce3bed5d461e73b59b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c34bd751930aa6c920e86485df69122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f8cf8a99b6b4a2a349fb099384b2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d575b8c3329cfea5c4e6d9dc4df4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbe17a843f886cdef6cbbd1fc4b57625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fbb7d1bf0382921093eb36583742c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832ae52b11fb679e40278e22723d55e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d6b9bfe4a52fe361d5fcd6e69e1ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa32ad467eb2373a6b106eedb5b19929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e9dec6bd666290c364356fce1203530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86450e8d637073cb5f122a32988ad3f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5afa49e20166e1c503cfb69d3d00e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9193c3ee44e8afcfc186e9af37270e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112e8e961f4e6a1b26b11e043de929834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82368917e5e737bacd9e04700725bf035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e210dca9c978e756e76c97150091d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2e8c0f1a4963213a6355d270333e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4063c4a68d5a998595d7b611724c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01036ba729afd3ed66994a165fcb9e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f667f256939fc263330d915dc33b1a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32a8c397c3efa84f66fc207a79800b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7fd23767a69b2df7b7b391771d68142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c993c72c14a817fcbaf16e1e47cfd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02097f528b8f0bd5b50767f9d676a84344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99590a53243f2f1a85f0348ba9e80c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eb0864cf798708408efb1d68467a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c4061198bb37d00a387330208742347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e1707a397841412e6b6a97e14060f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53417515efd188ce8cc8d99361383b2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16ce6b317cb5c8af9ff41dd7863f7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2edd6a467ae649464c04cea1e6545551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d8cabbaef6aaad99ad959c81e365352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb1d8f64648e91f683480e9df1ea6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa28be0da49760b50ca8d6d0c623ac854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906075efb10cce9f1272f2fadc4edb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aa2ef5f148f5fb39bcce8ef027be856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eef85aae75cf55bd34f08f2f8ff3fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7916dd14b9f2a8804e752fac5d4ebb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94180601d53aadd8ff0931555f143e7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd515eb807f305776635c5a4071b9b8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403170a4bbe98378de6565e3ac9b41361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9556013ffff45544a407f1a9d0059ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a478335ef6793a054ab6982f0295563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f45a7088f1754d1afa9fac6b06dae764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20343714e2a1edac2578a967c5a46a5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82deed7ffe6823f48798f90c411b1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d7068826a9dda671fccaa2f78e3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844428fe3f9d0396da5654f2711a2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0179da40cdce49d677fb0a3c3ebeeb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25fdaa26e322924cd457e5b3841bc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ceb9d92637eecb6b781f7bb5676b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621ffeb7bad931e777d587f4f3223772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d159567c1f3f21d990c9eaadb4a1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d036fdf57c70047fdea737b28d9cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3343742304ddb9ff22bf2ddaf2f9a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92809b513c042ec933944a49ee3a52376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b3dc8d6b30933df55ab5827cc972e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6af772c29c9a51d67be2e0bab8983a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5801010788bc830ec64990f01fe48879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36db56dc550a89fe9427b5ac1f2c5d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f0b57cc06527c8fa7aacb6952f23981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebffabcc80aff1a0bef9dcf8b037b9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38112ff0589e32543f06d9933d02b3bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a37fba8546171ebe24d37c55948b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7ae067290e9c683f6c76c29db3d4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bfdd1215c4cf46f9cb187e8a54a0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb64faeee8c8ec70e3926193228dfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d467a4e0f3ca1c02c54f74a04f20088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9ad9194f360fe5b9956d63e34579189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cc3dcdbcfdfcc0af05f36ba4e280a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68a5cee046e86b31a783b88c9f856e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20ddaa902f7b44ebfa4fbdc5c1393b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8f624e0d91d3f97460e38b30f7c7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16273b5d2298ce13a34dbb6a935c146f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aa5e73cf850ac93b34d56fe3315ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f389c365f1b2c1dd99280b48194b2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5800d25960db84469d0fedd9bf8bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d3788789e8ac0dbcfa96463bd068c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f12566572a4ef30fe50e6c702f38a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573525927b73d9220dbf5afcef1d1353100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0f8a4670e9f019986acd9e02af20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bfe1acea665b4bb950eec858ae059102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da0a173af5a19d9b6fb7b69f496415103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c9145539bd4ee08715795cc62cc33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dd128288938816f85e8c34140d730105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f99e978209d3bb63ac3e10bbffcae7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57431d9da78837aa5fa30c2b96533d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337468d66b7dd248b4110ffcda8a808108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab7ef7919a8c96b25957d86c216cf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce96c9be39946a652dc9db1de31896d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da101bf444e18638e8bfb1db463ce74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55815a4a8f97b3f2247de546695a4e23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770e0fccc9d037c375692d6ccd0e9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe58212c73e12a36a8162722c304561114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7082a5cc766f04bc0a3c54386683c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b02756224da45e471ee945bdb2cd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c79b9cd6441128c7f4932179a41621117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bd79c15aa36c513bd21cc258a0b2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ae45d4a78b4c8020f02d3540c9c4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c20435fc01566c14668a177e5831d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032f3c2ac48be560e5f5857506fdf3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c46af0815696ab477b2dc6c161a8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156d94b8fb46ae3e020aa16cb7f1fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be75c2216dbaa8679d396af67ba16fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb9dd96fa80ec8085f2eaf8c52cfa2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a39242883273da8da29ec062a9b29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afcefbe335d758673152803b0422cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3675ff55e354a5224ba8f0d3cbd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d912ea4a807e9f798c60459e9bf2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9d78376b41a2392322aa691002a09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdd7ae04928ce4ea3d7fa8187f4786131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41238709af15d663868a7f923c5d6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831438293606ba2aa501fef06c221fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2f85024e37c896f850e73c2ac90fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6784115969605a9c7ef8c024fb5be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed7cd6b938eb7607db34c083d843be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad776f9082b83b1cccd7e25c818417a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360018384baa7ed618776a66871503138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830d6eabba9d735ae19b364d12ffbdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b654d26b9f2dac63a979184c86af87c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c401fb81489f4e3b2fe456bcbb93516141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed02003667ba432426b383d34d6305142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b09e5cd0bb12cfd9a90113c7f269a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21503e7bedf964c96e29aed42dd806144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3f7d765a660639e22e2fa26aff20d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79050edc505ae31cc579c1a8b887ba85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da502a339dce342960b8f5842885238147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e362a5a9557825e4fee5be911625148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da682dee93c630424683dce1d4b05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aef7535d6fcfbf1cfb6ef1acc6e4b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93ac83b63e74350d7a0f799d405b88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d6fc029043142b8f1c01e6f50afb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf78cd8a57cf4637caaad751c6383153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d142637cd2942cd8400c66a3d104154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afb5df504ec17dc6dcb0dc96b40365155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d5e999a51cfc9df62f2e3f67c256e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc2ef333e6eea17c731ceb0fad16f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5ad6e88a0c995927b816d6b8f23c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dccd7393d34f1c143f55df71f151ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b6f905fb01fc81e4b8fee952c64ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da262b71472ce0b37edcbafc95ca7e5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67173a32ad8bb04ed3b81c75fe6be58a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19228ea85a441a30da72f9ff9cb7f1c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ddf1d75fd8d770d567fddd2932bda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c8f04e1cd3d7c9ad4e2d30ebdb393165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365071a0ed7700b9ae401324fae3e249166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c42eee31f3d3d5f2a1ba8903be57a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a0cfdbb3679b121aa9ca8cadb3f3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f7f7c853c0bb56fd6b1b2a944d0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e664bd5114d9df1fc9483ccf71dce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e030a39bdc4f60efa62c1e5470a84a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bc4731f9db5d767c27d31e01871a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee4101d23b90b513d3ab6e300027ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d32a1aac69c265a9525fd37a9d3e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cc1de51f154d6ce930fca7b721568175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c561f0a7c301d069f3d2cda3bd371c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974e8843ae94816887444f3d3fe5330177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc379c0fbc37363df2ea8c2a6dc43b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15b44668f6bf1e61ca6bf4df4bbd52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee4df685e53ea687a4f4815918c21f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aecd9447b05e7e6a41fbf037b11451181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874cd2dfa6b40e513b5d607a947fb92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b333818da1f77d6c68a463e34cba94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ab05720c9742ebe86fbf24578a021184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9671dc0e4d2492185afe6137624af5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9527d71059cbe6d7da4081ea93764186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f91c9233027a7acfac1240ee9055a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c70afa504d3cd206245c018ea020188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04505c4fac558a6806034f1f1f14af9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779d5c40bc25f062990165d480f1d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f88f2318ccd210f43c4f36d809793191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e59712cc3adfa2ee0483678700080192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c2f710d6305c7ba65ab01b2f4ae88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6319b24f342e662ba93602788026488194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec09baee7f4ea42330c15c4d6eb1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e686eea99f7f8aa413a08ab76859d34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f114fc95c3c82e184e2f7acf8a0b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c54db1e8af866082177380ac1a4e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348c01ac0afcb5766f830422c21f292199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98997d0bf25b4ac48ebdc7303653d91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f996d20ace42140c4b8eb27c2a3368201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ac9c17dcc7931f4918a52368d24fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf04e8c706ab96bba68e47aa3c515203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047766859b471816d8ed9635f6416af5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729b3f22995cda42c4115405dff4b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7674cbd84718156bdcdc13046e21c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c0404b35fc599427497fefa2d4db3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a0ab51fd622a572f443ebf43a105208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe400c5a402c390b22bc085a876845a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fdc935340140c1835b7dece0e0e98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f08088bebcf6b6d4808376346edba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d92c61b178b6979bfdc8effd7f95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed56cf85c653666d3cd5b48c8ab03a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd1cb6783ea1d6d087d77ada95404e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dbbd2c24aa504c853297a3fd59d0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf342154cce58b11646a5b0ba1e5e39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8701c7d6ec5d70764c3239f75b4b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d349a96fbe78f6d2abb06a16c8376e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf340f3bcb2c035b0cf989acaff84836219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa01ec571b4faf7aa16dbed143c20f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c30a1110a6c9aad75d9a79c08d2c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc338f836224ef3462192863afec6acb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef5e3aaf691dc3559d18f1b60dd92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0cce9a84b96959f3cd4ed84f808ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4570259d74333153e155d54cb7ba3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9f171b639c74ee354dbecc598b80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcef6c1bde99c00056ceefc1d160d83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c56573ae1f7ce3cc55e1c072bf948228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd5125fe13daed60226b8ffaa07b10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ad5eee64de5b29490f7dbd4a7d5d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05e5fe1bf1dc3d60a882990434569d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd944f3fe60915f37b8d5cf35c4c12e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63af0bd51d24814bb45407bd9cab69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd6be843d100b5f03e79e1abbd7e60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5643cac1a7e098adb34863826b6e1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17edaf388dd49379ddecb0fce79411236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac358209cbc013dfa1410b91dd0d826c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a95d696808cd749d3691e7fc4044d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842751f93ab0d1439697a7c54475457239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fad537cb0f1efb19873bd695c937bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce70c5618489cdab577b05bf7e2a8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3850e004e1b5600feba07dfd58d111242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b946eb9874e9a7605bcc13262b7171a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc23dca6ae01705b27e0777189acc64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf8ccfd2fc130ff8d459bed20c67bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ee79d4faac1741ea1be3ad16f229f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27668e48ea1e1605e5489f65be3b0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23b836546f9c5ce629744700471035248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ed866e999752276a771860e298e16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7074559a86823b2c8d4e6ccf2692ab0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb9eda3e61aeca5ff1d0d320a01575251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67105e556d587c0a00b4748eba8685b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bd29b0389a2ae2325ba353064d1c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad9661a8c761110deea0e235256c95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf883e230067bb588db1f3dd7f74f33e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1a7a8e303ba365b8df357515ac7a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f4051dc61fd102323fedb66663d9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaf22393dde2425ddb5df83a36e6e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a83c5aafe359de45612484b5db621c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df95c6b24c78cfac8bb9bcd4162324f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b862646af3fe0b2473c6e087f325bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d434ef3ee42655f057f5bfc11b503ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be6b870e1d4303a4553cb6d23032a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ceb761108cbb2f8302fb1aea77991264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94501dcb03b5f7fe0ce2ef55afebcfa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035b1a8f7cd61298c84db03e3a462e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ffc2a705c584a2c3a6a76d3ce3ede267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e8dd8541bf07591ae2064ff62abec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e4d8e16fe9dc318e5f7fd0633c3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f45791a20aeea8cd1a8b90730f1a39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab22dd723f6fd354627c9c5fdfa61d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc3addb1b36452393ff2280bf346b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0fcf2c91c26080b5967fe3dc8df33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb1166d26016ad8a6ff2d2064d510b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1a90e579425e5c1009e5578de93d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9e1b85d8d17b7cdd1a201a583cea5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ff2d436a280aea91ad72ad1e3eba3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b181c5f20eb1903ace4b55678d672278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d571a5d0d06222cbb6a36aaf9948d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6df4989cc77b6ce372a92c560f64a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898475a98a1cdd2e2885d1415685e99f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d67bc74b4aaad11bd167101e9c10b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c7500f70f5fb2534df3e10a30f743283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f5eeb1a6c866c22aa701095096fc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ff2a433108da5ef7b9669d2217278285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457be800eabf2b0e941e830300540ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd9b506349ef3c848345f8d88e4c82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33393416ef5e38539c433a7eb9280b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b95fb0b65f878305b70149c8ed081289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce1bb5a014d896932e922bd59baf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39c80ff5df22f3ff9e9688fba6d625291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12aea979b3a3d53f593351fe062217292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f8657c6da5912baa11144927f670c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72133f04b8f511e01fb9f91865177747294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ebdbbbbb7bd01e2654037106df83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bb8fac61855a41399484b19ec4619296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc8eaa0a358182fb0558a8ddf3011297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff1dfd87d7e5acbd30994cc821a05c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d328e1a969ca125d740f2b5171b859f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154c5148c12143873e7c2664da73f08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da92a6b462e1f6e42d8d52ce0b4e43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c1100d486aeaf4f512e64f537554f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47e7d9b5eedbbc15aa49e321e5a5fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aab0856260a30b07968b1defa16be0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb85be40498d23eb000ed4689b47ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8565d45cc49ae7442546dc2098cf23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed63f57ab10842795357084b1a7e5e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a57baa26ed5e8c045af8d40b522639308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb95b4223b99a12b63ad9133c49be29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da23d0a6f145e7d5b35069ff211004e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97137614326e4d42d6356530da28ba27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b99c52ea73e44730faf5d484e873c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af698ca3333aa2bb241961d240f061ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d9d85355838d2f3f87d73dc7b084314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9145e3698678a2fc95f5a352c931f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e938a43da74de1eb79fafaf1d218cd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb311a1b0072826619c75ae5acbd381317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e51f7d5190150b11d9b2fcda86ecb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f92ae5c3dec558291dbcc695d73e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85313b8b8814e5800d88796008ff3919320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98871daf03aadadd8bb9e4e7ca52317c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1b3337063df5292e65ae452bdb8d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eee92bb4a1650ee5600e2079c9fdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ba07b9236c9086501953dc0067b69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfcfe7af907be8f6e1c1ee631d061a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df2099faf6529c71dddd7596e11ab4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74195c075899a5d47854a374f6dcbde9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea817fbbf2a566ed56baca661e95c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b89040f85bea9a99b0e22090a75784329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff61321ad1387dd1ce9524451d7ed48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a090b29c821ee1b2359025524246c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe695055945478c7a8275fb7073fe9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f508ff3c49c44f17f1bfa87c44d15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7713d217053765db7c0946c9a35d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a729718de532935041b9e81fa031be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181297eefb81ee147f77dd8426bcba53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aacdf71d50efbeb0b4ca694ca818dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d888c0a5d5a2ef9fc210d4510646e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62a52de6c1b9fece44f6b54bba47dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6d99078e0fa4d4bd2da576dd0b80e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed52fe6cc9c069776ea49f5ddf0c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbd24d8e7a62934bb7e7652b029393342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90605f99612dc5e190c6a87a05e5e95b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c6a62abab0897f5e7428c0d499c3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f79045882eef6990780ecf94d961345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854f555015e583a05f82b9cd96ea6ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acfc090f517978e852aa7450299cbe347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f02a7f1918bae7c7a7372880b33ae01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54c4988646091f40de38c00cdaf73e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2447f33efe4faaf7ec8dba56dea0233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df93221ee338ecce8d387b8f01513d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb23c942b8d453c3197652b90e50e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec3f3bd8282d7ddae76ccf045e9de76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f958becb2d9c0f08e30b408fc5b9c0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91f58afe3279361cf5d09771140f798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9920dd0b7abda0442cb0865d0bc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15715e20f3a17a69b37bf2bd15211310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281fc9f110cb268f21b7f79427b78511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08c3dee1d7fccf146a7607e7fc809512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8289e39ffb7ecd6daea26e1b05bd6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ac9b811806eeb4905748d95d406d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fcf914e5626ed3e43bcfbe0507a6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3194e48c8f574ffd9d26eec7838bd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80208791ced159513ceb76c8c64f0ac517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c38fcc3205ccb11c61780b75842de518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecafc1abb7a60fdaf175fb4a2877feb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178f08037d308aa87d50b934544ede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c72ab280f70dc35365b97c1f733721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b5b07ffab1f8a9f2e37b6f9f00a9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4267081c8fe252efd293424ebf9aa5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27b80b462ff6fa7a3f691935fbc21224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a94f50819a21effb9015f5306f358b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f84fa12a2d3dcfa45b6b74ac7e47026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55974949ab316d72713fb3285e22c2ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843339d6572670e6feeb73b07b3d23be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198c900f7a0ad76e7b51936b1a08b8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1da6cfd9b784f2ebf7fb4f069704230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca93086db9a7113b9d17ac394fbcc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c01d1ca0577f2eea1dbf220e2a191d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89459b0e370dc00fe267bebe7486aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe25f094f87443fd29c36c5b4812934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84231f9ff7056a38f44169a3008b626135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95ff94b448c8ca02dba77d2bead2c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7bf8efcf22ea5d49f76fe3f6368b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dfce2b7b442cbbb3d944f241e1b7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e56f0934f0ff98fa69477e8cb847e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560c5cf3173b0861f5fb61daddab62040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc0067fab3d3b994066d34af925d5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a0f22d098fbe2d55fd7044b2868ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11602657cd5967c823085aa8fc2e8bc043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eed28ea2283baa9a1a8fd0a11de2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688964422900685dcd252236b83c3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1bb8d078008dfa77c88710ccbd90346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464bf1869cf5b14b2bdbd577b1794e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48799b3faabace14559aaae524044e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbab67fba8ee976ad070b7c49857f1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc079b43e0c4e096dfd6a469b4271f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e7c4686a6ecc75f4d3bd2a149aae451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e58121e3289e33f2f548defdbac6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbbf9d6e5f883e56ec60bc811b008d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c2eee0cc82d2a181f528fa939691c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523146529cceb851131a128688a04db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d678f38db0d4eee1b2adb1eb059ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60643788d82d3fc85bf545826be8a92657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd11aec12335471a50ad10532b81f3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aafe87dd2dc227c9d98d1c5555d3df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab28b90f720384100fe2fb9c27e42c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41907d8998a549842b08a57b0a4cb1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e920ebd4e057c6716eae1fc410a5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679a4d1844260de25b08a4f15ac171463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef5d9263454a6fc19816239664d24364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418991e608b68d8bb63ca4fb6052146865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40e662d68ba80ec965b37c60ba217166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61695aaa7296258158f4bde7c034ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a907d9f8f660c466bee52c38c269a6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b8b502ade3a2e9da59bce43fa583e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dcd61f049c48b2ae7f245936e8c7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d6971b95d7670c66813e2f65d470771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f80f5584ea9344b9b262827996f5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8aeace33a8c381e9423108db2597473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e86d39ccbdc3df8930118addc54074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accb442a3c56bfd4883760e9b2351f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42157762243bfba5f52af9c8cd3df41676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098df0c9cddc041342fd81c2bdce8e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a9c799a9974917a0fe87277b3450978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dd62958fa800df361fcebd6bc9b2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba54c145139d57ec9262e461610fb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc633ca5ee790cb4acf46361fd7507081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44d1028d0d355b343e209c1f1f81fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c0ee5658f8bd18a3ed4b2a1f2955183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263284ef6b4f9b7bf117e033d848ccf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3f64e48d4e1b80b592c7c3ddef0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b18f1c4e9317432ad051eb6def56c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353a7b29a687f11f750e043868d84d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867292072f59319c153c19063da603c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043074ebabe2288548af9d5126c75c7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaf515e092740016ea418411d8693e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e251cb9de04c6358da2d1e7b4609b3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddcd70a124143c7f6a5f555c52816792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3e9a804c6b83a04d3d37faff25cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571e4c4808c6b8a87ee3f35afc574c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56bec786a1de30b5131cd5a2c1034195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44bd944bb654d5696856b8a7c42c6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495602f5c61fc5ca5b13f2a8b2db03897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf069428d79136b773f053495a1639498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4289da4b6f49a5a4552edf8a26091099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe36e462f688fab4c89eef5c6c6cb64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266973b656df9a06e64e1dc830ce9ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a584752068fee1e15b92d493ab3e0b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5925cbf5555bce56b7d841a3cc7e752103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7facc38ae534ed7e33bb22862354dde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba856ad1e35604e7403a48723d0f0217105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a863c3659caa7e8546cfa6295e2ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee01c24c492d58776e27e38b82d374f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb14cc60ae9efda5dae88c8c69ad30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131f91650cd5ec279238cddd491d43e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202651562ff2b45236a42592fe393f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d7203bfa297ee4ddb5eb7e72dd400111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a78f44bc352368e5b3e772b4f4197112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd7f541cfd5d8b3c578ee0588f58a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f0b3a8697fce50b05d9322da6abaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe567e3d6b006725b0bbca502fa9c03c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda96a612d63a02451fefc23d500e2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6132eb3b820af675300fc5cdeb6eb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738907a74851adfb521132f73b80519f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18af83f0d00821a4489ea7c26d5d74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8de25947c7feff925bf17ea833580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d800f89bf72f5b02774e4981fe15d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264f084be53f77264536461a2886cfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56bf6350dbdc3d962b1ebea790fd81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed41451f2b62e541453108b09badfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d30d6b2d4bcc6b9e79085eb14a01a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2fb968746638aa6bca29de65abf4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c50853710790dacbefa2f6e686c4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e616cdc9c359b5c8d447126e69833ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88870cd1f7a618c791fd0241fbfe56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea9563cbf781220946ceb9f11b25bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8736b07c05290c8830979523ebd87d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeeeb9debd8d96b44a5791f1c2b32f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db135ff58c3a2bf8cc458c0824b91c51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689b7610166de6b130dbba5ed902e94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028554cf0ef54e82d7d799fb6f9c0df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ed89b841e34b07ca09bac1593dfef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd7edcb2362de3de95b1f1787cda90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb51eaa812638b3e1fc1322f8eda823138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d03f2766fbc7cd171dfe6b80936713139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff71cf18b322158c178bd322f6e4eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78216e18a6e0184ccb53bd2426941ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca5ff7f35878866d1c28b1027fa084142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01902d98f7e44ef5046bf8be54df7ed1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0179b17e81c123048ee52ce978fc6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be5ffb454cab8bcdb9090c0bbcba9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0fefd051b4c0acfb2af631d139491146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ce692d139bfc388534192fc0b739147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b486b9ea08cb61d8899b93c88e56e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e751249f5424449bc86d59a22d7d327149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248728e056d48556c647f41c431d4ae9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d8a69a813b5152c42eab7dc16c7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c5c91773eea8a981423a7772b8ea3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb82230c856b8b8be770a9d524ed140153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0fbf93a592a721e0e8244c4cb97c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f325cee2d026d6bbe3a47f92cb2d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9fa86ad7cc10686a50c9888aec5c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1645cc75b289d2defcd3873832193157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b58d53f26224afbff3779b7741bbeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bc4b9460ccef289b01fc4bed69ee4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657babfa976f1c37f0680226c9ddcc6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af89c6143c83c62ca8ce27e44e8b483161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50467b82d3ead32aa7d7798ac1cf46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8af40dc20c4dcc36a5c14d3153388163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba6ce5659507e79aac0a4428b1c47a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac9a5a54f7eb393cd473e75f42dcf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7f4f526e7f61b2bcd96e51ed741ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa083403b8f85a7c5a8157a34565209167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cb3dc995dfb57a0c75b7415f4f986168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f48571553ed6bc467aa82826a30200169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ccae62d1c4f8e84f9d7e8140d05a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18701ae221f86b535fc698560ebb482b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885938d353342fdf1805098367e1107172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9bc7a0d498a85788eb99a7dcfb01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a548e874ae34e6eef76ff387379760d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17791631d465c5368b1d69106639c355175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840972c6385b8f585522c10bf5d7419176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2e96bbab059377b75e04483a6b52d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6bb5e4dc51c05115c7a7e37dc57ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63994732a280a3c8ce2ecfb227b36c59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47685b83af33930e14f79fcff191891180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bec9e06853c1c0e12126318a4ea70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1e7cbb7ca76e81358dbf6493a4720182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32940983f95408477c0cdd9adf3b2c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15cfc0903611c4577df6836b3f5d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69c3d7ba8803b71ec0a1f01683971185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a971948cf9a0e20ad3df5fc7b2f7a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e485b3a8ef4ef574f212941df028187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8019cbb768deb544def79ba67cc54b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b06e1bfc34df048be8f16325d07f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861148f382c2311a649f060545730925190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf55236700cbfc1388a8ab6aa53ae9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b99d1afb3245ffd7acc993d874c44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e74bdaa29645a274b297dd8805f49f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c345d54907a6be67c4a6eeebd08c788194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf835345f494f984353a642a467b10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d4fe5ad7b33bfcf4c9dd3df6f42b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd93133f3ae214f39617eaaa574ef7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8f5ab1096e5fbf1f1356ef6c1384d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad70470df91dc047cb7ed9557d6995199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929753f588f9ef2d82fea19ffb45e769200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf59538b965461a9ec3be5e889f85f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea757f500ce3618b835988c9c9373a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a1a30256ec441ba655b9cd4ca426203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b198d556126ede7d85888197214493204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2497928e67bb601b62045393a1980205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e64dc61efd75c26b58ed84e42519d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe73d9a5f2ccc83920579fa9bef46a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f772138673115c8593667917bd5d134208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e8c480b0021a7bd349e65defc620a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73494d9ec7d36c5dce68804db1b798210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597f7437d56a470922f35334fce9ed8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf90e2ae95bdac2e95e496ee87822b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8772148c53a64f475d8d75b473b7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72128cf54680b876fe8e995e97565e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a7ab03b907a45f656dd8061d344f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cac52eeb859e4ece3d4a7ec58ef179216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a84e538a467735c16dad90b68f0dc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fec9fbe8a3c3f3fda5c85cfd8ea3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe19d9f02d9e6309614d0fece5539ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d021222b3ba1da4a621b67248ff1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d3067303c126ac6cbfc7e3b552170221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97696d9245a2ebbe90e44b377647a587222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb714c7aadead4b5d59c659af933df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee1eeb98ae96533b86723585d739bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea209003231b6c135e88ed29f31ea0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9bc621a501f4500e4c5b13fe66347226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67e92de417bbfc28854a26e66e880b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd4c788d276124c40d65cb3df29212228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a35f06d79cbd0edc62ae8f94e7c3bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c706940dec3c8324d6a10e5acd1bc39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40369f5a9f4310631e7a741e4ce03b07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11796184ad5ec9cba5c29567b98fa71e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235441c063e977ed89e40efab2f81822233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f5c488f434661c3e3319dd72d6b14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93973b3ab14793867f83c2cc112908a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5a95506774c09a92a83611e64223f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1224b6d9f13a0f1eaf654859e160ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfc76a9fb84a05b304f21786ec82f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1621fee029520910838389c692839239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ff0f28c497c0b12314184b01bac5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b577322293139a33f891af49391801241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96209f7ff02918eeb8f16bf53fb255ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b833cd88975353164263a2932eb57a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2a9e0fba72eba82eea549bc973c26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d9db8527af79cbd4354b3676a27ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b7c8907db374672040cc5e3891666246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7bee370505629f11f7f5ef2a157d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83c2afdc9e00b7cfe4ac3a6565cf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f05c7260062bfa812630f5f491ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3622196257c15a13ccaee91906ce1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17228af612d8cf6f47fb64602727d31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6acb2251f1398d269a4130ba658b2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cdff73b764ff64cb225104d83789e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a227d49d6ada8d9a515fb1fd56c7a1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306044c3da1454f3ce9fb50b2993071d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c52d0f50282d90c7b3e1120eba197256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904be040ad9b97caaf4800158899019257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23adcba3e5670adac852fbe45a96c7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6040689652b614d1ba56f4eb9946ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70233463de1e2952e5c97d0814edfcdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024167f06092f9f8b72a3778e6a4f7db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013b0ae15d32ccecbe934342c0110b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976114b11f56d08e492037be1807e465263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea858b2bcf8819c9e276c69801fa5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc05c0f43203bcec01f7c4a57d3ae2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cd786b9d5f636ef99579872b81c0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341374fd90c414969a1cdd829e184aa3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6f395da89fbef4bdd6360a9b4f507268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f0d249ae8e8a179481567731cbd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863d792e93a2cebf6695e03f2860522270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabac9f64329f7bdad8264168a83126271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de042200b96db03219d5c4b717e3ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822b64e6b3093c87978510e5c3f07df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebb4f5acf2cdb4a83cfba8d291ee0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb00be5c6ef3d2edbc3a2b4155e8150275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9009af395eb226842f12435e4ba24c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900c7f808054fa71e235c770288b81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54658ae9a9b33dd7d18eee02f246b9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f6f2444f52821eb08bcd756c8e0f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eb5a14208c6020e655c83d12c2095280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82468dcf7cbdc9ba95c188ece75ef9fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03b3302701dec7c1f5a32987185882282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981dbb2ecc77aa8f1b39553ac326a58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf5657df7a105c6a8391333d4a188a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28c532e252954c02dd77738d0c32a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d7f500bfd5c453d7a05c779c471c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e69dbae0ca071bc94adcdcef3fc9c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede9219f74ef6e1b06bac3d0f0f5638288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42fe4edf7d80f02c70886a9b726bb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66ea99918b1237eade90275d6c3793290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5513d517b9e5019dfc28bd6ef187c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864b3ed9f12eb65d19f3818ea7cde0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956e283ad9338d0a2f2f2e83c6e5e3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d31581a783f735f2dd9451c1ef542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7ab719bdef07843d07282dc5f8179295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8df5171b2de0fa7fa3f3213cf443e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a2c91a8ad431177061a29ed5467f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b313430b032e0efd053d91e6912d93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced3510d666b8b5d7bc1a87d36eefe0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ca9cfed15006864caa11e5f6cce8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558463997d84616560d05b31aa13ad5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a64e22a908f9491d60f815859eef15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876d29a23bc8edcda7ffddd3d7ae363303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128343d736310e25f6f234d0271638c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4500b028603c57a516fcd7e275ee02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a37936c4a1aba5ab7327e3fc584c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78438d2ecd170383dd216019229cdb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb53f681bc75884d2dc8b7cc6c2097c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3bcd7d45e0a9f4e32986b97dd6bc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2a1d983e23d92b31b32157ac87aaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389607cb1d82503a3ba90355ac36322311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35443951b8b9d83f224711718363b1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc250babc7f8530f200b964d868712313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75435b1c3bbc68e13c272fbb80aa240314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9492836807427ad649ca11a07c5f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35f7d34f7ad2fd2ed1c6af369b1e5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8280ce0b904679aa7f2cd69531aa399317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5764ab775e193a3dd48c463e7832d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b77b579d86655568390dd0122b851319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fc01858246fb1f382d12bb0406469320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246758bc7afa33e95d1f1eeab573a44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98f927bd0eda337ce9bc508e88f8b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b79c564ce9a99997a67fff85dc8b50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcebf4d1428c16c2db7eef0e0f4861324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb652ca95273578551972c6b1411a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>