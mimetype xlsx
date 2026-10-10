--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0457c89d58c560bcb4c910cba42aea01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32087a3f50178bb755be6a969b9758e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013e751f8bab4a8a51fe096be954793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6363471f40b2f051879ab2637acc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a88de0889c260be6783a2d9ae9fac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42b3a99c4ba21ef98630ef4bbf5b4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce0119c72f9ed234fac86d37913ca27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39867f08db4c3a2402993e56aeb678488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e3cd909b2e418b815c7db21fce06a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db317c37b9983b2ed400db77090938010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6675a38d7703fb8b9465f60074a28e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade41f64d12bcca238c97c5c6a914e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9676f2fad7a509c38f532a215b9581913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e6319902df89109d80938b509a2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327ced54b4a6ef9700d3be912ba754715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58128a18b4fd98275d24fed1e2c36e3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713049e26e056a049bbd88b9d4fd57c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e845bf6fc5eccb8161b4ae9d403e9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ce4c8606b401033fabe968d28f9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb4b408f398c8ad087969cd66c7c4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73010808af8a6832fdd07dea716ef50421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8f3578e7ae8eab752a9951d0cbc0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f08e4a066acbbf507913415ce86e2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b32f7d1bef16eeba782fbe24b1a5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f64ca082d8eabff53e65034d1a4ce825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea97139cbba2974a2c099f77d8b8fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7442b32a437d8f60dfd5828afb8eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577fcddca05df2a8b0166ea80f160d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16271ac32c078757d53feb184a11226a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c63827c67335465eecd3e605f1b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08a212b8f37ad138e4ee4088a54e3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd645d62af98eabef1e3895b48918fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54965d0c47f30198af9ce75892fe8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bf96e7103f992784babf09000527934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d532003a000d61192b3baa134bb53635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c8a3bb9adda586ed148904558be5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35138bbe14a03adf78ab01d0e143e49b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77792e0437b166ae48b4614b95d2bab938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2acb4eca4992c763d8e13c4be5c9cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87488d39f656f9dce62496ed8435246b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6a96be2d208fce4c6beb58869c9e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668b3bff910e4304ce5d4fd65bcfe2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b28349368e0c7a4340fa48a2fdbcbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a86fb7bfc75b0a7e3c64a6146ce344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2713d52c050a6e49f93d51408a85645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a467475673ae172633a15006d025d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2432c9b51110500692b9357e1cfdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b240e0b349fd467af104ba8ed8b0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde683ec889d6bf4f0a768bb6159c3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d36631d3074e07607c1856a2261ce550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d43fd20c9d4563d1fff146ebc81851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73dc103c9ba474b8860e50a1e3c97a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80e1b4a00534f07f4fb0019b08cdef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75c62d54e9afb3b40fc8a10e99da0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c547e1f5bfee23063444cd98e96b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2183cf996aa25196ef02921089a25d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7c2f57992b8323ff3d6e9d43e72da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade86969534fef10ad8bd8f7d255c0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb6390bf3428af3c38c10af3ba5e4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6638239804ac3e4494a91a900e0fcef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f108134f17212b2fe6a1fce3d753a2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35250ddec798a60f36cb3ec59b50d7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a57087c5192c39b0c215ed117d687b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d066ba37a5d9198ea795bcd33779fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4f2fe1bc71b7d8f9f3081dbdad13665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b43d789047ac8594ee8fe352c95ff666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2e670c8b2d9226d2a574cf5cacce067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbac295530b4efaf5fa02004675439468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365c8b9811146ec84698893bba6a26169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762586b73cd5cdb767c17e6e92e78b5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69987649a5a57b0ad5c48a2bc4b437f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bba6022d0b2471dd578f8da6a8ebf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65a4f4103af39b3d881e1e8d72e7b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f75d1e54ccce30497b3e098e4e6c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452768a68f68b5cc2c5e7d23361e1df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a74cde76217f7a60bf6335fc3c743c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d9da894f9371c302b6b77fce0d51877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc7bc05f23ce597793f677fb293d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2a8365e88f13309889aed1ea8e1ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e09cbd507de72457cc476d565e30f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94db1d559baa4e2aab4b866f22f22081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d14d39b40fdfdca6e5b0a54e58d95282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6afc3d852a1f8677d05fc0e259d47c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58322fe3e503c47af0db7e53c9d201084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af28c082aa92866ae276b53221e906585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca33d2d502e76f231dc8b4a992262886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e8ddff788bdc648633d3beee37d9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed8c37c97f4eeeed1551344dea8a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b401ed8e8495d96955a8fd633dfbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b05530990d6c5c0d37889a6cf0920d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df056ecda9fa5dfbda1b4ca511358b1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b9a20cd5b26bb520b76bea5f52dc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc363670c3b65bf25e898755e6091b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602213ab3a621e4ef42042cc04b3f40894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999c2ed5795f572ad354a94e62ecb7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70be7f481a68bf34312cc9f26fbd0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef95613ea11aff5d9b6a5613382273e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadccdb0e11966849e87107d8b8adb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b55c909619e68e9147286230ce762199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3e81f7c90b45820770bbd3329eb65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd81a73eb72c888f478bf63aa516be3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5739bb471d2f310b53c08b015b68649102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81b6c9a3930b6a57e742a76b4dd100103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14817113a90a037cc60b54887795ca1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fc845269826ec94fcbe075de0dcf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5783e78b0ebcfd43f610764d006e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4517e65f0e2540667a6f0d280a6d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82209a26ed42d13cce7d691f25db9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ee3bc73069383d8fb236e8d75a6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1bfa813a02a1e3e1e336ccf69dc15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb96f41dfe905ddba744102e29dc3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154abe84b7eb98c6cacb1626be0d8a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31160c47b0c40b084fd7c01de1a4392c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29267dfcb9b2d2713512812311d50aaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d0780882bc889d324f2242483f89a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37173f9fa377c869a22d0986840163116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78380acbd81db8bf9b7f8e0e8fc688117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709da0d55fec5f437785c4c14aaea36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea14b8cc6a31585dc1489e82ed03711119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499de88cb6489963f8cf6f6be0fc35d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac647ca88bcd3e54bba6053f704072121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088a223a020fe0efadc775ea9be4856122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20dd8e9e14ee473d62e1e213f2c696123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0787a4d8bd0a74a823c8c1fd41971124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336000e3e8c74e51ed6ae037d8198bec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161f31078e9babb899a5e86b165ecd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cae436c29ae243d2bf600a25a75fe5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068e2a5cdd8514b0f04ff0f5a0b69e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694c0646879cfbb09dc6b7b2af43d96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a6ec182faa27e9c7dc468f135b9d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26364d72b0801e655dab42843f2b47c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e356659e7d6ee2422db9f52242893c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d2609a8776839a41540c7e662869e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab1398341895c95e83edecfbcb3e61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f6a98a1e144fa99cca621fda78d23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5c753e233e372323d90f72f95e19a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490ae605c367b72bdf7a760783c074d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba324f36dc0c3922ebbe5e58989b87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da02a4cc35bc002f537f157c82c608b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f024e2610a0dd3622fd6cf5fe76f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612be930bbdbaf1b48f160d15ca0d33c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10372ee50220c3575daeb0f3ab7fb38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99790d7bbbf88d9e613808f6bd02cd36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883855592334bf4093cb22e3eb4fe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcea3b9ce3755d84b500d21016976f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c0608fcb8b7eb949f0d2b3d2c7b0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762edd7f6f5345b0f37241798731ae9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c0fb53e1850159bf95ea6d3c0b272148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11f038cdb7eac5ce7a7913eddbb7fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b6cb66e30a4614d8cdf6243a3b36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662592fa8d772ea87be0aab356fffe0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98ecfd39c05f1b4f9fe8e5b223e80d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d7350055ab50d457ae3bdae8a49a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874f67ed608597ff5e1263559d5db83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec054be9c7a6aa3c0af06bcff94b1af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21940b8b72bf959fcbe15b80db125d35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb17c933fa5f3302a2064db381633c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313d9e5e5b7b975a14cab590853115158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac70b53e17ff5ec63d27adb7817ac1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb216f02838709a93eaab8015ef212160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645b22e8f2b52946c4bfcbada8bc97b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d1e71ce3749e2c44b0ca7b72bdd34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80870a1f543544218f3c9453907ac32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef099aacd2c6c779ddf806b06118d6fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa62080e06588575c35aa92a15c734c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28e847809a6b31dd23581aa770296f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f070503f337c1dff42342f09a76ce50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16b5fb122dcecedb3c5f60bd93b2c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142daf031721e29c9c195d8c41d6db6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803a58621586dede340c300c2d4bcc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ffc44376d6e7b9482541e9e7da60c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a921aaadf9dd7755fb0b1c694b351172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4f80d4f1fbc553f157950dda9b982173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b6d4df801115912a8479516a9621c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027aedc20b5160b3733c66ba6ff7051175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ed5357f10d9aab6c26395d3c136a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0a3e1e54e1c1932895a5d377be28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f7b35f31128f3a0a9b3712ce2b083178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811ce6c1446e5df26f32e1ec968d0ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143716830a6ed50e16436d5f8b47689180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dc4aad2a76d6a39158c2cbd6da4b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54ece8354d61ec45a39b7f72d0635d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948315bd607132898b440b69ac0c5c1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ab4506a33e52faa569dda76e70c76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32476993b91200a54e1b504f1eb37f7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedab450d30525be32f1b92e660adc45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7044726a577af31192d8ffa723474187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064655a46e3413d03dda6a6fcac2a00d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba467a9e3645b3ab9a320d04e68deda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd82515de706e752caf8b44d2f157fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5acebebf61461377581770ce302ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a25324c3eb0077659c091e8f3041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ce61e2f53e907b188b9b1c95885af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f304acdb26bf2d5801223f405bb3a54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc26516ca26fb6121adf2ffd7fd1e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf80dbdabd865cb78b2285f3a1238f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c4c9532b513c4ed36b7e6977bda6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159bd3747e6bc1979063fa8f65069be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63328c11a8918ca3f1ac1119359a366199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78646cab31b1047cdd01546367242e4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba823e532e01180c81cded4967bb1af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f689dea79948f938783ac31af0470cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf5faa0fda73781bf7011c6619f880203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47f58cdb8f3d45bc08340d4c3157ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460131772502899e6cd994bd1f8b47a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f321c3056e4a60076211eb881e82a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9f166ea59f34abc14123af1ac1f4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d13c1a9b2bedf3adc019390f64465208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5cc5002756b025913ee48934c12b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcba6403b64a1bdc46ba46336cedf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd31ccba02c4acf0e3bb6c8bc49732211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7f0095dd20b452d35d85872e34533212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec425f264419e5ca17785fc414fdd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee1a47c0a5f947de3606feaa658c70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79526034a665cb09fdacfaaf5e861f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4831e630832bf179e3496ba2d7294a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dad5153cbafc301e3c5d0ce937a0dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16be57bea31a6925fbc43d8640b0f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383ae508b4f1d7631ad0d881022fe1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d05c20d97c236fee2d662cffecb36c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd19383025999d15a439c4bb9cf422221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fa4bf5d516c2a3e174423c67b55e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418c87f2ddedd232c7210daf4d1b4e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ce47940bfec9b067b2d3a64aedc7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4205ab26ff969711e41b4a7a591df9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbb118da8fd1a9f9ef10b81650a27c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11ad93af41f3a7fa8044636cd8b45e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2e91255cce18165718101a9ee84f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f79c64f322487b758bc1e3fd04edc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e9a48c227ca4f088a2e43a1cd379230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d4ab9cbec90084e58e6cf25824c45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ebb4ba44841b470a4bf68648a154c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02945e6ce0bc4dbd6fcfd4cf6ea00cc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f6e07e893c5e7e119fdf2cb5fadd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b336531b3e0b4b066ade782636c3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb495bcacf664e674695b52f0b2762c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b87d15c92a7eaaaf86303b5ca33a3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba1db6aa0faf5169de7147e2a2dc4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482adea46825b9c1ddb6958ee334adf0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1943ba29a09b7ddf039c487d5106246240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f7067e74519e91cce9868291ee305241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed296d9efe1e51e37b8f520161e86994242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4ea9561f17f6e519268eb1efeade243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767908e31ef81b71d0ffb5f04e1d00e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0ee518f0513f17b5247739fda462245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617436686f9e68c754e378d178c1eb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4073365eca95462a586f82b5011c186247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476c33160fc87e2381f2576637406b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b82792b02d8b2303cfaeaae7e727f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498c5857fd2d31c5fe7786083760d90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec3d15f9a85dc4b9d9d4e3a678328a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689905029d596ae6e14a9eef22dc7859252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74c08830d7141efaf8da6fbc9b1963253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd311f47ffb9cfbd7590530a4f55e29d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c82d42b026b3892eb950a73e60072255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b2b92bd3b0961fcd8c8a534d97607256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144d5f10fd24cbedfda8882e94070c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61c59e03bffb213587ea4af5c161b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295e3a9ec3bc6432b14bc5fca0e127d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823148464a2eefcc44a8d2b2ac62581260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3efccb99f3cde05f8667dc18115fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3ca718d11b0c58a549a4cf527bf9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb797b642be5b6b0d73b99f8932110f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7493e7353d4b7a17b37b7da383c29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611f6002cfe13927d3a18b477760ab4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9627abd8b035e2240ac009d50641de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccee1a6311dd6b7a4249c9ca065e4e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692f38715b489df6f76b05d73ebd0a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5209e9118f330e405d25c45ca05216269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7dfe8d533debe9fff0c69e9798ef3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5046df66c3cac4ef19a8dc8bf1d673f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0196b02179c2656d75d0ba5b8da4cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ce2bb4ef1012e97a839bb04fd19eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c7f74abafa29e280e61fb9077d46d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982756ff8ff3232536bd235acbc6702275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc09f70e2e26fecf8dbd0b91a16b5b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628288341b22b4b75343cfc67f92100277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1717e1a45656b4dbeb140d3a7255d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e98b0fbe01211598c0f94fc1d97dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84b4b658b3e5f04eb36438559374bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf34e3fc839fef5fc0e28a1cf337d36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4fd9984afdd4d21b269f91465ee14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009774620d6822c1a87ec5ebddaa6fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420d225cdee234fcde67d3837cca602284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746b9369dfba9131e3f53feb210122c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ae2c0dc90e41fb756a4027c862e2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1542bdd530557ac7b965d5aef5902e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6698a5ab38b81af1b4caea7871761c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ec6ade0a428bd69f676680ca9dc3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80666768aff1fd93eb45b489343e65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3adfbad43471cbf580642679c051ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db863b75c50f456113d5e41580f621292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8bc69fd29410c27a053d72b177cd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725d68002083b8e52b2539d6feb106a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69bbe600f97e17f996dc2995438355295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145b6f075c7b33d61b8169c7a2f455c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c0fa2fbd38447753eede275e52e6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec14e5a8d7832c0daa73d834b4a89f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0646ef03ae748ab938840510f68c71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03653c330d3db682320b3f0417ffb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b7b997379ae5c9b431165ee180358301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb43467e87730f6086943ef8abe533302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790199dcb1921a0cea0933cf9649378303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65784705393d19b53fd44289a99605304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62103ba402ac226abc4f18367cebe3ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727726918efa1fb3323964f441bb49d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232edd47bdd5f143acdda02374d99442307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2da4b7ee3a54c48382efeef55040f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff8c9bd993a8fc0c18870d491b4f5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5f0ab5d2acdd308b138253404581310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858ef7a29b57686fccb3561e0dd5c7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e11589a2b13728ea05fe9fdb83000c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c667c9eb39ee528622c6941dae0b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7ec91248aacccf0b69396a8df9bb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61747ae200dc3f0ce8085a4da5a78022315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234abbeb9ad9baee9362a9f8ad0e4d57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bed3b8955f0441133ecc1eb47005b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15a4d6ea1e1a8d5db2fdf9182866e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe11dfc1665bfe5861fef357bfd542319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ea5c518f2a7a91df697921bb63c59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f52445f14fd1fc70ef73004b82e4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43def12afc73bb010613a59192d9dac0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491199db4d28cd54163971b9f4ee2336323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee182fe896f59acaa4b95804041092e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d5dbe68a8b459ae72df735f7448c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c201a8a81ea598d287466d652dbf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c3245a6c1541158f0b2cc27b2ec7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc0ad0c9f13ee68be5d14f485eca0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebe00bcb2d88f4b4b809f5932264e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780425644a349e06e4c172c2f3c3219b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f86b73948f594fb1ba2464ff633f9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd565d7aff8355614ee3c4de176d0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a2d509fdcdf1a02b8e49c25b907da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929d90e65a58a52fbe4c0c629ea56bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b1d9313503625b6433d4329733d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00bab5340214ab950b6ef7e4053b80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3b21957b77da5281fb366247099fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2671ad7cc557659bd2ea33dd84dce79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96183bc638a293e01718f312082d78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3050b73b646047a34914bacfa14489e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de672b9bc45bc24a58d3e7cab8d7cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17fa94e60b88992edb333b706147a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93edd76a04a1a1041792fcfead7a2b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020583956a67a1ec0f0139d39e57ea1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cd2d1d7fdeda73f8b9b22381b8c89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c86fcbed5c12161f4088a19c5e6ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa7475c7eb848342c68a5a69be3faa347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cad2a1ffb92d9861c3b8e559f367b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4bce31f3d7f1d6e5a41d542b07afe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a9dc2846edb2013feece85d7e45c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801521fa02b2c70cc189ef8b237b75544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bb04b1ecf48bc9543bdbfd62af7e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615898ee810a68d0d3c6df65706c3706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cc5518f00b5907a05b34cd7e2a2cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40d0b5c4e07d0a66a0066d5d31f6618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450cbbda813905c52eb77c3455c89c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aa8f71feec27f06bbc532b436274510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6082a9d3f549f3dc927c8f83a19f9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493410bccf3ee3bd03441567a33b4e4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4834a5d8b19683c6b4c63b34b2deb7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582fcb724a68fc504dd8692a878927a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50771060531b2f413699b2016f4acf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50829ab7e9eebf201cf8e29d41636016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f09fce69aa28551a99c6c2504cab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6297437efe4da5e4646609a5d6133818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463b80e37d6885cd0b153438d3ee8bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24dd002a921c11694f1f36958d5f8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2636db641673e084cc0b967eaa06fb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377860d6d279d8c212bae7dc00e81cc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62392ac1f7ff10c7aaa3728a57631cb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def09ca5d6fc8956db995e208336ccb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba430848391f90b0a63a1fe2b73975525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1fa49ef64a7b47294d8fdeed5ebb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c2e45fbc7de083c4bdd8ff03c08fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf11e76c4dad62a9aa29ecb5209f62a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734667dd785e522690553f937596dfea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456adfc0e80ff3cebed21345865d0b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b941f63724ea5ab72d7ccd73f234a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee82cd2e3bd2c34f14e693a91a59c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c0680482c880c5324342ff540179533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955ce42a03a23c9ca4fbfb0411190f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e46b1de7e47b561c39cd2e9ef6ffb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6a28102516e8c722a6c548128eaef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d50bae7a3007ef546e1bd1b5cb63a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e502d293640e07b0165c9e14fcd9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc970263c45497d636fa09fd496e297d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdadf31e888758bacf4cc320265245440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cceceb0daf74d2cee0df1632be4ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccd76ba5ced6989b2eed543b3c4fe042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c5b83f078e2493e1dd816ee3727af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9ed0b7863cfe03d3c0d5121f63da744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803e476c31f33a3c962b12dcf2985c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb7911ec910454d7ba0fc8d9f955ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2056fedf36c58b996fdde9228e481847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5092e6637d70aac70eb28637d219de248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6a908428d4b8d0f0976a5139716bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41017a0713bd096a5a30b612ad29dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f60079aa4a091b785746eba9f3770351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498d3c935f2177059435811656285d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4081a89627eedc66c7906884cae07df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a405522277ef28b2a66d48b7676c5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a7a52658e967880680b141124269255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfa990a2b5d43d2e23109e3ff4de4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a0cde30fc552c1f89d5ed056ad6c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d5375b6bfff664fc53920fe97e5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb111fec30c0f8ca8dbdd239f1749b8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c70bfd4bb16833a83667096a77e9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560f2020858b2a564f543eeda23ebbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076da0ac42f6d3400ab92e9679c4e2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898fe82bc2d31fcf59a0d8d9851efe063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800990cb3957ac8b88772d9f195b476c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b30a9e91c86428ba68bc4bde07e68265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a7df6113a25643c2460c9170a6b7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0daf0ea8297c20ec395ce9c1c370b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efb0125ec1740dbdb5eb0d9584a0ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d50e6db27c53f13f618f0e305661569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aead705dfc3b9af8013a7b6a9e5ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f93ff26dca3de1b2f2a5e15f090ae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f6e088d6f0ee4cf41adb8c10b3fdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77281c97736cc6168a81e4c5005f75ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ba83ad2576351b743f26dbd0beb9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274387680a2f40d831dc1477e35ca9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f6a92543d2a4bc40c793f504e3e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c3a87f3394553d51cab0e735ceb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251135b4cbd69bfcf69c020567bd859f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d410161dc76d56627c587d96d8a1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a8bfe8c6365a583ff45ed234b448180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf096c5fb0898fa318f7b37ca90df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dde4eb11404485055b26246714f4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87953800d4bdd01e3a929f7be7ce886783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32fd152d569a9db939c989ce6c75a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e4b83daddf2972e16276735322d8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa230f2a80f33a80a08316c77c34b9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6ed3025c6fc541e3ed7e353af89a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15463227be4b79f48dbf2575eeb7237488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b87da42efc937ed3360166bedc4c9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c44f2468465cd773c303744a290e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597efe04eefc715282a58c11d47f41bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921d3378d9f23a6f3e8a777ec7e300292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b8474ace7daadb64c616e694139c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73414ae5176f6c6951bfc6bb76923294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5040d4b81f177f72f338885bf2ed195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78d397fb8105bf9bfbd45a745a87d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d905dfe2168bbe914e5f4a39e38635997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96854a4c9fa0cee123a0e3e39602c9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29904cda5a5215e11db79ed11e1b4bd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6100d878a8634bbd433f0d618bac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf1eb1c67da947aa6a5b2880bf6689101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c461e3178cfd7388329576d0cf41e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47b6e02656eafc8ed049d31889d06c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664f5c995e975d36d17b672d02e756e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1318d3c55685b9381dae6338be1971105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79532c91c73a33dbdbdd547ca71257d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc320b2aeda8cb99b70577508a2c04d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07738aab655c8be4ec36f9d5b9dfb40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a9ec63cae65c3588d2c5406658d3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee163b784188685706cc93232e9fec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96eeb65def6e872615d4303373cac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f48485c7f4a35cbe16c7d2df8d29c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b155ce6add0deec9d83f75254f6cbe1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad709d3a8b8dd10e128593f5c74d59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd2fe0e43576f7b0ab30a396e567cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929cf32a66b9b6c7c267bc089c19c47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a570b805f9053e9f2b0a7691b4e500117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f23fb6bfc2903ab79b2fa193b0f5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f15471153bc61c9aee379484f1f8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87102766402754bd94e4ac8869dddcd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bbaa33cb0d13871f54c564cbbc979121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def881ec44ecf4589195402a07780aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b532e780664ba961cb6758d290ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ce54babfe469dbf725f3749310cfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ac9a746e4e75c49d850d9d999f32e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c22a7e23b30d73ca9081deadd2c144126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8aa76726e020977fc9f8db291f7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6022e6ef72aba4f79a0e6754915694128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818048c9ac41b647cb4bbf5824bc0d9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bfa41276b88c747933b9f1003fbf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a8abbce48b9cddf10223f1c9ac9a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb298a6c69ce220f0c428b690f5529132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f9644ab525a23d5840ef65853bc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c43591638e7ecc786c4e1291b847ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90decaaf0f28b487b7fbb99299aab57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fba60aeb2aacd87117ecccbb545ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2dfe700edfc2a21972f883a9bcfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca30d9f368f788c13b5661849dcca0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddef09b999cb9386609993f1d3243bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4a6e46de3b4648460a33c4ca70cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ef384514f23635874d258c25916cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf9658e63da443f655e0e22636633c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6086bb8ae8d56cba1a9f61b86b2a6df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f0c284a1815bf6237e0456e38d9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bfe9d326378b00e89335aac12fe0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab191132a97d5571f79d6ebad15267146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d717bb880d0fc767010419504d79ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971c0a74d54afc9d60586e8d836f872148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94987cad06785de3929564a30b3ae2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875dd61f4c36fa0148034ef3ec000f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04a4377dd8ef29567c757bf651cb00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29361fb25b4048f1d3ec06133e6f38c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd0600e18f6b2336926a4ffd45a53c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2ada12b0d36a8652bcfa275d3ee6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1028849f77d4e87e602da9e260a83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284aa0e6f3b772ef7bd2b0ce07e068156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f2f2a5436a87480a728f209f723b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd1e2b1685f2973a1f4c74fd24a03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75481d43123757c155ee46914353d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab51cf59af12c91ed1d25151e78db7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4327cfbaf7b3791b9eba20a1b05a366161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c6e696e465a81c5a96bbc1e47aae5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea79a14d6d3d2c71e104ca5eb3bb38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153587b733568a18a1bee84184b372b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb87454ccc03b87550bbbadef599d46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0834ace1f2b0ab9a4efd1e539801b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef817460775b1b6f235413c804c72ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a77c5724352924ed944029eb9603d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80631a2ea26d5a26a9aad7fe3d533720169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52310e9ad51ae8a078644a5c67e951170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d46c65ec199fa9909b3fdc97f2e1cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26269caf4dd52699a42eee4cc57b2d39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d30542d0546fe74c436fa245deed07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb947560701c4a6e8dbfa27c57c1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739170d362d49f277e6a34b39ab629e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449625947aa14c7c3e96a1ba01c1c44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b493dbe0870798a119bd0513dc45ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fded00a49deec1d626190c7c830f6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4ca9a93e4cd4f4bca936de141a07f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9e93afd75393ca34c8b5b02d05847180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f2c6adce8e4d6cc452400302bb1dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f191da51bd66084760894259b3a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432bf4d30af4aa7ca23acca8b7a1711183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aad289a0a51b20087d620d00d217e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830bc7eed15651e395f232c7136f18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f85592db2ae1558e90c5aa8f235943186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85697903e976d1b6e686cb377eb431e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51792fc14ae90b05a231a9c4ebe77b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2aaf6495554f1315380c97a64faa0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8012595a4890c252e8c551efd5fdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da3b9477dc91024b04acd58b6e56e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80004a5132c594eaca92f6e7ca181192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262fbeaac80b1c274e01f80cdea98e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b9e6b24224e66f574e203f080d134194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad54661faf81ad1780592de347a6c15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ac5df3a4fb573eba38e9d4a05f21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac3dcf0d9bd6e91369e769df300c07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa14a6d5d7c370132598c93dec59c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25912b4f58303896b5a1eda15d4c0d02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c0ef8b2efe41d3a29a3004d5664e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c72154d7b0ca1b7fa7f550d36b8bf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6aecb67961f23a5e8ae429bfcb3fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada86c653776b2595f09c6ece85d6565203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e3d40472078826ab9cbde6e4888ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302705289f7e78e51e013fd3b8e5086205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005163625f91f359f97e8e2806785e66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c1b3285415b6a9ea14d0b75f24374207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84b372c199cf1c2ddd29ea9545a35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98524ed65df7f6c4cb6cc1738a85c39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f664dec23048848ba1d5055dde9237210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf580cf87d7fb34f93bbda616c554e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e310eee9ced44928237f0f24907d48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224cb2f2cb9e3fbe71472a55f4a10e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21300fc66e15bf8fcda5a13cd2683b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc2d3718935860dc7f06024b83955215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fe6d977f06c46cbfd368ef73c188c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266881528a70dc1ba8306b00254e9e61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23951131392d16c52dee84f0b931699218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81fa8cc9dc61531ca55d50a422895e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc83420297faf8c28977d37ed0d99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f0345d23ac7f6eadd02667acad774221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca39a1fc7801655f19ceabed8381909222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7455349aba8bdd3dd691a682e1cab45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a1a857a664ec0a23b8d80fe2380d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f1ddd5c96e6d5c59a8d66913e62b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b92be69c4ba110d7c15b6a757fd02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cba5544c10c9297eb55189647c5c4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfdbe00f6778b2cdec55536dedd257228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b205e265f655df83fb3a84794a8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c33119f309f3f52461b5f346c78496230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6666799c843b244aa7498d9d45091c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ebfff5c175b399a71fe94cffa1d48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d445135694a1893d29c6f86f86edb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29460848269179d0a862da976c6213234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5b3689e188ba92859902be902b7fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b96486e387a033b276a438902372d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdab53100c16e915cf2500fb14ef86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae83eec1789e6cda0d95a60fa9f0e27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ffc934cc3ab2be4790c0b7c6d003239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613c5629c0f05dfd055350e2c06d991240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b988cc118eae70c4fef63f1cdabfd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213645d4dd1f5fd7230a5d282d0c449242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b27345d90e31468e6273464c9dfb33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417bfa52b22809b5522878a3080cb22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294248288412fa4fdad7daa3a7bd5e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f28c9caf4a5822227a82e582680e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba2f8e94e5ae43bd60899bc0d3c95e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405da0b7d3f93a22bb2c68ef6e423747248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8eff4151328c50fd660b8a42f460b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c24294c02dafcda870aa3ed4c07a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4087ca7bcc67caea22c5d66c74b82fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b256b2dcbeb43127aeaa0952e54067252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd482e2f96ae03bc5b19cabe9d33dc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8880467f4e4e488a3a6ea8f4a4577254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d208b6cf05b1effa30d03bafe1c44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a558bd798bb5ec79dd05fa940f81f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c79b32369ada94018368fc614ed8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0827f2b39b289d0bc422daf3a4dd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf924e53169c7e598ee91d9d28e94a56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551194dd757f2e2b8d2beffb0e7298260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c87d1f9de5eea4bbc5b3bf42accd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb602c2834c5f2620552bf0b70d5408c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf074048e196aa35f1f8e86308e0d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731c7a373cf354e8acc6f0422b4da88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9243a64a59664b6ab868e47c4ac333b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c04488b3cdf06fee7fa29c9c835b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22637053a6192e8e2a2a47e56ba90c08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42394791eca7722c12ff5e72e7981cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042aae27d1c513b9b20fe48159a1529269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27158a4bb95d5822b1e1a2e03c58501a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cb0d72655f0d7a26b19d4e0ba2c4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0eddbce85a363daa1e34fb24e124a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee00314c37e8235d9e3b311897a4974273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd6c401fa8be112551c5d3bd554ab6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b7e16d10fb95f9e8c60e03c128a0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e971e7fa2736984fba416b418a1c98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4c5e8079a3e03fb28720d9ad6f8da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352713c58a4ecf2b3555f01ef417422278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39fdb926ab15e819317aee95ea82ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e116010608935f662bc49029dab373b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c362a699c496dba12e4cbf6119a505281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c1e8d2c2bf0a19fd3fdf79f5996c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ad6b5453f973f116842dae2ba041a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cf974ca8010176888739c4a2b08cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39290df5c49fa4b7a96f85d0c9bbba0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd407f510823c585b18940aadb4323e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a5033ecaad3b01b1e326161dfe13b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57969889abc7bb75e4bddad9028582288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488b7ef4ab037005439b1c37f73dde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c096e9313aa10042d4f5fe12a2b64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac6cba9190e7c79b4048104a18b413291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10230c12a1a8c1e1a3fad0c854e3dc72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf9b928e1cda80d5c94f6fdb4f026b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357205bfe35f4bd7c9bef24a897394294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e28d409fb76b45e5d0e267e81a80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84292545fbee220ddf413f04a7c1ac17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88da4d700c16e50235a0f293deeee2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa6c7311b92b565c31c90b0af30277298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90c90a609711a7b76233c570fce903299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487cf424bf6eb1113b1b8c4373aa07a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b3327745fc583f1b0673fc6086e69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd379d9e835e67ff2a5168447e4650302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1f1f74d993436224820957fd4e82c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7027cfffcc26e23ea7d0b7c56662d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5a7b35c0f33bf8568b3fd74381c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad72e7f58a1664cd572bc11c653d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82023b6413289025d683aff7caabece2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8b977fc6e9c5a260bb352e253e52c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2db6bddfdf8b89852ad7f880f5a69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae611274b155c9bc7e00e40897e59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b045254513f0307197d573df2dea4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae62f757932c6a25e168273457c436312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac549e72eb8f419ee627ac9d9e6cdc91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b980a28184bcb459dc82ec8e1d9aebd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f800daaa34aee15fe92f2bd42a37307315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b557e63f79123a094f660e87b59b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1708451556550cc1568bd36f927189317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679006c26bb887dcf51aeed2e138359318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3752656917076b31b6ce55fe83f17ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6bdbc7141e0b57ec71c6ecf30ce5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0fca527d09adf1e58886bd014f43f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfb0f0d539f86bee95763787a84177322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9e1733d29fc710734f39cbe3076e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6820a536ab3e3f8e81056ac9ad39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59241062d3a4b55c9c74d5580960600e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>