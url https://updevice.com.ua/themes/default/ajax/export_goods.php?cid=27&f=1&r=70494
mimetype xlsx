--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296abffb3196c0245e4efe967096c051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd9881d49f786b9c63be8f013b79862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb25d634a2b09711e9dc44a3a5887803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767125357a655b782791dbeb47d087354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ffbb5daef0becbac8ceebd9d57f3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b722a127cb83dffd6cffa052031c8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bee16633554e0e920ea5bbaefd2347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f6835a0e5b38ec5c111e1da4936778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bda208355eddf33e3992aeaf8b10f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b95b3881e85a68be83450decda1d7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7937c0e3f5f3ce0b13d7b0d9e0257b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfdc4ccb370def5bded4b1ec6fb76b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57af21fe45f096815e393e1cc01886a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ff992ccb109db8cf986928e945bee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a006fb20842def8be8378358ac2e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf838a8c9aa4f93a8a25de035f4fd4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716256c61a0cd0a71fb8f073e448fb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcebb8339e42fa468dd3e0f8899c6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708570b852333ac9a6ff55aa46b896a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440fc19dd3003fc4fdf921797e6079820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5679b0feb1f68592eff2ce4acfeff821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded918e2ccfb9276afa353b71c00f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d52e0e9b9c1511021fd6936bc22d3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3d4a7acd269098d16785293a3dc9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6cd0818a3d75a421d8a3174b5df9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510a1658626716ae42c0cd2b35fa3af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb92aeccdd3511d09a252c9a0938fda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d94cd2f666ff3c93a9403eeea4574f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cd2716bbde51f5915c0fbae025bf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb303e45ed5d5f9204322773a75d15ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efac73e938ec6bcc157bb3e27b30daf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b0588dae3431f4d0578bcdbebceb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf272cc248befc66a05b0dc543fb7c6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b52ee7eda59f7cb5dde35bf6655ba334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06483ecaa14649b1b6385f9f84e1dd6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51600ce1d8cfe0efcb66eb21edb761b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb60f495d053fb022875457f32606037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dfb3d9346f12f4b84392db0fe60fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314db9edffa2bfc3ba7da279314008c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37940539f449fc8dc352aeb9adea5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3685ebb5ccca2117378edfc2a87d0b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ed9403fdf47318d9b848c128509da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcdb743862ac92de1ba8f2922d4d6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa38af32ade6aa3e5846170640a20c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66550043dd800592076980f244921d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e587c6099984e26573e7598130c87246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715f2dd0bcec99459c1dc1058102c9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde92100e7a2f492aff1f2c5d48eb7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fe8d39b8fe53273ac1af3e32bd9f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda6ccaa0efabf7ee92e7c8e2f3d7cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84ae6f95850c922c3739396dda6b0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3901fb3dd4280753fb5d326c4e383c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2460025462521d2e52a0e31b90e8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96b6424bd7695202eea4b91bdf1aab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cd317bc839d4983181fddeda4ba0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddac90ba7ba58d690515666228965ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a484586892fd04349ae9b6463b64a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd52a8ee125c606cfbee4970f2b32758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01baa34d75d26d06f894b20e09fffa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f7e88cd6ede739060ffe48512ef860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85b08af26bb4402d86ab420679a95461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eabdfdad228b0f33001775ad89b3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00a71fc5dfd58c3beae27018405b0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5cf3ef85c41b15513e18dd861d62864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a96203b2e682404091f4d3fda5996465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e893900bc906feaff60bd865c87db8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65fdc3a9df269a567a370fd5237e3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c604d2970ba4b8847764510c3ec0d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced2736a2b4bfc41dabc5bb241c8f5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b3214e3e37460538121bdf8f17a0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84e9236c0f8db66071b4a4f946252c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a681f01e7ae9f1ee2e1b841474047d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9191169451d08cde59afad6bff62b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b281c4404a186e430210880448417ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1be1bb6f4a31130de517d5276565d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d062d58c0d2ed53aab839daaa1ae1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd4f61ac2933fc3552b69b112579c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078f16ac31d8017d7aeebdca099904878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc770b4ff58ff733500d2ad4fdb980d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc601f21a091d4571f07889e9d8c5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9ab14aa8884d151ca870bb1bece6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f09792800ce9afaf207e1b17be059682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e0fb6fdafb2759ad1bd084dd5a17083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3f866aaeff06ad09b34a72bc3c3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b04870597397db11fe8ca06943b3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a975bcc5dd2fabf89ee136b8a7946e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be407a1c770bb27d0565d232d2a2c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd0c988c78e2fd87d7f215be62a51288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38826fc3aa5ba99a17b6f8fa1dddfca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e9e542bc64fb14eb6156d9c72d52a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac3bfe26bd928c4adcc7c39c2bc30191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd947c6d7dfdff83438b71859fb6ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1825e445be0eb8d13e7cb5c5730c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c759e56dc11eacede4eb59be889f5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4df0efbe50bbec89752711dfbb87e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde70e16219969f599ac928e208d2ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d9fa0a97443d8649f21cd24f030f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed81d86f0184a1cc560d793dc61022998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b4a2c257402f973d26fe794cd3ef299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c49c4870a1210492e5e72de240b4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec96e80c8e053afeda3605b1caf0d7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae30ae60c17631c5047dbb91cc432cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d97bbda90a3ceb436a9c35b193c72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35e8c19266db35c9d1bccd94c3800f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a00019de24b6a2478154b26d87e96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43beb3ad35a2ec7563a91c0ddaa781c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da174d28b98c39632be1e57469577d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513f84a70587dd2fd6037e790b6fe27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53225b8655dcef46a629e9d03c42303109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17ecef7770216d17b696a468b07613110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee925e7f06e781179e6507aa525db4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409df0f38095463e1c5967f3a1342f64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74813a92fba3e9f9bccebb464d5267e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd7a6bcd3d41196b792554410c753114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc8f9630f49cb7042807fd6bb9dc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401b8725227220a644a5e7144a74464116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee32813ddb87fb8d6f0f8dac02980e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229b8239e5a60ea86feb90c2a5e5528118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939b04c411fe3c95ca7b3a821389677119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b7e3d0b4dd7f8ddf7e2d9588c8e6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7b5bbd7f54a11360e7f4d382ed0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de687285be1021377b8d10690cc49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eda05bd6617973c3fe7d5147ed447123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31820d538a4504c62bec95db95077284124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f39ce557e7befa9962177a5d7eadf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeeb71fe155e8274385a9c54b520d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa001944a62f4d6aff690a422f0e43e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327533572d4f427e9588a0f12c1f255128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1b9003e0d9f21fdad7e6593e9ffb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed2d6d2b963a215d52e4cf83c20fa0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480e89008774aefa7825c6d97014197131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a467dea66b9567698b181b2d6f35bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd6ab75bd6232efd6a47e391c72d1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c909441421320fc82615d4e72920134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9ab583150df345e5512bc9a7cb794135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499aee7d571ce0f74ed938955489286136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c56b02fdf0bd12b0baf7041dd288f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d823f4a657a29833cb88b78356999f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c90e4de3cdb2797dd74451221c74a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c025cbb638a6a05633cd6d0a88b63b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bfdbc0deb972ba1393d7e4b401339141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfc726a7b21c3a65de84c212b02714142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b165540cdf91c70a7931e7902e6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8954adb2f998a72181245064e48ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f109eca6087724dde5e48f560184a9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d063185f9a25f2b65913cbc46f469146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33784d246878833092ae8866413c69eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d03d6c5ff03527ec1faddbc6a13234148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc7cebb5caf888f64939851f0d27e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce07dd3cda29b5cf469c6deb69f15b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d043741ccfc19daa1ded3cae9cf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78e074544bbe8613567491c580f441152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c69445c6cda4cca3228cd87a73aa0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb563e9794e0bbcae0c14f8ba98594b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5d428a83a68aad8e20b15b0336164155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad98dcecc0fc79dc6e5e0a7960430f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b1dce257fd123761d0a124aa9c367157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee246d577bd58c153448bd7815ca891158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2453162f38322ce61c3ed82266adbb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52317fb3af410b9ae59a1b02df9f2e7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cfc311c1aed9c7b3b58ea6ae47a42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63186b562b64e08c03277f52de4de07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9849c6698b1d7967f9ca62afadc1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a50b408feb1d30671f808924d2448164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758bc2b34b49a8a29ce9663a699dafd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5730926adc16efeed53858b15d468166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f6d678c0179177b1b571b397c4ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ddbbde7a4d81925eb5aa7537fb57b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb001dd349b79df4dd15129ec14f8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cb35335f2269f923ca5d592872c7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa84d9ed2d32b7e4200ccb01f8be7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fe6bb1254f9099eb70dfac8d958fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85f7fb9a9e9ff06260611ba01f6f02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6410a63ee7b192a605ef058a421a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba34c84e3bb1dc93df1d3a7323de3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd0bdfc85e72b2ab7790d38e853ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7756c4a2c4b900356086830088c5ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b1aab443899a1d423635b817382d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76bd4fb0378d346513ae059f1b30de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa09ade18c1926c7a2c7d97aeaf9b5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8c8e44ef25ebf9723e0405a2e35ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3cfd169e6febe931e193a4cd1e8dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebd70f9c97de848f188f0b6820f793183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f5919b3bbac1e48d0a49ee4665bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74239f335293032a8d53fbf47e82b4ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3752b1c502d9c46ced193518d42f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872081968cad7fe002336963dbac2c6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81d9852f975d5a3b5546f76418f913188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e648241a191dc9b7bdaf2ab342e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3933115717c6e84ecd8b813f111060190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9ef470e57f248e5170c5dbd82bcf4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965feb647a0af8254f7eedf3e18f9186192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1c5717f9c1d21168a0ae43d3c06d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db6954e43355338d95120456ba1ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e443e8210ed759440c173790b03292b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e26fda6c357de39745d36cfb6987196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f18cf6c8db4b6007b3b84e2cbe038197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91113ae4b190c7487f82304a9fce05eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408807ce01e44ae540ee9d0aa3073a13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557b13fbdf6e2ee6dc9cfc32def0154200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d507e04ef9b07866be5a8d4b1b46ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9d18b79be847a7cd5280e953f98d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626bcd36ba6ba12d207ddf883ce8058203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5fe109ae7679b8eeffd546cd0000a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5bbc644277e98a6498ca1fb5ef782205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18337b2576db1c3e6f39b801fec35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621803cdbe5be6f64e66748ce21cc92c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855e1f52fbeecaf44f7de2610541691208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16d6a1b8037b4694e27ada8c71457f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33037a55facf89a7f6dc83874c55b5db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2990e91982f874ea2f84ab016caba0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87619f526cf073e70be5a034c318cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f27d42b578214ff42ef44ab5c99d50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039cd32fc9733771b70a47540a0749d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896048b3f14509c34e525e9c0db31db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9480228686bf1576936ea4baebd2c54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b5c6489163029b7f92a70d9a41297217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379fa2de040c662520d9ef568b3e8ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688635053ccf707de310f985979a53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec98b971f27a1eef3ce9509a6e56bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c0425aee2c05139560647fa38b0b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a61e6b6fac11590a4ca298047408e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec723a88e718adc9fdba0e211b3d905223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23afb38da5a450280deceedcbc6fb7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fe061ad6ccb1022fb6f382c2b10cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc7f7bb371640a35948e8f01d4b501226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fac8414b098b8fd78f866c470bb5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64816a36f06ee25e0a07132cc84f984a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52f1e5e2ea0915ca1df8aff9f079f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13cfb829a43392c2f348ab771f078e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f75f8ba754bb719da36d2fd4ad1ffe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72367dde1b0f037bf68bd370aa3a608232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0727ff44dc4c9f7743540237559f4b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03aab194efb8796bc5956d17614e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319e4067f5f999bb8add52e5f91bc24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdf738cc90c52dee32f99a8f334191236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8182430d6ea0b4b312f1b9c8a9d8a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36747e75edf651350721d7c7b07256f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61a66142cde690072291de0d247a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89017662ff4a9c79e1cbe4416706d2ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f6c19b3f8007b095c2651f1bcb77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1301d9a04185b8a7c70d265fd1ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f7a9cdf7d3410dd9fe9b7360ef1eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbf4edebb77bc054d23b9daf932ceb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c27d981c94fcef161e3694736d6df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf8f8f9ca7c477f03c2ad1761fcec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaefb81a732117b8e286f2162fb0d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c2fe1a19f9406bc9c89b1edb33610248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8ad54e3430e80b5dfc56cf939cb5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd32589e42150f1a459dad3a364f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7a44cf606b21b873096d10a6aec3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6432049b1fee76ae326586e9c0e5885252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100065a9ed01e8d73e5b81f9d4ad5c95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d692630287c86cf0dd0077255323c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d58d9c12724032285e81ebdd1758b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68c61ead130a84eceb2cff2a2d6d09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78138e9da81371bf219e339c6797837257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d2ccffab9d8e192daab23552aac86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55410c87f6108e1803490877d7451b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8901fe551f65b14c4cac3d891815b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095e146ce23ffaac61737778f7670c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee11a062acd83339bc9228d8f0983ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a71af47fc4a1f1c0896c16724dc3f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b2aada65e8d96b36ffe3f03001b6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c14e3d5caf5bf5fb443840a1fe40ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4c2f3d3af736700014cc4d9a89f7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a772a0c92fb63a53fda9ab84aa070267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a20e7fca0d70ae8b8f9560bf234b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad519c84193a4a783f27b109988cdb24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2857e404bf1b3a51d9e0bb5a28be91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc00178da17192a124313c73f375813271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca7ad63b6f648e81e5bf38a73aa4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d517b16b3222c06f4e8ce58cf32ecb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe59547ec3921ccef2d15a15cfa27e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ed6200a93c7ba7f78b780953c7a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f56fbed1ed7be4923ee70f5530c42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef908de5b89e4641148fca12f17e24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aef9680fe7208c112a6881d2a874b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa4ab0ae15f0787bd0218170db94b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f0215931cae44ab166625774c6748280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932390e2c7c44f6cd617ce92a941d52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeebe1f704411b0fa183294d0bd609e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b249c308d5ac63ce7e4afe9ab44f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aea7186be035571bd1d63bf532d12d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d2266dcd695080356ccafbac2733285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110266b72738b7269c94c5d9ee3e48b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb83f3686f179e8e366251e31aeb40b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347378eb29f4a54b82d1fc0a1554d43c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d13eb4ea73dce839908d15e7f2b80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb638686ac59bb5e65822031be24f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec88f8d2733aa15d31e2d968dfd309d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051497ab016a5df8662d8f418ea4817292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2b1770e866f33e3f693c421061ae4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f24c1c354f953963ea56f02ecdda34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9690ae45bc0e5a93150c30b5691c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34f5470452428a5a35b54708ed3a82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8992f6c95e3671cab934c8480071ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366e24d5abc77080ba7f4be74eea27a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aadf593c91bcc86156dc56094141f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a9f37eb419242797cc80da39ccb1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a284f617fe2f4734adeb242212081301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6443d59da0929e62aaf862ef5942ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0534f20e5bc2b6e807fd684b4ef6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e822c3791eb6699640bdf850c815f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17528272df0d36dd878d07d5eb8aa1fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ab2762bc76dc26fa204109447b493306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a4ea702d14f2bd61d350048adfeaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d04ba4613a378d6a34b0e546348579308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec783ee2989235e3662a13fac207c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08667dc8a62fabce89765403ca00b14f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd709aca475ac8ea10d1930ea2fcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dffd9fda443592f5cd0787eff380cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7353a09bce4030b084ae6c32925f3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4b308ceeea14929cde7aff5f3a47d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab51877eda2e95fbf65d4566075a93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b78e18874bc49dba5fa83ec8c286ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf24b4249fc4ce8644aa12d01f226b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b90feeb93a4a33966c7cbfd6f5a72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f4f998219ae4f09f2210e1dabc1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95d2146379b987d87c3bbf326e236c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f10a5d667e5ddea1db2e988aed4b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2195af8c711cab74c33e67956e6f45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef19dcb7423ac3635205d3088ff201323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babbd0b73540293bc2b4bcc10bae46b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915a66d970d8258d58b8ac90a2db99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819851472099937b54637b658527f80b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c19908bbf28d4c07f2393668721b65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9d5fca9f9dbec53458e7de796075c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853f14b817973ae2c6ef7f20bc773e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ba0e807d267374248dddb082e22d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf5cb47a04471b122105293068f54f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c826c35adfbde1402799e54230b29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189245a75ce45adc5f95b520e95e9b99333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa60f55bc63b609384a143df23b8181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a804f943b77329aac78664ca35c9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0367b8146b0f2241dcd09ad58d183df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728471b4b5a9208cc55a95a42ea65c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152176b2e7aab9a32db2a3232eec734d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b327fc39ecdc6dea3f2ab8ab5ab40a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9701631fcba845036721e7cafba14f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd51004c944c5f276909b06dbf83ee48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8ff72d1a84fb9ef23c67bb58977569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d407ce22c8d3977b34abf437c003410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57fae29dadb36e48879be5e83507e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb4f84ed8b203b58545cf9647febd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba17d721c83d7a194a28c9332ce7b9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f0c86ceb2d91c589151a749d0373c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c835e9db99fe56a3062b5917cee3f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cd6ad9750f42c3aab09b26cec2bc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b1e0cfa9fb1f72178e42bbf5880f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea0e1270dbed050ce0de6075a553e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c269201dda5adb2719bec0959696f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf9866a323cdb0a517243a60ce0cc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4214625e3ff0a3467e9ca77b1fa3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee58448504ea58d118db6d4f1ad27bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf085e42d76ba759839cfc32149d996323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7372b745ab28dfb31e676758239f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd521cd7757564407e9eba8db89c836025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50716c9c9cf11969a3a1afdf5eebcbc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be99a1944aceb200d6d7527ee635e1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5957a92601e8ede3e045b5bff598d1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f236f0324eca747c8ff1d3ef228e96a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c793dde88a9fc7328c459aebec1c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da4d33df625573956626318329119131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867be5fe7a036e3721d9a23dd88e53532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701592c92b39e1f899e497d5eb77b49333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88109f6a1f9690dd73c475fdfb71f4d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d3d9895bb3543703d6a12ab0a647235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122fede16cd4711c6e779794e3de8a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad7ba4c51a9141388741c77040f88e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad039f735a977cf37152e936571e1a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40edd2aa0a6e31d7205a471bf355139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea941e93fe35d6af4d92a901134ce0d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1079af5256cac79b492209b5b92be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10e0a283e35727154c5589cc49320242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809433baeadbb4337c10c1cccffb8cd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a04fa7f5b2057b12e207cd703db2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04460884d906c9693a18801d34c002c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870fd21349b3321529a2e6dee2c8cf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6249c09bde7dd2c37edbb54f1d0fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a01a00eb23840f96e103d6538411e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6841052fc4d6c9f15b6a6eae4deac3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb03f9b327dc9e8cd95c49998ec716950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67567dbb675411ea8df5c13da794db2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb34d043fef6fbd3055c6071fdf10952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac671751aef0bcc799c3e1e7a5d92ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bce84ae8b9749f3a9362d2cd0d8c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f16991fdfc84342ba6090da8eaeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a42f9eb6c04aae4966dcb1311c739f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542da1ba9ec9d4ab6ec44e721488d30d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d3f6e01b10f68423eec2d573c058658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0111708bb94bd4c35fe0f38d4723aea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51433bef540fd8b33fe8f6fcb8f47e4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f65a94706b746e13628e508892458061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95210438512e7ed4fa47ccd0166e84a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569b4dcf3896d8b3fd6107d1cf23cd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982adcc24b44b2fcebb85cbedea530a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e6eac48944b8829b89f375c50250165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ecba74653ea532ad119d710bf0c7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666bbb20a365982ccd49a67dbb2e48467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032b91e10e82860bc91aedd835cbd6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b1f5002410c6aa91472e235308b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f389f67a5c98482ed90fc94204ab7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e3b3e9e86f54ccc6bc2c961187a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7281434deebe2f93e177f403e09434972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9152d5b036cf5c5c29a744049509073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4f2890f8c160b1990104134ad7b2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d754a75d9c2c764f1bb248a67d7cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66940654ffccd5493ee955b73997ed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca83fdf7534558535a35e153f9e3f6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ad59f1197bdd5bf4a14988e71033778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bba121609c6993b699e70e43465bc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51430507d7da6671778fd73f9389cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4d5e1246721908e8d0c39ba55c71381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe84b2c384558dcdc6b8e993d06743682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cdcd2cce95667402df30690b9077883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ec60b31633546439e3603a1919b0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b884c3f4568dce8651bf67e5f636d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebfcb6b3d5742b9e952aa21ab5259686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce1f33c219beec87c31d9a689f532887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ee96025dd890ac855cf6b5c9a3c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63f07cf80389294ef54dd65b1238589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd50ab001508f62bf0b9529ee29bb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c8e67c8e4b62b50b42dbcf92556e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff46653836a4eb7e369860ace407d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca3d6dcf5701e0e12d655be803c77c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735afb3443bf79f816ac10c76658798694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44592da482d46183f8077aa80767095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb1c52407a0dcdc785c160bb5d64f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5714c79d8dd51a9a65989a9a17597b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fe1c673f71dec4971f460b0a67c2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8ae33058d1d69f6565155a3cec7d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370301e932b95563eddd29363af69714100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adbb6b84e0d2ef512a0d9af8eb5a90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f943ffac79f6941cc828bc108e99d62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00da96ca5513d80d3269781f5ebe67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01204fe0453147f23021eee3ebc6f96e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e8eb92a31a5a68bf94b0fe04f04a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf40cd9a4ebf978cf8a62d81276f2e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19801c8af7b88cf1f988d55a10aec687107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d1f9988beff0f052ce822bd33b13b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb506b82152e8b94a9b5c5d323ebc5e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67817f0d2e8eb972b3fca8f884ff36ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a2be09d8362c05b6a5383862c0887111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433417a70dae1300f728f7a3674a5951112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9e0a6e54a7f88d8906fdc8ee6778b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6b028514770a5ef59b382dac887a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bffaec20e9e9617f0879769b85aa8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ca13babfbf5707283aa50caa4d46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13785c62b4b131763123055821811298117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9494a056a2eb02a0e1a470740a93dd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a14d1b12e9257c5e86af18af4ef6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547894e330e227016f29c2984573aa8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8b595b75c708ab163f2151851589f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c4072c360f790ff749e377e2d841122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec32bc3e3c4ce7cb1c13eaba099f23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e0b1159558ec481b4c019cab72b49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7432537cec8f4b059fabe3f0f30938a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964bf1cd0dbce99849109f40b147c4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4106bdd783ac56f5bd3381dc8dbd2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777980adac197049dbedfd0f87813bd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af526fa158130a8489e00c1f1992c728129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff210a3c2a34c742768331477726e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45078257e01b0b5c4f83c04fd82d78df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed53944823c487e732fb647dd83996e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec07fa3cc52b09005f4f96a3cddb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488c89daa02d57c4448c4e78beb4549134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6dd1a423fc2205a47b7d662106471135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aabcf95ada36a100704a080608533136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a73e2c739106d0ba1562664d8b7f0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa11e393e57f8b90107608629fc99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb6dab2d7864c4e12ca14abb1a3e3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4cc4a2a72be83f314e3e39ff006cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25620fbabb0a2b07747a167a98778f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa3e6e38d39e357668df7634379ab4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fd65f826710356e6f8d9492398a68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efb4a593ea963547cd5e6b832a270b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9680e719fa4a562d6ac6b1d618fe4a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682ecfdf7af9d178719d2ac2ff16c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b78c153aa69fa8fcd21785f7e49b9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f926cdebd5695d69a3a83b33aa58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38abd83be02a1ecec2b5c873e323b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684b68e18f1968c840d0aca6bb1b8d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bfb269b470fc664edd7aeb477687a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c3aeef6921b59adf4146f83129e16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ba2dde993dffe789dd15d737fecc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab9b1ffbee14c6cc4a8956e2a8cedb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1b1b7c06ff2a32913ea1da50cdc7f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b330d5017006f80a34dff76d73bafb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde0a11709e1363752b494752358061157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16cc5afed3ac47089f6f35b8bea92c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079d06d973429b4eae6f93ea2376318159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a801b7dc112d8875e04539ab8ebe537160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58372c5f745c9c213fe2f18cfdf254161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2c3db693a8c1628ecd46ffebf9afd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a413b0c6351702252db5f03849ca7dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2f1d67532b5ba6e3c417d40d69eb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9bbcd655025bda5fc13a811b1877b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9a623d352def1fbf4606cccb8be60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f16c650fe1bb5291c44154426bd4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19d3d13512958a9166dcf8e22791d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b5c5d3c6901f44cebf39796c6df6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd6b0f1976cb9bb1fa99c42c39892a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325eb8545432fa9e4a9d5c7913e6f01171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7397b7cfaa884e0208e01061e93c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79c89501e03817d944c01a7e920a1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d8cf363688203860140b7d1931eb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02010bda8f98fad04426dec33cddcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413bffbbc717dca53feb8d4020875e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4002dcf3566807c9631c239f2d682177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f25c46759fba76ac94752dcff981a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12008a9516219ff57cc93699e083ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cb5cae9952bb7f6bccf6b3621218f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dceaec4ca221469b3f15f506f678c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b43c673f250eea770bc389dbd0063182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d2d09155936e66bb8a706db429041183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9b55e249fd7b5ee62f0ca98d922fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86310a1bbda04c5462a03d8856ee97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405ca7ee7442bcb6766a2edc0b45295186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50072e2a7d0005caadb9ddaf7f0e4c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ccff98e1110a8abfdb8d5324b0d0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775166e10793b3eecd00a54059ef8dda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9d04d9ec33afb1ed37b207f7df0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3a80b45757214af98031e971860bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70951c1eeb9de192579ee8c7f8d831ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ff5c281732dc98c052dad61d07051193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c6f3aa35534d0eca47bb7982d1ca6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d657a22492aa1f76d36e4380817127195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad47cd2a92b75073b994133bdb1acbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e00dd38961df8e9a6666febc2d7e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d4b0cf7710e6c831f3dece49401be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8739259e124f4bf1a86e8a6fbba16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f58ad5dd3f335370d7bdc43ac91b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a977cdbee2d82dcda2c6199d92874e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709ae4e40a901b02974a277d5d6a704202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17c8c5d071c95014b6e6d8cc074133203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0223035848efbd5c48820de8a52c3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad4403040c82b49a9e7c3273167e8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524f5dbb7ebcf61be84da44581fa34c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ae0c676a0623d5cc1dd863a443996207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3592710f759798928dd5da0dcb77598208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0cdfbf415b3ee9af51fa1b226cf20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138767003c98201ea0b0d5253d665eb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba37746c56f1604ccb952b51365ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808ba958702980b4c6a1d5232f35852212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa0377d4b90ef0969c19e29b38afb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d81ab7aac06f16e84f303bfce89c09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5156f3736334d40d821a634e8a529215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf7fc49c8b54c7958cf38dfe9117e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae96f20729a11c093b489fa4f0b3c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161fba61cc38415103b399feb63e7ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050e4f5a2b44d6d2c374a906e75f80c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b2c0660c94e8ac9a60e66a5d3ee86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdba1ab8cbca0a198a8fdc76e04fd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bd889be073277b41d8106cc201505222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522f9e63ba0d5f0b80cd02fb081dc9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46dc89f0b60b15205fac6e24e754b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd604d424b9ffeb012c970c56e4ad7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac08bbb46eae4cf870adc8ddfb6ae31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893ac9aef2c55dec08c3c19f28fbc10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d62ef838a9ff81d0a67c3cc2e8883228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632832e7597ed754ad4c3570238ba13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dd68639c3e015748c9b3048d0c35e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7833db82f115c91ea1d74b16448f50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b65bbe319b1bc4cdf9c8ff617295c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07bf39e987eff38eb5187fd269b3c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f39c5da806b00f7edaa1d7a72c07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd62061fc36982e9074ffbfff3de1a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f939ef2ca8cf382731b9cfb30c6fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b880de9ef9dab843bcec88d47bca5fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9090ea99cb551c2eed1f979024a8b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78c4847ee9b6c524db8b93639ec516239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd8aeabad69b7d76ccc3a08e2dc419240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc641ec9eadf5587fb02823e9b4861241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98612b69d584a128a3eb3216e12a6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b847ab297873d08953c4f9be5d28a31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3a26b43dbca72e6df44a7407e5b03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8a39a06b5e8c2cf59b41731805567245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2780ad96ac29213ce345c4ed0b206bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac41df3d6b4335205869700ac5e4f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a9f5d4fa1a83fb10f9d99f9203d1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7b6d25e2980a8b0eb9228fdb59bcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d431b1642854c105b6420e3a54c7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d93665d243ab039c76be36d82ac9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e468362f8b65c5e63a10918662a152252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3565090d4a411a556583999995bd2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32a0061053ad49e6c68123e5b8e310254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470a62a8618c196a09594caa4bcd65d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d0ddfa2df5d7a3561c9e4102e4b27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566c00053c81ebdca7a3a6f1a43406a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394af4083b616f7fb5ff7bbd69ef88d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff5cb2bdab3f9af598e7de83a3ba93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a958e416f3c931c6c3ff2dc615c4113260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7499fca655153b93206ce3d55192a7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dca8e7209af00dd94d70b25b4a9596262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5c5507fa76523b06a995c1979b3b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5c342883d3df336422f4c122a751264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836b315284babdb393b4ddf6c386cc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be172734ec0d1a11b5e39bb67a78ef1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603a7c43c808394aa280e15f423d157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082e85c44afbd28fac9f09bb08777d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046df76188a48434a185c18dcd1f192269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c33db46e9e7a0ffa8826fc9746a52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3840aa111726a296378bbed7aae45f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c367dc9dacddcc336116e18af4490272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069608082dfe37ede486776522124ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c99e62a8e38a921c1c753231b043dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177571a3ef0cd2848533672fce2c10fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919602a5ae22c3fb4d3f8d14c53b87cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff11c611931076985955b794d4c6723277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458c79b2cdb47712309286681898103278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02929f9cd090bfed938c244716bdc344279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0cf5abf6d1280daccaed8495f4fef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced15f52ba4720ade1240f9bb884037281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6537783595a0980b5d62080189c1ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca0e18e9bdc1349d6c6be30c3df0ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ead476e2c5aa44569125ebc43ba6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10d38a108f7b62fd489c6d594e163285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f48eb2686eab0ccb19321c33ef4e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058774b6e3babdc577dd3d703e00d1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc454537057077d4d247a53f9e8916288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895582f22368e038b0d527456051f041289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826965666140d6ee52097f08c8d8775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd2485ea7fbab88aec9671cc7a01e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcb1f388cfdb3413930f1fafba40e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd11864aa38fb41888c65efb1480c7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8bf88065edc7ae17e1e24a758b64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4167152a17bd9b40cfc5789ceabd246295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb6fa69d8986873532d85d87bc98e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db01408f4cb88c652e289cb4b40a807297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da340b29a40d50adaf9ffec2ce92815e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03674ee0a5f6145e8c747f5e890d83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece7299aeb19d3610ba630ed0255747300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff03951becb633856d795a5d1e2a17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d6050cbca6a1e1a1f07b9dde69ddc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52147c0113a1121b08b252ad4381d41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c86f28b356b247e9274df7cfe8db9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3d0e635c13729c03a19ce219ccc0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227f4687f28e09311e9c396c4175472306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f095ee74fa45472231367d7abc83dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b667cc238b5389183914c9b73d2ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f67b9f4198fc6e590d1fa64d883b78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525730470493e449fad737e2a320fb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec708060181d7ec9911483d28ab8df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428762fec33d8d4dd9d92bffe910b489312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4e354b40ed00ecca72dcbb7737469313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31fbcd51f209aedfa93bc370c3b399314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd39913da08ec40dbeda375af814673315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90226748c1cc5ab149f18c520aa65e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33084985fe75a243b9dc716b43a02799317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0f99ea59bc885651e0761d0411852318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407c5f7d45e59ecced56630c397df68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d26c861b27355c252b66f7e4ec565320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29100c5364335d8dc1df707a5ff82e15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37d4f4d02cf8182ebf27fa6c604f0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973c65b588bfc89f7f53eb0fb941961323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d5f3792cff63b69629071f07b4bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85f978ed09ee234c3d8c456ab420ae325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>