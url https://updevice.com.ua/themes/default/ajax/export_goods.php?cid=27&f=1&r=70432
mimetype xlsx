--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b6ab7e75d54748b94a3c07f68fe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6da7b9f2b7fecc0d731d4735e8a582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d02bccd323bbb4f95ae882cfa34263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dbe2a923713e4457cf7edfef1ca6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033b8f1d163c446eb651af789208f885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee86e5c742c789e085424846b9e88656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22854a7102e342581bd6c87541870a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4250c93acc0d3bb560e86df4c2833ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cd5e1d153ba9de34de8ddbf2317c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2e45c592fd7017506658d107d0e6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95ad024c58690d58367191c83803311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39875a134bd33351e9967fd14ecd215812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833115e8ec3a6319837a58af4be5ebe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6f31fb531398debe684861d92d7ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4603b7cf575882863bc1b15470fc7d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe130192f0483bc37fd815a0f63e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d52c5a8bb46c7728b2a3314e81b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f243f1d35395fc1e0a20e2e4b33e52f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676f49f967dc7c15ce1de56cb70eb9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e21bae5c3446e71a3360ac733aedf720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca1da1f15fc8edbce113b061473bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6fbec16f6cb821b029faa2325b26922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790fbcb1edfc1f3467f7aed7fd409b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d8369e86509a3c837cd0ee86c2f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdd672ae9d2442b11ef3d95dac9c7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c22247c0fe7c9541b11414c5ba5db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486e0aed40be21d3781a2908dc67e8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a73f56c014bd649bb7780def14c9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c82bf6d9c6e3c652c7468bfb5eb3a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67463567a2ffa232f8b0272b56a18e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be49bed4c0aecc302be014bee23af4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e44ef08c8413bd3725e450684ef6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ec58d44ba303066832005363965833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5d9aaa980a9a106a693ac8a830fe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6397c09f2d2216a0f69040d8a955e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d0133b3d8dc4b6482fe808825b94a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bfe80733024169c5028b574940d5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3cf7c1b0c73b57039b64fc95b717538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb534ffeb2155ccd344571c77fd13339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b348db87c01c3d059978ac626c380140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184402e110466c6d28fc678caa2fbea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad35e59249042dadf64f06584ef320742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e83582a83b90ec6e024dd324dcaefe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd2d83ad94df42e789e829068c49d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd6d4a0822c2585095737f9d0b967e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9434a9ef2ab470ddd5e1c1024e17846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb26e3731deeaee833728498d3b58347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003807cf3cffeda9113a3a521457532a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3706fe63fee6c82b1fe15798ca71cf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3a2c4453c68d40ccb21086a5a439250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfd71e465a3ee03915f07c3bab994951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5b553633579b624f6a9b46c0b9d4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5924d304827a54a68e7d01d73c7e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993e59ba1e89e31a3adfbf0642678554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e786243935ba645ebe357602861355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb65d2e0f73a5a5a5d75c08cfbe65756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226066302b36d05b28e5cd77e6470f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3516ec994c44136f05cd12cc7257eb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73239e9bf8df552f6e2ee39b6ee9a4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465f694ed90c50103f467e1cb14b7ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1277ea99d9cf309ee3268c5dcfa6ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41ad6e8f824bdfe41b4defdd29f9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b947bce1f59fda3915fbfac45334f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982fcec1cf99ea3f0951860ad206a0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d6e4faa8fe8d0f76bf115018c7d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07917b554bcc06cd243df0ebd908c54266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd189eac56771cdf28fb8cef8d63023d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf8746cf6bc0a2c38ca788a573589c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd60ec820e87b51599c844adb116f8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63e7cabf7e641d5da5b3190873f1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021dadce3fb6316a73fe1f39208179c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f3813acb81842e3d7da0b33441cc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261efa261e55af31978782d9ca1bb6fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89fa4b2772cb22cd11d4910ccf4d0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424f47dd8708ca712b482182a09fe8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3d4258f45ad44a4f1cd9c2af3e14276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111ad0686874cd8759c4914e9ba662777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5028e22bfabccccec9781df2e07d2de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066586790b0068530b5b1a322564511179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb6e3bd3debf0c99e82bd73e0dcb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85970b25b7bd1a62c43bed20915b74ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae6882f1a5ce6b03b5e27109f2354582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365077cf87ea88c8ac4bb87216dfdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbaba672f42f4f92c4021c8bf0d66b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d4be837c20607852c811fa681715585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d50486bc45ae2e5f562fef6e482bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c63d37a7ff23f71975e32cc7e46a2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1638cbd0c8457b1d3256063f9fc8ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33536287ea2dc1da06c0f26b60b5652489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3aa9ebbb94009e9bd8ab75f7e5de090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab27b4bf6ae36d8b05b164b907975b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d115cfef01c723fccf6f23b0d786d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898059915fb43cc03013df6d9e67655193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20204d05d5f57b8abcacf9b9f958b5e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5ffc64d4b904a23d128730f05664595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f72f0c7b72b8f0ea532a98bcdb9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a338b8c77543c7644794dff8fe76ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc405e4dbd68f4205679cf84d79cc3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403851f73edb9b6993f171126f5ee70e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c633b13ab326a17af0645a2d8cfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a78c22bcced42fa9ed96fa549f58d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3ae167c54b84217e5cd6025be1b5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1725d87b733385a5311ee74ea433aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765de28f8cfd51196a31589b12437d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088881757f3e50727a16c93d77f49290105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec1c28902e4c2f4823cd45d461e5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc73880b5e79dc9ab4d80eb80e1ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11267cb09fed7ca1532ae50713d0f7d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc84ce3602d88c518820175d64185109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851db2b02e972a40142b69d234c82fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c20e9b67a17ac52e6fb34b0820735d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4700b966cf3b30cd143385fb152429112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d70f68be7f7fc3df06da4add54dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a1baf86beef394b3e650ce218e0aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f8b59fd709433c2e57b4bba2cd009115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0a01e9407f29cffcb624d828a9e97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfeb68d3416fa6c679e36dd61e45ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec719a85ef84a80f8813fd0465f67a74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53946792638ecf65936d87db3bf3b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878a5824fad6e170f35983ec162656c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e89cfa4e2cce3b2c551a736f4f367121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edfbb84d68e72a60bd9e8ecc9da32c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5209547144a57bb0b6e89208732f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8efc0ebe51a5ec8b7d12337aaeef61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507a748259c2536c63d66b97fcfb1a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55e17cc3976cc3903675cb932a5d99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e7d5e8a30225a78158944f4f8ed58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405b96e826e8fd8a48535e6f535f873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99239af0ad406a80bf5f50f330b1b306129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08c33c0f03e54e55c120fa0c425d0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf82e0f55ec2193a448d6ba962cd38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5832985ddaf17774af04c6cd68ee3e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7cc4d79827cec37bc960d3a412b09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce2dd92bd1881e772e30371933dd94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a2dc5434ad32327eef687f7f692fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bd65375336dbd2f6a7b7ad5c0e214136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46044f800b2df4702a1c925f7802215137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0febd0dd1521f2a8a98b9c5dd0224138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce32c3edffae58a929f2b092539c5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057db45d09b771e2556a2ce94a617846140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebb15b9beb30f830fbd516f5d3be80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba31a48621543698f12f21dc7b0d84e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93243f994dc70fb91140729994253359143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faed606522ecec419e4d82d649dcb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2c14b49a3fe32763ba541bd562460145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7bde75132b9d538bad7ca63934127146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad837caae0ed17df8b7d61b6cbe9f87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dca636ba552174d330f555290f500148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad610a8a5e3a0e4aa0929b02c2156149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9953c9ca6d22494cc0174cce90f0f15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080109ba99fd41caf32de298a18542c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9cdbcab019f13843dc8a644ecc55d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956c0d286c7ee0106289eba158a820f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea4be063daf0550fb8cded4c2ae418154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d423aad2eefe51029a7aedb9ee00f36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3fd5c7a25203346db8db93eee0af1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b97b062e4a4d244ab04a0179ccbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d247c4d625cbfd8050d5d4aa869635158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb4d063ca786f25141bdc6362c9900159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fbfc6002b17206d22521374656f38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08467594322e6b5c242bb31eccea4a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae99377549fd7d7d5ead3a384093665162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fc6da0f09b39b8193dc2038ec3aa3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2ac59f94f2ec2461e6cfc2c7405e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83e287dfb38f593961face8768253a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaf7dcf744e350f3f0ff08e1eb4e01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8d938189c54faf75245de597a2ee8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e246d954e04fc7205564fca028b89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814262f28cf1776a545f0d2d2d06b63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda85926f5fd174212d3a834f3a7eb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49fc8f87cd3a9ac93c050ee1cb5671171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ec0ea1da0c3f245a8f7160d392369172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9abb3e33aa88d3938cd3862003a27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d290d80858a194678df0aa1e0fab4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82f98531ad061da8f1a0c687b6171e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af37dde0144eff6e5593593b281f9e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321c04cfde14f0e2f5711a3f376e0c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f6dde5e86b6c6f2be0c146794e6aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234267b80b8771c456775f1983572178179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fc6fc368c60c29a8dca2b70b0e1c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df99d63510cf881e3d53bc932874c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed887a593121e51adab5b245e31741182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b123eaf19195d4e8fc89dcbf26b7ac4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d78ac22808571641f93483ee5f002184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51a895005b64b4dc8a967ff5abd135185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3517bc5ac5e74b3e42c2cdc50f55ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef22988b7a96371265e93a244a3b16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194fcad7b3dab8d202383a637beb534188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62207bda40f2198b4834701eaac3dab6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a24880bd3bf6b60e1dc1110a8f2c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22597eaf56a4968f617de7ef1aa2e9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1677ab454fbcd0a7c6ae8693fabf3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd817a47f7e360b964c594718bacc06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d34eb095a5ba331302c9e1bc119654194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9da64f8077d31bf2358d386b9090cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b76b4ff37a7afd6afd0561a268505196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b59ee7799f6bd0576995cf4dae5b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc099365f51009f40c576a631dc5fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38265c8d72322b371573e3a1e0bac5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038ad6ef346790b9b7f7e9fbe720d06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb61a8dd4d36c21e59b43792e7760a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c13a90913a0248e07ea752ff3b06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff648e4278b2603b1aa675fd39b1f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212a23f5db08f52659e6593f593f231204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550f6edb3cf41fc634c8b49d77952bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd37fdc52181d612a71a612baa36a80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681cbe79f0e4c05c911f31d4d4c6182207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269662243162c55cb9bf40da548e0aab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c335b28407520fb9ef76652a84be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d88ab85a78dfdacfa9fcb188da236c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbb0408727579ca6e957fb20488815211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f265345d349583407665abbe6484424212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b5fd10a7da83b0e58581a6e79eeb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfeb2bf57263f9dbbc55c78389368a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74f3ee939c21c1ce2cce7640aa7b4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e95254469e84936c1eb0b42ed5260216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dc55250459f76f0c73a33292691a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdfb56cc9a38ef37d108f9ec6f9ff2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4e1738be4ac0268682cd431dd96e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6724d4b99c835dd73b05596f7299361220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b515ddbfb67f51ae6a3b61f9beb96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a296640068f6396e5177ed2ccd6b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967492f5aadc7264add65b0c3a3f7d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967b89fd61ff78153bc3bbea678f734224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821f8ff20c20cd0fb7ecf78aeba5352225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc242fe37351ddf29db1272911e668d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62930d318118fc17b4294cd5ea0b50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c99d02e515302ade33afb0879a9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b8e397fcc1c7ab617ef3e71bda95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752503b705d4829761cdb64dba59242230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267db3849b05ce547f76fc7fe326bb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77950dc485a450cd1ed1692ec2c9ea1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c96cdeca316711711f11d203d7e43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a85ba1dbe8952278c6d0c8835dd31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dee7cf2e4602aaa67d78c91060d1de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406c97254670b40da98c0224950ce4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da90792e0fdef4f58b092eed772889237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6dce6151d268d91a7a4f7cf85b404238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1a21bbb947e5d810142bc812f3130239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0704a1e39df7d536bacb618efddb59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6e907fbfee5d15ac6c0aaf3000111241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d3215030cc41ebcb23d8d4116aaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91634ac682ee964acee21bf67e5fa9b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec6bec2aec6ec4d036a551e6642bc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383c8277138ca6d9410b64677051552245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca00e06062525be2c938b5093672d98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6713a333ac99aa48856a9e663ff6b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624860f83460495bce468405f5d4af38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153c1bed40cc24eb13eb86bb362506249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6161421782130a7f30661e5889aed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513efd911d9494d080ca144a2207088251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66851bd04e2ac6bff0d974ad3d64f11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30584636dfad774da2d0b4e11f668484253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94b2539258dc42caac5d4f15587a5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c56c4339d2aab583feb6665b1c993255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1117d876bdb973d0013d1c7cb08d24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffa265a5993c7f4b5542bf44a4ff34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fe06162020f210b26479b075c2e72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343957acb77768c73d46cd9099a1616259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479bea9b491275641d738833ecf756f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f4c8952e8b76f23f0ffa522379b34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db701f64d945461d9447b38f71fee783262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb103265fa4b5baaa368ce3573124d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd32ad6a1ec967efbd6624d1166a5c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c98a2b239d75d5aa415de64ab9a80e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b824278b604e5f6b9c2a2fb48f46aa8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a1658fd6cd91828fb4b73baea2dad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437980d6c367eb6ebbf40ad0f1fafc4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe4f20dfa50a74af451b2f0a38725269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdf9828c45f6bab53892769d98a19d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e678fdc208d6a26b7acd4f488e40e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6cafa620e93e26e1fca646e15d64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd33a433cc1d5ef5ff21ec3b159db6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878cb2485c6574378288a5974c6b59e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9ae7de601936ad41e2c9e511eba7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b36b3da414aa4e5c87777963ea768276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08348188c05247cd6f7365d733d1ac11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50519a9669419a24614dae0bf6a87a07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fdd548bd7eda7cf5ceb4245c5cf4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdf41b75edbce60087a3f9a47bf75b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeec6cd062d4a4c5cbd0b4dbc19877d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad2699bdec110164529f8a141ddafe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccfb086534294450b95355ec7aff79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0ceebb319be1a511ed2c3066b88f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b0e6027dc508a639afe2453a37bdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e2e97118304eab96cfed2a6973eb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeffd9972523934dd3a75200b8ee92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d734c7ba7171499ad014994394c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be46ed7133286a7f7cbead9bbd45656289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a94890378f7dabbbca2b17fabcf8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9d6adb264c5b36ff2c2143d041a15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ca5edbbefadb744ada1d25e5047a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7e688231b3a09d2e1930382cec689293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7393791bc31bd7cca53b8c743bdcb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413cafe87a08df9833497c6c4805753295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d88e9fb44dcf6f6e05ecb1b40f3e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fdfa71f3c07dd3b19ed23f436dccd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f39d3d01371daa232e679c3e00a6c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e534d9637430f2fa7fd8721a63279d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343ffc8254d7fe55eefb4f4882a71d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8131bdcbd3a6c1db983fc25f9ba0a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d242cc9a6ad22e172ca73ede8750302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfd3243dc744ac6e78c2f750254017303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415241a4e5af3ce306ef672ce62861ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce843c73ded02782c28fd2555b2723a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a383184597d39c7bc22df8f57a3bbe7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b0812d1de17948e764f79ee664d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d986249a7ebabb92050705181311e48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a700c5b99423f806a5a596f0b464c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7068c44b3c4c1dbc2721ad769b563310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c970c2134dbe8652d2f197f13bb3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9166a9ab253e38bddce9be0f0db4e0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3e8d0402fd209a6a22ff644eda609313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a6b85fd2a243d0c0c4911e6fd990b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340022a67c5e8cb7ca834d5501959eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cef83ec62d25e590fd15aee066c9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ceaf2bedee306e8cc0c024c8c0bf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbad73c4cb443d6ce71b630851c6d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6e7d4f1a90ef625208192b7d4078b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda82f75e8f3229ef74bfa098dfdabfd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c3eaadd61af4161e4955ab2311559321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aefc5cff192aac469ad35f3efacadf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b138b046aef558406df4a7f3ec9e99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75973c2afeaead21eba097d24ab8f847324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e10bb8c103c4897d45b71f0bd4be8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ee655f7d43e7d91e24c0a2be88d81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255059bb0d5db93b495de42cb3806ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323499e4f9057d0ac7da5e7940bac6e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52521c30a9ca29c33edd91b653fc5170329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1560eea556fcbb491fcfc697f0cac82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d87c206c8d37b26927932667f6475331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11fe8139895bffd280c0b2e3d978ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c630e3e95b2c662e05440403de0544333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1226f5a8c28b0dd4742dff6b89986c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81471a5de92c06ad0400020b04389b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ed11e12fc259dbba2b8fd257024013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cc21af15fad057735f537e6a537214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5868708ebf38b2f18bd7893717ed955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030593173901999f8f38f2300105fb6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2c4fdd6466615c41ae521a37434017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ec46eb1bd8c940d637a4cfcde1aa68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af1217fb08d9020fba2fc81e07ada9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c7e9d05a9a1d41f5437f809ee27a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498a38bdb327f1a143050f05a5263dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629a8944f115a32fb551e406288e38f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092cf91cdf4897f04f6eaca3fdb51613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c0416332aa64aa0e0e00a617e3c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae2880455698906ae228c8197815d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31edd9851bbe58c047c34a6aa3cde2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28d37791f3d0b92e104a424c9d010917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568ce84136577b56566bdf426f987d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147a7e2c16d758823b8c9fdff0b1c3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef245e3682b92a51af8ef8bd447e85d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc60b77020ee0302b0c7adf0000a4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af282b42657a5984b00f3055d3fe549c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268f373d888c8280cd0f0fd4c56b41823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac957d147bc579e7f130c08ec0a37c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd103ede5082786ae466fb06d0ca654d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aac6df5b3958dc743f0fee9e5d77ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92648247f3373db03b1c9201807e6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292fad21dae7b85f07963f582e90fcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1992970104c90b83f4393a60846b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0464528ea415ee461ac902e9e112f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe573af5b3d4e1a1dc7f2cb1e9d92e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213307f5ef546716232d5a7d01ba5e3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88572f7ea936b1bb1aef67cdf1cc6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c982a14370d9cb6627f1e50f31b73d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872868646a6d0bde9270e4f25ca0c5e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7669520b23067e8c950d5198fbe1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bee4efd264ddc85bfdbdf08e033ec237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c45503683fda2f6679c22d0e91d3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0b06f9abfd151c5cfc3e0aaa9535e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8710cbd13051d689865ba4571c514240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6591c0a9c288bcfebdad31d0c9b58fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7172824024c45c92e8360c2b644472442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2d1431d8fbd407f3488cca4164a7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcff660b7384501a32d654101f9d8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caa43941c4508c385ce19ef38b338d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497aa3173aa54e8ffa644c9895d82b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6feae1138f84f9a358c5c34936e96547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5baa6f4d03b464e4263f3dfd7cf6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb17d766341cef1dcacc187724e6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79898868783df6a274994235b67812850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba008a5de5a69da771a35ba0a07839051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ad14c3792daffe5ab6c120fee25252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a471bfb84f998cb759da4e5c9a290c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaa905f5fafee1940c3a1aaff6dd0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de35f373b43e3496ce179d0f3ebb9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e21fb5a51ea94c3c9d6840e7d24a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf015d7063d9e81aa6d7992b7f6a5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae8c86d6e64b6972994c6ac65af82558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081ba122b54344f7e5e9c551c63b58859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9ce134b7e53769e4febabbdf23e4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c260e959fa7c1b89ac49b692cf2ec3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8f0b8cea61b5970f2237f559d8ca462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fec8581ec3d09ac78a27e9c0dc62fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37886f9694ab364175bf8f9a7817b31764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf2b40c2820c33925fb83aaf6cfbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8060edad3470a8cd64711b0f16db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba01136c3ab369c5324116c3579593d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b16573279f8c5522d473973c555c1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19477e989209c906b7ac2b64af8e10c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f283d165a939fd7ae9ebdb2806cff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eea4e1e55df13ebff294b32ad998c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569fee10c523d941467133269fd29c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540cbaba6dac937e8924e50935d51b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0bcf0f1a4c97b19459082cea9304674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4401707c0fba44bdec4a76951621f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5bd992373a210007b46e6a9e64f8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4fc0a25ac1cea9d333b37b0de022977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87a8d3a5a531b0fc989d7057bb734c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9eb313884069fd8413b7661ad7c3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7726897ae8628d5d164d7d8db161be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f306e6aac04e83064696704a97ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc02bfcfe3d5c5ff91aeea2e75724682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe90fdf8d73b3c51f95d82c3413f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f48f4652f8f4bd0d4f284b8482591d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e107b16184a449c9da8979bac4aef385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401cb8d1c9ce638125915f38433654d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf6c60428d3be7ce18cdc216abca3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0172f47c17f54e009058fc34d3a2dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdf6625cc8b67c07facf241e33b24089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc679960b13a74f62df5ab83b142be890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2a59708ae0ca361949802ce7cd62b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd65e366b97fc7d8dffc11f36c834492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be3514ad2fc2eca3cbfed92f20c0c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e8ca37a3b0490ec4b5e3bf48e20c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46993c58f4c0bab7155ca60bbdda9e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b3b6305fb427df9e20b4dbedaf9c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9582d7c60b71ac794009160367f43497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf4500ddb7293f25838df018b5a5ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fea77f7ddfaf87660608f889080fbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0bca86f0e411bd52b0c286ee0a7fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd232be131c93d934746b1df36cdd7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e161f0838271b7fac17d0898391f997102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4108c13c78bcafb274bfec9bc305b9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf0ed3515bc0c7e157ad25dd87497104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b19c0d236fb4844325739453a623b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e961104a7e07b105ff20c4ac95b1633106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57597168fd9a5c018c6797022edf3584107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c674b93446070b55f0bb707bc61c90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf185170036fec1485a62b0c25034e18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3692a9e113db7448ad8eb64a82cfb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3601837a2c4f3d9608820bd1bf74427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8e7f238db317994881f3bd65d618112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd320dc85608c82199c96f9a258e1d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5839fba362f8a2baaec11f00577e26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22316d8f9c3778513f2c0b3d5b3d1632115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fee4ce2d3e52567078f122fe30e9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de95666be84d03ff5860110dbc06d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e22b15dcfe3beb8afd273e1a77975118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64d25b3d1fee29e98b0716a7b6c2c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07364dc2af88a7de286ad02688829341120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fd1ecd94402e3bff4db9cd12f9fc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b6855565c493799ab244284529b24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276635c4c4dd3ef59c876b1a2c682ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7eb8e4c297911be8195151be8e45d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a08a097584b8419fb4bea37bf809125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a17d7b43e3d2a53a1ed2091a42e27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b6d59ca60e9e17d358b9225452929127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff945a83746ac3e19c12c526f58e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee0ffba8afb083b5548529870fdb38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f489c9332cf36bae128b9525843f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19825630f313582c8a76b2be7b07b9c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af63be4edf178600124e64fdab273132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c7ae4155f8a82f865b7385e2d508b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cae7fdb82a99942a9854b0ce4f0c6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177ce1e2c0cf3202095b8fbb60dbd33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e9b607b2afe195a6ebc7286522653136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ad0298a660f62c555f1040816d08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79fa66c5150a3060589e0b1b409163138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c883e6a234663355b7fca6eae40b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc89d7f094e4a2f7796c050e7df59ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824632bdc957f15c50620c0b737256d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2cff7e9c782982a4c15d377cb7f5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dc56b4d696bfd33c07d35694ac9df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0d17412150264db9b4e7b9709a9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36254a4e7f055e1f480898f88433d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947fae3a7fcacdc66fb2ef74f6f9e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66b856a15cbcc00555a398ce86dcf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef8d3d2f3f5ec8d71be450af58cadd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b5e3ce2e7224f5ba541d74d48930e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb93d60543f87c28a9cea0c8b5bf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a6bbfdb38668a97fd75572afab07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dfeeb2c7498e2aa9f38bcd7383dcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06651e50fd564cfa9801bd46096c0b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e23ee9a2199601ee896172a52b813154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d60cabca3c2e847d85e19e5cfa751155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff39eaf0e7f99f89ef4e0609dac0349156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d1274ec6fcc325ab563f77e62fc70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c07181d9b0631bba634b6ac6a15784158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c12a673bd9c169ef051ccc05b120159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d3b6291d218891561ed94e93f9c9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b677bd1625ca76a6c2e19b9712f55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aaf2a71151144c9352a630d1bbbda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630e59d17e1c90ee8901e7441bc7c2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ebf3ddb8ac65064170ff71aaef553164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae56c67b53abc11a176d676aba07bbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a7b506c2e8ce75fc1ee448bd676f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7738bf7921488dc35b20fdb3449ea7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e229821777fb143cbdd4aa1edfd2cd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc434f145b3b031a8f9a90a7ef1bd183169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31518a20be062e0fe84d8db2a8d329170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86269817ca13972ed303ffc5ce27f174171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38289aeb10b998697a6e3f677fcc5288172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a3f6b47a2f1435745919e1926b6fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff808056bd1d448ede7f4538f3a725174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae985bb573839ebaf13c11e91d1f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b90f972ef42ea317166b91513528176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b8300def5d0f71c8a91b5b2c713c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77863e1a13aba668ad79c5d614ca1bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca11540b0663ed79b4de23e74383f20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467c4cf31327705dc5cc02f8872ad3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114331db5144c21f1bd9f638f6ab145f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812318ecd0dbc0daf4ade66888479b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15929468c4fc151f64c3b03b62180b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa90935126ab168e2c41da11a7e4f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343b97a46ed175828a63db96e1bc162185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec22f119804d81d63f8853d75fa760186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd34496121462604dd8b0d638ab3af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad73dc30c2f16e2a245daded2ec88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbb81bec309c3b8473ab6eeee5fd2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fabc9b7d20edc10a8cef4426207775190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff269754ad738596e18fc2fb1718b66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b6df1edebfde4519d8fc703a96080192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d9c0a0b93c39ba4186bdef8eed640193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94dc00ab0c0e1323ddb439ae1ee48f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe73ba955912eba1448b3540919ee56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a99d34c9823e83ed0c11e02209ff1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57169e279d53f811a1aaa59f3cfa248a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373eb0e42855b3f1871a388ad559ce4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eb4a72d3af8b271e388b0bc0bd1ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1253dc70c31f6e9c7f179d5bdaca041200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19602017b539065b9db68d5222db4dd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87610bc42c2d0601b443e82048060f7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c24c32a6d394616a842558a2dd821203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dff02fdecf0695e17d3a29763985d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af2126bf40458fd694932eb1ef0b96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148ca107744d47213eeb68585e6f1c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe1d2e064359deda561d77926aebfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde30b104675204fd766e259bdea286208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317d22e023e7ba8d4e2e3669f1cd561209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700839906982ece9389926910bcd6b84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f880104129086b79604e0e86197e0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e200e399f00977b6417ed9fb78f29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64688485f36e354df592cf84f5013d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ef5ab037436c7fb54ce45ffc5afb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77dbc7ea1c4766cf6fe375b80c545f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e768c226acf44b1e4837fe17b2becb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec13e1dc902928a702c23a0b0f9621217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d7e25978b2ef3e6f02f0d4fe9c221218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26172a377fae1d49211018495d803ce4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c72a671541d78fe7c0cafb2e500da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0313682fc6770835b174bfbf51928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85216b35f8b7c89eeeb7fe9cef9f077c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8dce70efcac0b3f88a2dee12e0308223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cc38b08af1abc538bac33177ebb4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b022bca61ffe2e2ff4687245971507b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede48b43b5d21e2e4aa3d0457057925226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a4c698dd0f56df3b07ab9742271fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1022f00deb0f75307de3f5c3f2d13a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104728967f47378e8856539e06002683229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d28da0b30080732771092c5b9241e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f838c9458b32c9b1c26f875c085d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198658abd6d731193b43e79361a9661232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128c161d887f43e6210ad8a423c970d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26682f76a8e2c8c1163853f581b9ef38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8be68cf0d75b1e4b543e505abb34d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3f6c39df4a5da79069ba94661f6c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf8bb5f4ef52157993247a996704d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ecea46257f914ef4ce008c9f9309e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4450662c952a75a8d6fe0d8e63143c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bd946c9b6b0c55085a46f3eee8f3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b19b1ef605bf9b8f0db3ff518201f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c2bbd98c79fb853d2a95644ddd34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c752327331ee81f3ccb9bfc0c89310243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeb74eaa1431176f1ba50f8b5b8fe4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e359c5c1c2ba37df78c328addbc34e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83550be8caa19d4dca0367600a61ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aa05502410b0bf080f2343bc3c29a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b97a1d4820ab04fa690da4ed5856d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a77225ab69772d62167a7b771f3036249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e59c4b5442520b6e407ea0c69c0c84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a326021f16e4d63f707e84e8384fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795faf6428c3cda6104837cf5beaf78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5b08401a5360e4e186f7e4b0bb407253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72e95f3a28c786af67385ac12f9495254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7275c0c690284a4178a0a7aa8e9371255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd18e7e646582f637e274b5f821e3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3533ec75d5a0f26cc52686911c03e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2740a392d970a78a31c4ed7a0c2f88d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c203f13ee55a275ad293a31a369724259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09220bb4a2e1a175933f9f8fd8c33bc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992c867b60cee5eecbe4cad8f79e7ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797d11fad9b474ef1c23a9c9a4fe507262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b81b090f1a680da1f17fb2764dac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88aca3666fbf93be7f0ff2b713a7eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e59915c0da5b6158424c85ab935f5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b48075adf823596ac0d5e83b2f25b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a192545b83b2c5e5dd20d8d56e58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2fe12a8afaf7219d6dc0fd5a7ae88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cd7f3d6aff62160c44ea5c960d5be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f080b4b815abbab17c332af785b417d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665ced3be51e5523d39720582f19c1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823436442aca734edeb3c78ff58fef2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3e164d9ee51e2edaa81204f72b7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5ad33f7fba5d507190dbbae8aacc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056156d16cb011f0c02fd646345a2ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0782ef8fdaeb49d24ef2c416ba4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd75a8e50ef740932694ea72e187b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98e8759c9ac3b25c1bd578f74fb9c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d98bf4d2bac38ec27b77c3f996339279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c8fa1761dbee12a98ccaaca0ea356280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f1187cd027e41786db452ebeff6d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73b2b08f8f686874ab90b82e447e24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf06429a24f731ed10ff5ccd5dcbe8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce93824d8e2148f459d11c223687689284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb23b06b0acda11b9ab210ba417f46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab21eca8e4312bb8db8e3dde0962d36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644ab128e9d30b30f3a5112e6d8306d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b4cad4aa4d57cf948438b6cdd2670288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99318837958321c09a558f554ed3ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844b6b60bf0eedbb856c83df1d65b43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34924b10684afb320bf921826d229bca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb74fcbbe445871ca953794dc9e89e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f25af40065825b54a8c594af94aea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ff8e71bb0e69de2be5bd5fa44fddd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70ffc922dfa0a94a1424648f850c22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd5d8b7273463781ac0ce834e6d820296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c935df0c0864f02d14e737e4a4a46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15639fd259fd93a9459478efbd0968298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cce8b266e98f65bab50946f829159299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e9b86cf6e629661b4bcb8f94c6bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16ae8ed17a009d77ee4fad61dd151301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb5bd7d67ca28d6e39e162cec0cfab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9faa26ea492ae8eeae50222c544b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad17ff17f972ede801bf2548c9ffc59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fc6d33228a9f9b422a41080877e0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07838014441bdc1aff204311e286f467306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10857a05ae77fa63fb04bb55c1b466a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02015f16bbe19a2762cb05f12162bb86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9940b3ec57498fdcee0ffdd48dfe3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a28a1ebba3d3e63ebec0a4fd85972310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9da4d7babdc56ce23fe355e46cca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821047602dd7e18716e63b31a335c5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c16bc13a8eddd55d21283779accce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0090f0ca63fb0a55e514dfab2f5a11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63c83a40c9be42dde8932e7cfae109315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03fbf1dfb9d6fc03a1cd5bddd015c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a733d001a0327f1f85d506c4ac64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e923e36734fa5d5cff7cbdb146f36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d217244218c4a9a4136a0be07c9420319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc271a11d601cc980f48b3069988a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad9e587f6d333443b4c19431de694c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34226a4d27c7236e9c908501f259bb88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bfcebfd4211e6130ff85da2f9b98e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d6f9fa629c5e8c1f16c57c963209e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628026083b572d87677eabc14ac76a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>