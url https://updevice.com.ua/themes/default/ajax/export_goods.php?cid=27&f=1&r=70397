--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17512c97a2e2bb4f935d6e82fd35841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e952eb23c65df67a7480954c1333c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ff6c744e98f095e32a4c7e15640463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f306920d5d905066bf05bafd2802c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095c0b6bfccb1517fc2b0cd9c613bb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c62733d08d9c8ee43be3404d7c3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f0dae38ac27f545f813adefbe6c507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e71a8eed1352bc98d3d66e94c267a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa07fe3c893ae5515b83bae373c1c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5e61f4cedbae083363dc6ccf1114f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0da136127b82a41579dc3ec794f73b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d884fae4604bbe05f643200e1c5aa212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82119aeae40705fe9aa7ac0c9be0e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6115d871a2d7b43620efe10a3ae4e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d52e6f7e7b48e44df5bf0a4e9ff3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace2f00bab2784fc72d45f762df804a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17c44702a40e76e12ab6bfec5e3b8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b35649bb4626cce027412996b239e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950317b4308a72ebdbbd7ae37903495519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102fa92abf35f86693b14db59f4383120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc7c6de87454485218955c690fe55421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba47208be64cda0dc7f37a2dea20a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47ccbbf40caf8faa09eaad4b7c52c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ee1fb873b7b7342802daf13b583624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be343272282d34f27391009b0ad9367b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e909e954e641f9571c9a2296cda222826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755ab51820583f8526384724ec80c1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f422e8354e6bb69f8509554c8757bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13408ab028d7cef6d58d592bc05182f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da9efbec415134c358e5c5c22e9c4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3441681fe52b6b58a876c57c1bbfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fd7767966f2ac59211551c5ef367732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b565b6548f61525bcf8ab8eda05e5bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3044433f11c8864aa7d8084b8ea9afb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bab63eaaf0b230f1e3a94a8bdafa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e612194921b6b6fdb771d014e728e6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7c16ccf9cedb923db15ed69c9a84437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca997332f6661755b56e623d9edf75838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22318c836b65b8e44bb6389bf11c358b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2b68ef717d9b8f222a9dedcecb1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff692023c42185a23c2ee1aa3ca1ffd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a2a09bd393a440908bd170283d1be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6001dd680b09f1b1e909cb34346b7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b855ee6170bb38c4df640b678ebbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed41b4d1b9838f07cd79fde696d2f5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aeec614a57e4c789ec89ac612a9d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252947e71c02c14d346cbff9c7f4a43547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cacd765726d3ba07b6268184262a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659fd3e9374f9ca4cc5c0f274d10bcb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc184b039671c419debd7853c32c98450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e7b52c5e90cfde73855177757ce7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2adfde5028d5786fedcda62387841752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b4a8d7a7746b46e584a62ccfaab953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f2655ae03ced08568e3256e6ed54754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313c3f5a3b0216f3d30a270ef275c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710634f5369e5e347a3b66ba029b04f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80664a8a07a265ba6f4cbcfcb341b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a83b111e28356fafa525c8f85a979658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de48fa9851a1306d4aae8a487ffc0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e0074649ef257ddcebac0e289a70f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524190d2752a46d918c645e7ee13b7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328fd7ab18df586b4e2a28f0a9457eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a133dad68e70e39557c29647e2eaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c20a7062660dfe9fa47010ae1e70064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ab8b9501af16ec6af7f830094051765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe4f7bb76de3ffda84cc220b8b656f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3059fed8166af7dbbc7c785d4fcdfc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529cfb17a6111aa923881f149ed70ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abbf049929a38007951cfef1cb670769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb3347b7dfbbea90a5ad036f73954970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2147761cce2d495d6a92660c6168d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c60140d7349caf8875ffbfe9cce9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92599cb722edbd39a7d73fad9bb912d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18399763abadd4bdb5e5ca63a742670c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a09d89faa21e99de339d5ee9ca6a7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c448a910e9146d136ce82c69f87b0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee4e3d6f2e023d3aaafcc5377c5c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77669c88028eaf28efc5663682bb73d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e59b57adaa8d416e8da23df504b8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730400be2a4497ace2c2550ad1d2a7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fd955ba64bbaaa303f02a2f2248f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db0d67568c2fd2a7af88bd4c73f0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ab09a45b40e1ce48cc39306975f7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b173a4c2c4a1b813e7bf22341a12f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22ed1fc196a6728798b7688806d21485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce9ab755a22a7835383f189443da786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d3ca35fe1fc68cb22b28bf38977c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076ac68b4256feddcb788d4c0aea13588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c186772a180825c8a6032f30eb63f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2de0b58609594bf87adaa59b419eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91226866e52ae1369ca7df0b7d3bba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dd7cd2abbd0b581cc991426a0d37d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0540e4be91f72cdc7486caa9ea27d6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38572501605d57c859a010c0104640e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e81cecde757151dbd204f08c4d261e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767b394d112b9c213358a6016a07d4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a955c1b9b941c045a59742a4a74310b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d1c2d7980427c14b31942b75748698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf139f430d3667e1bd5b0d3b90439bb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de16148553e1354fc6c2981d741997e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652ef9a4e45e19dc5480a787e836f87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2490ff1d0cdf928479da54105b37a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efb303c6d2026d6bd3cc1db5767f91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca31b208762130235b1dd3746f83e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4338e3d8725480972d6f3438d09c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184573c17f5fecd3d69a6189ef64c875106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a8c0708a5a7adab70eb929e5adb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75130e002ac0c84128c0756335fb6ae8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e0a6516cb8a0f2e9e02d7ac5fa04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b91304404b031f935b4284c7377c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beea868964d7a478d672fc99af8a64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42857f0cebcd8074dc7cd0f50e06b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab06ebb650c8d5f3f82d27513479d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60be529091bc4e878354a83f2f5b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef178998cfc51b7706d48653cfbea7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d6026bbe0208616925a95a1ec2fa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51b5c6617d706411618b772bd59fd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8288a4fe74bc7ec5be972d82fb240f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164c00516ab133ecca31790cba8e92f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7d3bf1fbd2a7c0c5404adfb9c81c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15898a07dedd6a08843ac6766b78834a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f562a94d3c0e036638066fc976742122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824eeac28a4a12b45eb332dc7ae1e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf9dd0fbd179fb0b9059f3766ff043124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c1a3081e2da7c80d51ea5e0ac9df9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cd7bb4cfa1b589c7c910651277df2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bbcffd87c9c5ddb4a31f5ceeae265127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc311508fc8ff8bf0cd008bb6809d60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8de209c8c00ffd4dacd869b487b0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fb3797a0b3fb228997ba1bd2d79b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a31063948fc6ad9becb2621e81fc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb12a97ed201c080a0ac6736c8730f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17055e1248b6a33d4e5d2e046d6f74e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e707648854769c68f481eddf8d5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5203cc915355198ae6eec3c4f2897135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3a2cb49b594a9e23df23fa31e6112136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fb6693ad1cca8a988ceac54dad601137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cb7805ab0502d74bbe60481efa79d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d15bb4408948a318fd83dc9be5f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de08c183bf51ab981397003e7499076140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddbfed8631e91ca252957acf30f24d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf309d501eec02eee3bc6fb77e60a4b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd73d07b9cd35e40cb9fcda096f1a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db539600f1496b5a3be6e861c8deb5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22a5dd003b0e025fb0401bce5d19a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3643f2ff6c7c1f2f6ea04961142df8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad529ddf7c93e2f0eeab7d7d13aef0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa0dcd1802dde8ef9c53952ce6e1ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f5fcbf5078b76498e59dac2e226d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b8be81d1e13ba0be2e5021ac8b643150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b6a7c44669bd20a5c4b636788f2f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fde33a4d4aedd7a44e75fd0beab21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041b5a22db24431c9e452bd83194294153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848737411c031e85f1e6e5d56b4226fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d48273729f92f4a8f5a20a206b97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598fc550999fbadb52f4761903b5a9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88672769703f68e060f4046584c6716157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fced08b0acaa83b4a0a2e8863c8fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd255a47b04faa0d8590fcf75b9885159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2df2580cf3db5ef781811b067cb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1019d0a7fa61d88bb92c247ae31b15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc2ad92d2016f2bce9022ea986b0bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbe2211aa63e308f2c806927577177163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0a08b9958c8c04b34da0aec28268164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd2f1bd83fa92e219d548d1fa470b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea3a1b2a7b6f5d1f8643c0610f7f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c801bdeb9fdae0c543f1a43f6273eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1e4fd44c44482a1b1d1122b4c0e23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bb2ea80781bc1980e0716a1face8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733b2936e0f959bdceb1846a60b9c2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b037f128d863d6f167c1a56de1b73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ef372c6309d8e0e72ccf55d920980172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94572a7b5201841e77ab4a752a8e791f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82445ffc4714d256cb7ddaf4d891298174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cd802ab57ec79c70c84457410600c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5dc12ea2056d5fa57fac8994553e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce28f1c9e3bb4e92a5d970ae34969d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af896a9cb0e3c0b70f08ba60c1233fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91da50369547ba709277493bf94c03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a9347ec8205ce33e64b11b54e0a58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de0f363dbf8e2ab94e8540a94cb41b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68275163845ec76a7ee2fac338f9c4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367841af75d53468ed78d95077eb6e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983fe6fe79c4d3f4dbdaa69c38012c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07c2279890fd093028b72923e28b55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de0dac9be38825d51aa10acc55c3b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83768f1b263036810b004c83971f72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705872715198ede66c416b810395ba06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c4b42f9af1a77a23bfcaad343a0c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa557f5af31a3625912c1228d080b632190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15775bfe75f2c7848cc29300e1ec1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f233772168ccc4ef967863619af7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d79a339d9aab9917ce130d3b61263193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c910728b38a79c7d9bd018e17b43c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bda8c5c5307eee777ce9e3bbde9f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ae317f35a4ca56e25202b450cfa6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a2e1e7e97ae485a13db77ccb91cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c3e6ff2afe4a499a8de1a20f99dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181be1839ab84ecdce141ee909234d63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c3a09b59b75d069297cbf2f9b1cfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a83f834b49cc12d17259ca7915f8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d909831cf04ea73293b59b18cccd84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593de40cf548ab7f6d5d2d0f52e910c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fec39522dbcd5f79c0bb85c639088204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e3964dde5dd01f8d0f040b45fbd5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7211bfd0479a31df5a861b4fab27c8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b03ab9522883030a5126888a9b3727207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75ec787e5657af1ee41d541b465b2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48385d406e3603fa3154e9d399840f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e291782a79b24d17e2b85256454d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fbeb5b899e02f389e7b62adee2703211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322642206e3d75244b55321dd5d286c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bf59d52579911a65a1ed37c35e9c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5d8a87d2c13eae36babcf06c30cd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a661e4b43822a86eac4b13f0f5b735215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171623eb533f866209f3402c01128fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8280f45e98fad2b392fafaf21b15a08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348cbbeae95f67e40b938af34ac8bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397181c6cf73b229df797516505ba4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82abd4bbe1ed6109973033172a04ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ac398814d3258f5460a1e216c650d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f184a96fc4da18eeb12c82e5f09e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c4efc4d80f75aa31569666bbc034e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9dd866a4ad251372e6ec353d7b31e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b00db41e0d2f3f569ae8d5f2e01449225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c97f7a1f30df435f77f0e7b19f826226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ae6dafd26d32c0ec64bd5af46a75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c9878349d072a45515e416f2a826a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fd774220e531d51ecbc07be70ae18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8adb35a4753a20c924b3fe1e9388d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92708c5fd6bb234862348c8591687e25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85198936eaae1650915ac37638abf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8858ddda8ce8833312240752c29031233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8c5dbe938452d6b45fdfbc828cbf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05579453d3d51fb3e520b074bb6e1945235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a6bde0461f1d4bfa5b4673e54190a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb73af1424084aab0504c997b8f4a71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769ea14b07d7673e80b53683c684a22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a8b9de3494acaa4d612eea468a7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0103090420d5d1fa48a1ff3a7a1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877d3355f387a88fdf0029c262eb4fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431998b9a2b82776c5bb84ee7b9229e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37c46e857046c3e61c4c1adbf310a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc4efdcfae44787939f1c8ddac3680244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42805bc1ef1580e9f581f0bbc987e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec05728598ca4d8dad5063b5fb82e09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974926c41a538778c2a07998724652b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1cbee39e15d33c94799ae0ebba6c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49694b53d9ff123b5635fc31c1bca38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ea74e9b4dc7a9674869231bbb21b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f63cd1354598f0db6086f903273a0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda638fe049811c941aea087ce555e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73931acbaf6d4567c7c4b8e2c9d662253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f9eab4ffad167d2866127aefe7883254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55220d072708e6c08348b768d41f4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd7a56f2cec807ac4b113228370d55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28bf8069b2ec2e4d8c6ca20fe6e4cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034906329d9c6f7e6045e1a2522fc9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a170c8f9b203f6cc7bbcc61f509ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b2b7272680d2e2e77d2b455087eb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee09967fde22eab805b3d416d61038261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c133b17fe5744b1d824d4a17bcf4fcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72ceabc537ac38720f412780f1c8f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761967af420c24850ec1a7ba1734725264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf1331c3e7cd7b9ffdf7c4039348b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512490bd290da243f37e9915fd7eac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66922216e64b9d2545621b48773cfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3226b74515d3b5bb101fc197e3172268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd383aa00458c7a5622729832474c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ab36bdd71e5be1eca94e0b663253a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2dff8fee648e8ac23afc016210b9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed3d209f98fd9d0f0499fd924d20f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86650142dc213202ae4423026186d633273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f19ffe3dd42630f1e04b86ff9f5e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f62fcd80b0167350c0c0144975cce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b41f4202c9ce2eda1f2447b0c0bf6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8486b2973ed0a62a845c81333d36ebe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03546f5a8a0ba4211483fcc51db6d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb459b0d473ac781673837e15c32e3db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe747c1b89aa29f14bc686c750a241e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa260ea70a3f14143c01ba98e977749c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d9c4bc56f335b346a2c4e3de1062282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78f44c3adab8ca695dcc3c3f99a098283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c4888fb781d60d638fde43c6b9235284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da618cc1555509ccebeac180d49ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07bc6fc1817c8773db755b9a6aaa58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eab9b22112604b712463bf274a224287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5148ff34e8b19104f3277243c6d4a61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29341a2f35e20a0fee9505b1312c8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638818de194fbca02d68ad51c4597238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547687086d496994779355034358ec4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb08fe62a90eb65a138c338c5b0432292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e6233335c7fcd94ccaf448cd94109293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b781fff0934386a05647673ca21fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11f3825fded09f3d8961a74387640a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a6703dd9dfd26a7beb6e9f5cdedfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be1d770b4a4b8ee5f975b84bd10aa1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1251615563e942bfe0b80fe8e9e49fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f476366c2d276e0d07db2bb733ef6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372395b3d1687efed01ced8191818a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709243312ca5aab782cd747cde59f139301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3d604633a54f404567f5350254218302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab02228765d8b3f96e939d2a0571a7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0be5cc83d91e2c57fd4734d927a4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee933467c7726fd2f550014c9da5179305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72848307ee23f069e3326487cc5d08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c1b54e82fde69814f047c08bf814a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2192c259c3debfbc3ed77e1dde8137308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea73073c49d7268baef1553960af6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6dd906a9ce2434c93529b43c72434310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd746f4847f854f99e57d3cea372b877311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec520711f8b090a34ae3feaa7e8d38f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c9c8786e6a6cc9b607663b532de94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9e18c482cb925b568f442a88ce83d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baed9bf76a4b29cae3597f59027cfd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf6b91533850f8b691664f1fc74aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d687097a0f3ca10333e755c2da55f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6845826ab8c043e5137d37670bf65e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07768ee667eec011b287c86cae7406319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548044d15dafbf8c1a518b0ee4d97c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e672d6a3a3ef72d3cd0bab2acbe80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4289db7073c20a2a0a915267c19ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00061b5d020529caa0d28491bff74d91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afdbd93689ae386ea46339e1db6da9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639bd786d5e4b8737c9883ecc3970f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023b80a7d19dde690e6d9dff92705f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a265110765027d54fada2d08d1ae2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0aa7a39c08f0dc9ce6b01a49d108328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d19c5be918267fd23659b10cb162d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed28ab99d8e14002e19851b527c5e71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0438bfe22ed382c90906c715e70e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdafe8945752a52479b879d11214c03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c54140b37870f6d30934ee6e64285333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ab76a9d9eb19f33fcd81c815e16e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ce085e167acd9fa83c448373ded142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51830d7c5b406e7bf743e2fbc86ea33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3013ce17ae382659bd2c0e7114c91f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eeff6e419c2d8041060130b2686b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e966d5ffaaf36b9d65c2a0e0ca8ee5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08463894bdf0ab3d8bb30cd1969bfed87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53445adb8eb58ac9829f37567fcc9cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a9d145eafe32821b57afb40e26429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d8109aee05fd9369245257aa862ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c1cdca51ffabfd0491bfe3b79c5a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3d1e9a4e5863b07cb1f23dad7195d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358ea2339d2a423d07fe4f4be5254e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43671e2784b6067687cb6355a145e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d58bc4fcd60c7cb0eaf74e1a2b71f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bb6eaf2bd6361d0a7efafcc523ea016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1ffcf0e39c4bac7e7d19b43e1f0cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bbb72c206ee35f4d626d69d233d1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1649e6c8ea0a1762819649e86a53b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34121d6c04368a9eb9706f0a1c9c8ab320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa077e9cfdeba6e1ade98d9459954a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862dd6f2ce164a79dc2682dfdb30f2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e8d1db79b2328aa0eeca49fbfb6d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8b3c0d8d550c86741c2e901d3313924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571809d8ad92ed9f68d54408541288df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956469b717b5c8782267ed5e747fad426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525b71863737fb2ccf4d8a349e9082827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4236bd6cc468ad0e2be338e85ced7f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf6d33654c560e8847e03585e1e5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08151d6d9372d4286b3df304b5e4ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d285444cc45d8c78b79324d7b028831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9862c746efa2e434f611040bee13b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9595f5e8658b437edf046f3f1292233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f14375af3e69debceaae95e2b4b08834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36311e05a88074767bf67ad0d2cab30135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4d20dc3f1e15c918a3a9f92a33e2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644e8d2dba92cc0decb4253037043c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f36617d99678a2bcafe940688b436638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1515b62a3d7cab0aa667aef895ac639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae019525d5a980d82cfc32ca8aa343040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6561c2f99b8d2f045bcc556eb71a2b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6776f9fc94c44e299e22c0f15639742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2adb79cf53fe3682dc55821ce81b8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedef2ca0bb0945da818462dc0eb96344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48543ff77e8dbf57872590926173ce8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a73697fcd4442582993578253f0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e023c5f507fc92841e78bfdb15e5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa1e03f0f2dfc0c8f625395ab0dd9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a6a584fadc0528ba0716c67919df449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b279466c184376761d0057517de0a3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2dcdfa8425c723d9fb17a5dd447151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a2452da6735c0b4f0b62b6047709d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d71a76e1965973d959a0efe04e12853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63960e997bbc37e76dd83a3c398642f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcd9d8e74ac1cc20ef6321bbe8c50855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba931bff7fcef1bafd10dd90256c5f0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49abd7bc6a9056a739d9f10e15b430757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f323d80eb1bbea95a955250d862dd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aab203c530aee65cbd783dbbbb67959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210ddc6c693dbe4fcfcfa02158a614f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f589d61544e0562f9e829c6b78808b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa56b2d1f54a218c9a70ea180a5899562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc1e02bfb0c37723b53c94939f7de263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eed5c6ec671b4ba72579c72489a09064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31532a387482150d5d192f6621917665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae85ac95529b973685fe412fabbbbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1cf22214d7244cde8a55a4caf39e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deebe7b5ba3b07c40e1efcf649468d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0f875316b2f99743ab69c59e802f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c6f5cb1cbae50ebba9fd5c04e879a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f766beb8aa8e280876b040d78b16c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a153e41517b318117451cf31586cab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5840832dd5fdd79c27d2850a9de8bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee13c9c6c0eeb7a154d8d5fdf48864f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6aa2a7b8cf4a0da17aefbaa2a6e4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42651a82bc603898a54a65c61fb82676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1820f52c53f7af7f790c24614bbb2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b489bc31fc190457b03b7e3a0a50778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e266095ed37600f655aadbd55dd1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f1592234b3346b77656e965ea79d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0c6660a178d20156e3f45c0bd8f3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fe2e40adee19e4810979c064c875682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebf43420ef202a400dfff449ada66283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91bdcc0d03f88b44a205b4bdc5964484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ffd646565e214b43aa9ac6823427685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa9e580c7c6dccee102c516f4a96a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4e45a30cac17d08fbff7519a2d99187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cdb89940aa74abf9d023e1bdd31e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ee0ebdcb7fdb4b581812928dc9ecd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621d118aedf0c46ae1d8635f0004a6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff001cb2b913f06b59e03bacbafda991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d432a43f679509bf81e6286300bcb3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de63c2944bec7d2cb3ad2e50f55251f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307426354ad7455a52f3935ad4f101a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d061aa310732ffa8c140b415abc9a4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5a333a8417d47c294f1418b3d26296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62bf55f3cb7e335b94ad90516faede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc147304b5c57ee4a5df4b12c2bcc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae257dad5d7be916267bb83c0d215099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800239df4581c5693d990e6a179a2381100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d439692af7676066b8136cc6cf33d22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fa216af66327aeb2ea49d51c60c5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e807992f9e8457a4ada7a0deccf15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f27e1e85b74d99109ff882847b9c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece109d38276fa45c8f126abfda5421c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9f4311e55d212b82ba1d6ced58fce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc11bb5a661791fef8fc8743bc57da8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6ad74a791b977b0277984691a3eea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ba96719067707a96bbd1ee18ad396109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db650feaf3b1706354bf514b3c9c026110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a87f3db877617d500fd8910ce72627111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30412f8ca794d0bf937b8ce3107d088e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70f6f7c8f53467d4738cb26d2e0974113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b7260a795656b43557fba594c647114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588cd17d26372ddb44b031f1be8b3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2429b39c3fd441f917ba536045b534116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548aa861acd4a94664a6b435618a14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e4b06807d89eb97e4d1ed63549832118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aa3cf21e63a140f2df3ce97b37d53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f11e642bea7bea211f5d31318ff23a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcaf108a8723759a8066d752b60b6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4793aa6cca9c11be406c4b183fba3fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdf8eb41956cbc3e4bf4724ac7aec0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb13d0f1dac247983a3011cdbf88d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0357f5a66ca0e32a366d25eb98d604e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a626ee5a5149f9115c5391ce0ffe2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f10fbf37692e4cf4b3bd398cd3af39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee6afe654bba62859a464d2571a164128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312f26b924024ca1790418fbba05a16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7b067f851082832b86eef37cacb6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bcf76d55a9e42b34504548925b7b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27d5f2d2422087426b83488636b872132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a0cd00ad2f6e67886f3307936155133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910fe96da21f038ee4348503fe0cc38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824bb47ce932d692c4713d6f8035a89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c042863358ba3a52bf58078af4c6b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2351070747a06eceec70a68958abc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4e5acdba8796585c549c83f7edc24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57a5ff11c33c80c5aaede719bfe19f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdb51e1c82e6e94b98a56ddaa769cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e6ad19df0f6092461e0d2426a304a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c774ab9945f620b212c78b469f1627142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c815e9737c9ed75dd68671d581b2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89604b93cade04d4fab819178765eec8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be5aceb5dc5bb055370902daf1bcf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28859989faec39be4bdd1a6a27c3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29ce236ea3368e0d14a4fc0b1af7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6489a0ded87f03e671e8fa9738a008148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a313886fe401db3f69b3d4c6102cd25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a5c4a75a67c344c7c0a15b6ce8bbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582a640a43b207693c71dec118bf912151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5883776add244b792f2906c57308c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d74448571b91a62caeaf6116839a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f766fb68d15fc76d98e7afc9440ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68223fc6f721f7a964b8b87457a4d591155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54438d243b722ccdcae07b0bad1e9ca2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335e63c804faed07dd4382a71a80cb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc2ae21653b925ab8dcd06d7a65bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ee9974902b92eb410f1ef878c2342159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bb4c1773370d4b44eb596ace88f62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff28bb55774ec9795b8f97cd54af26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba31463353e023c3db0274824afd7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d557bf687d033600825dca1b2cc0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25892171b9095def9679f0fa717eae94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8821acbd8ffb37ab083587f6d520e0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebcaba4c8755f735fbc9a5c70eebde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67240ac39ba74ed5eb56ec97a8eb070f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf189a4d183a7b8524a21a404aba460168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef95b4a6e25e4c43b28be6e9f3805f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3bad905663561c7a42c66c7e7e781170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ba10d6ebdb55fd1ed9c6f7c5783c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea07a1e7d4870d33c2cb857172139c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386321e92c9252f1a6ed7045dd67cd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a5a3e3167bf9959f9d2c3cd7dedda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe689e094fbf418f91273e3d9b3e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41cb6d117290692755a7f5173d96c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335ac5c0b55be9fc4582e74fae30a80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842f38c6cde5a60b4e091fc87df743f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cb2ae6d1a563a9dac3f5726804037179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b67bdbdf37bc115fd8cdcee078418b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836c7c88c72bc9f0940c9a3c76c2ede181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca02863549ea9fd11a156091a273071182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c67d1d2f96b77a0e06188f6427526183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe349f774d33d9a9bf16ca958a2b37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814232054b4944e9c2cb1b2970002d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f8f6007f216167fb1c885d15855ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820cd3dc45cc96673c99e52294c4081187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc74eda25e48e3114465d5dd3ac57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bf72fbad2d2b7b317c2b06161bc9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f2977413f3aa5dfa2c7b3601cbcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6468ad3a76b7f05d4855b408336b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8beb9d6ad6bb66575b5d9eb62779f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a1f79ccaf03ae12e1e30a5eb60e4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f3cffa0a804da8ab5a1ed785818be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27fa54bf5ae06ca750030963245bd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd000fecba1d3f246884a4959bcfaec0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33081a3c3c2616b692c3b0de5462f7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d61d8ccc48231226d30f66e33be67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7320d153b5ca3689da52a857c00f5b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86543a3b0837ecf5b7ebc6882b4ae1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de8834f584fabcd051f5cb7cad73d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944196b3774c495c69a85cf8067bc93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c98528563f56af5f7e53c7e2851df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f7641f66ca761c8507e187deaa605204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba6a2a454f68c6ee5cc554ddee7951205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa1dad1a55d45c8e9c3e33672433aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c5a9a3d7c858b6642bc147243a2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af8f778bcf0ffa12fe7e8da37fb57c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf938340c881a2f4b281a25b18b0976209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908084fb42ab161bf5d5cdfb1a03ef0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd077377db5a282a7709e06978a38a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a22fe9994bc2c927aaff48d193662212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bfece3e50dbf1b96696e8a13e1e22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5065e709f843edbe95640889b2ba13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae0b7dfb2a014e62ca58c11d19e463215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a732ea8e1c32f849a80885c7750ec88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9565f44ff7ea262063ce1abf84325cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e42b38699a470e17544ab3e4b035e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ef70964c14193df1cb99211da2ad1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f835f1a6fe400bcd00cecb3a92b86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fbed6bee598c2b18928003d2b67f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16afb9342a8491b0f5add64e360e38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dca3b4770e32997cce22a022dc649223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84ec94f7a739cd52e56f94882bbff7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b1efb4430650742cc854dab2a5aee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a09b491471a4313354a2648ab1be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2314b3e6d073e0d33731568304b17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e5cf2756087c3b3d94e53b28f13d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327da47b0cd623f8d612aa43719490f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8c839c478e21a4089066336718603230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0727cb60d49e9c887bf8ff54304c2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9baa97ae36e608a5f470517c34790a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a5dec27460736d8e2cbaade3113b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ac98129a8aa4e4b9a8613e594bc5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e372cb5f18287afdf860ee5bb0116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea888c499a19d237e08c972667ea1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b0a1822465fd70d37ece1b153c06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be1d5bd135e7a1a945c0f3eac9624238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64922b769cca4956bbc53882f7b663239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2f48bd5b059764b439ea21fe50f5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369c0745083fab583e1ac3b7aa4ad3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061dc5f6f3fe582b2711f2b22c7bf91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6f46d34d2fe7a524218825f136314243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552707c66240f4ffb5f50fa804eff93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319cf656deb735dda404bd3e903298a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb268cecbdcc8df12dcecb552eb523246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f673789271f170ca418ca8be22b793247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08872fd5d4f881c3a9f66a2d756165d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b21f7b177384a17b7900b46b22bc60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694152af6a04a2222d7aa6cfb2e046de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9020e4fdf3be0d9aa676f957872123251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52035c1af632b257091e095cd5bcb78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5872c3b13d7b6bfd08b68d3f55410c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96bd65b6f489e05195ea5e61b53dc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14531a94accd3cba12a20f8df8ab36ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47e9c68b5f0ebdce956dfe37c0288b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c83f64e750d935aa05c3372360c751257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edabbf3f4b6fa355a0103123489f8e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938aaa2f7239ec8c0f67875743206a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5e1e940cb9ea62eece3bced98fd33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25619a1e713dcec1086afc6026043fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c45b3e9dbffc117e60d7fbf6cc604262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b96666de83de304db28a4058c43398263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8905093ddf32cf11adbdc588a9d30e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63a4a8c3c6dc81655d893820b43bcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b4283a3a587bbcae4047b84352f73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ae02873240ca09d71ce6f2854b599267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1ee6795506bca31159ad95098a8b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04aacdec1efe1164f1c50c763f7aa5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96437b9b2c0058fd8b7dd731caf01cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda05146b06846c4835da616f800d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785347c32bf19c969f8722cc334ab7a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093983e746088fda7a5e25ef1cc393bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ad26318d6fb1f6698a7ab47619e93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded1b8c2f08a7f7e8a2a0e12212cf89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b60836578b9742716486883586d4fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f223242e8c1bebd03c6850d708334a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82651017cf052f67b3ee662c986260c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344e91182527c96cb5b2a692a7da78e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ee772ba70818afec8ee2d36bc0fc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c121e65ae0d10c63f44ea8a336d8f5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c281dbb6048cb74f1b122c6d575923282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185babf5ce5698478067829d7f1649283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079c4af684c7e0fd58c660e143cc656284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4288739dfc70b93f6137b506278fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0332e43d7f0c06f9f5f58f39ca966286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da007dd695bac257fe4440973720856287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abf33e0e50e06cf26eab01043bf88c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af513a2cfbebf7c4e11cdbe7995fa10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6b2c06fa48acb17dc44f9d8c6203b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519664ffce208e7f7bad24d0f129660291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ae8f66ea854a88169f14697a18f75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40e1cf32eb3faca86d43c882b7a5af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123a7cd610e4c1adb796e2958522957294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dbdb7f881185550ae309b6e1f5ea0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a15cd6678e22f478f485b3b9285be3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5b9471bd9e7f1eb53c0eb4a59049d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407ca80dce8ee5d758691a78b741509298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cab9f4ec404604f484536b8ccb693299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c2e2562b8818cfe528858de8e1f9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be99cb54178322acbc4171f033cc55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965888d5f0ead8ad91c08405eaefd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161c6395066c91936379809f4b4996a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e12c501af9df1458f6737399422bcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f84e4e77d872b45afa823061747a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df420d453b3e067325895870b2bc67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d889ae1f3d53cf87555d7351167da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5bdbeb53c8f191d5a63e7140d40e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742eca89ee587574c760284e592c254309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b6292b6452a8984dbd60fb546b45e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dba52ca3159e06585d9e9f94164a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668ed9295bbce76ec14c084f34769b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37327303c1bcc6823bc195081a2b85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2cd0ddae4595b85bf50b9aabe5d90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b0d46673abf50ea634a9a88a8415315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195374cce25520e986c6fff126c8a24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb55fe2a14e94127d858d1787a69ffd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510b0a6becc496a38a4e958ef9a33f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97da491ef00f17473e5c52185b8933c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cadda40dcaf1ad13fbafee2b30fc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f85002c75bb839eaa2a04bdd4b11f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e214599290d2c30166b511a59a88013322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff42b295af97cd04bcee58a4e54978d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef952f1921caaf20608e6dbe17aff6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22245eb36e3b98008e34072ace7b3d53325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>