--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a58bb7645559509f21923a0164d6411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488a8cad9fa1a14c28d18f48c25b6092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc514fcb50bf1d0d2e02b5713aa51733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5cb767a762407d49ee565bf3611ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672f6577f0854fa032f84a1cdfe26145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf30a9a0ffe8c7ae0fd2a2a7c6285d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7139def11639a3f557f79cd5ab70827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec542e3eb2433a467fbeb37080a34f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431e6238e04f7b8ce2991d371a1e2649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcc6746e6f8afc480133ef05c5a55c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0897cbcbfbe4b087dd23220e31be9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075ff3110ba18df70c67e31527a9efc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba06b244414a49c192f3a0c04637af213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f4bd415ae7fef05ff513bb51e832814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66371c9317fab78db07a18be201ba615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878dc08d67b97e7e25d39fe93f05b2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06768d4b913db61b4e13bfdc3c1f0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0f0a2111aef8fbe21d69a25218cee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39917342cc4cda5ac3cbaf4c5211ef8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa32a3537bfc9fb339a16dc567f24320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bbfa18065b9b4f1d3e364027e25f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cee3d4a200d36ec2ca3b252317a32a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e91381c4313ed7d00d21d304c6633f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cddde367becc6415dce267921936ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de93af27bf73d2e0653a685d8a456c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed96be0fb7317185275760ca2ebe6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2fe0a991cfefa7ff483c87ffe190827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7220292c8a8a8e190b622b6b6b5d1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499963b3bc3efc3fd29b948ccfaf255c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca28b0e8ea64de70fbb15b389906ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156607f346f7380b6ca34941562e64131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a664f14fe8fb33de9502640d9fc01e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdb9327245873bd0b97c264be3cac433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20cf4f81e9029be1ed1dd859e1e9d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d08a34046f1ba25b0a07d8a24865935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d1b3c629c509f181b42d31375299136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179757ed044d42b54b845a19c30982ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa928135fcd785c2e3f3687468c1ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881666da961c5f8443e65f678090f5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf5f9cb2401576345b9fc0d553207940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f86835ee4eb86295562dc96143dae741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381254fd67b21dd3a9f47e4e5ef5e22a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e6f432deed3279217b788c35752a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d425fcb13828f7803c2f5646a67044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693596b7f51e9f7ecf0306ba55d58ea845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ab219afcbba569e68921dfb211d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0df8a2f765c654dd3edb6c0470f52147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed42c3eabac9b261b663e78764b9f2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699a47a4156781aa05271954fb39d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523db227441c382236ac9cae3d801e2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ada6d0b5dc436bd202301e54e8456451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1825780a7e1dfbe03be0a2303a59bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec7deeb2b8624bb52281da41bd15df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00d5fd3a16dd1041c112cd9bc50da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26b87437954310b099dfbc5cb5b35155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5be406d0672b873cffc28cc2453bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809e9a910ad446a6b96301c9a0902e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6759eae60489bbedec99676b809c3f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd115dfd29d157cc4a4bbb800a16b5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c389da9b0a42b3ef4872ee132f71ea060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780da6807fb5d3d641c8bff80e300fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daf5adc9cb88f56f40c2009b204cec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c0114d62c6c4087c200e6040c162563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899bc9053bc911476e6bfc2ad31e5db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df206249c17f1bb3e8c01cd2d305f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d2962932bc3bd6e89f2272644ef9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce517c857e6799ccd76a6a0abb4baf0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9654f093b18945521833274ef9e5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eca9e1951620ee874c61956655fb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a764a5a1644f4efb4cc61c58ce5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c00f45c761fb8eb8ca7c7b78d57ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecedd527af43bced06660266ab2acf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f49b8ef585ffec488d3f49f3e556fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b935a53b36533eec19e7c64eeb1c70a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8c8b0bde7b4b642ebd199bca4585f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123de8c3a90c483856e0e59c0e0bbbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91bc7ac2760e231f8e9d125155b86977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e449dc7b981bcc3d1c894469579a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57270ad9f4d2f6f4342ba867feaf7eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a072595bab55583b02d88b0d738f5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46527a4201f43542fcf71123e32170de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b92f3414d47fcbd3cac3d3e3156bf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3a1327ac83ed7dc5e32cea11c1f4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d954b20eac68ffb164f9a513e48f72c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609626157041bfb9156d101f6320a0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e93c1959e6eb261ce6e8455072fe3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79924b493463c4333b5990bc4778f5fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d800dd30460d09596877b1dbb6ac5fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df5615fcda7e769b20a7b5827054e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ceda8de8d68bf1ee4ced4b244432290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af4e96fa4dbbb254c3c0f315bdd02991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e88e767da681f34c86370776319e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784575bb5bb2d9bbf37d615d0d2bb1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18767c11209165ebb49d2c53dd99d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291671894d7fdaed302994cbcb36abf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a748d37a664cec3550e7d5fd99f8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8f56466a7d9539f1a89721c37109397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ea97746556a0327ae2f690c6c13da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae28048b24e3ec897b3beb032ce4d1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f45975feac513a68e2efd9164c8ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf70f4ea4e8b3616802757b8cc0f58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef47e26d79402d99341e33926585c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccc375840ea1edd713ceb47d8ab288103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41015383f6b6e0484e5e5e8de6068613104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ab6d169b2105fe425952ad623b72f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140287b81ffc6ea96e5f19d92108407106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbf0846b39425b431ce35e807ae9cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51f16942bba63078c275db3144e069108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b687ec6fa42107883bbca8b7d6715109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a23c5595a1a6787e947362c3dfb458110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91546ed3662fc094d5cebbd5193ac03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fded1cc56b06ad65ad89610cfc2234112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedac59f0f2a2a6353fc80938ac1b8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7175d25c2f90c040328903703b32cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41149945c6b9fec0a4bdaa757a598fd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080765bb7e3e2c50c4436aa284a3835116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b5baafa2c5eca04ac27385a812192117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638e60d4908e8e4ff8e24bedb37f75b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127dae2cd670ff37214da6f2b18a02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751880173808889c7585832d1765aec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81e050adfaf894060c2ede2328715e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256144da85a79469341636f432c61d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692066a26d9ba829ce2842289117e942123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ffd85c50ca3b23c75ee0d5ec7c2ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b34711407edef11815510003ac5820125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bae1ebe9dd86599bfecf481d3c1f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a0f99655b09ed9e45319f37300545127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf040789c10f8826d63bb3661c4a287128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daed219cc41e22e7e4d751bdb6d9bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5695e632f87d58c28d7659a8bb43d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7c66e0b5fd2a8dbf7bcd75691818b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a87d5352c7698c0c0af629f6dd28d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd93f68be82001cfac09a936ff4d7f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef712f152db9f29037c22218b0036134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e630def4b8a23fbc3985bfe4287196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fbf7fa4f5751661a91e2f39af97da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e694bd2dfa508142f828c7fc3d45fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600d4a567c84b31fc5a4a1ad59d0d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9201d95533578ef1cb2781976f25e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed63ab17984aa1216e6c6a738eaac9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0252b2e2288854c60a10715986ac0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daca626759cb41f6e40dfd472c2f0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab098581bd0d0cef5be945afc051b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d6a8bb594b74d3581d5ef94d61d47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e8b673889f91e12cb4413855a171145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a251f77ab9dd81dd89359e43c66a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967a089238e26ca22f88db190bef1ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9622713126459f4e5fc5887e04f5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a8ada2ff19d47363ff0638ca6f0e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831812e3c2c45966483eb886cc7f6bf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3da39646f7d47a79dab8432f455c56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b28f00fbadc48a9b0a0e82a0e9bf5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c5b11a885b982f039e5d9e543c357153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072ca9b11c2a48f1ba00f5d525f827a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f95866c9954e36e17fe824116543b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f455e23fd9a7428e3986df013fe4b25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95d32088bcd81ce53907d0778c3db8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ebbc083747d7587ff3f28d7f41c71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dbe1f576e2797c38e3b5b356238e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea66a59ea464e9ea5cabb2ffd1ebd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc55fb16fb9b4bc2be3188281e352c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563947bea63ec48fde8122ce20e2edd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93298f1b37477bd24c95afa226cf6212163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4117a7ef5c6d52a9b74a62bc60afbe0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2e3354ff1f788e17e68bf7426d219165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e672aacfb3696f219218b87875777166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a28dbdcee9016afcc384dade067e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6b830d9287b819edf94a3d9f6330a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5731e6f5fd4ea07d4cf5e9342792b63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288615e58bd2e9961b829983cc067a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f790e525e3adf6f84a7247471fa53a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b52326fa9784c2d8c2eb04b586702172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd6517034b8d3ec40f9bfc00b75a5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd2bb108bdf0d90edfd7200a48c470174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b309886eb8f241de27d7b76bbc11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a5cded40faf8c1b738df2167b5ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64f08fef1ad3dce1ea240dc427c2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860beb8478eaf91c5ad0330a28d037a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a635483e59e86c238641a6c534ea85e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8b67a3c2af13f4f8ae20c3456224c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6531777c347afce9c8558b4e01f69c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be9d397c0f571aca26b1d46ce22310182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d462b51db3568f1bcb0f2f089718117183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d7a4443d3600452c6dbdd872184d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f6024060e4ad1fab752ee71bbc2f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422eaf9ee74caa3de91382a1efce858186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d4d2916dfcab7b34f822740147a09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a50005c9ca5d34c9be3b61a3c8043188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7157eaae0beddfb9e56f90a6e6102e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e5ee2fb04b7d9aa86f2945b0bcf9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3292c9d02f792f14c6ef95405eb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463f873e2ce9a7ac48bb615a17e6d08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27926e6409ae2a04efadb6ae55207dda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db285c0b6c95efd99f6e2ba4e181426c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6470e31f423ea30916af4ec093da1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4b5dfb3e2af21ffebae0400d42c32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9033bc01fb7ba14150ca1a7f8319b61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c0674b7db0c81a525011b84660e05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5290c507c9da392d5ac3bdc41fcea39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd5ceb644eab2fc4d21b3a42de58e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31331f54b9c86a1fb7dae7ae6e42ce8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8052ba26e50414ce5657cb62e82dc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b5090f747bf9f462b6d5d0f127bdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f8bd51fb271aa626f2981ec1e5bed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed52217fa454ba46baed502e68f0750205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8735fa78116d4e2a47bdfb45ddd0bc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca7cf4ba1f22a5c9f0988a7cf2f6f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8970f00220a460feac399a774a532208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f4892bc5549fa9acfa39f9c73d74d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706e48d61c3194a633b85e4cd94a325210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85341c619509e4c1a1fa29a1422974d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05e72ebdc259f5fe78542dc72ff08d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3b2e91d05a50821a59ebfd8070d70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0b9049664a0cff3cce9cd0db0f5d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1dbe6556bb1f43a1091e7c684b273215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060a3bbd3386f371b0e440069003eec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a329034d90e247ecb870124e41f7ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8b7bf9af9a42288aaefa7eea496c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42855dcba873eb3424c56794870226ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967346d7cce4007566264e82b8e4d31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201cb436f67d3d52e5b63a31a8f3683221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad131e10b201821cc19c58b247f6a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662a9d49d7e6820b3a626b825b3f50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6938971c9156a182ddd4e09830aec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7c6d1bb9b288535c4558524220023225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65311b8c8059d9cdcd96491acf09d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88e8a2f51475cc337041a809050ace227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017ddee658c5be5180b2ad8bf51d00d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d1b1eb8ab747909b339c4ce16996229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77f8a0adc381a6cb9bc8550dcecf9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616524af3edaa199f3314df9503e2e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eb91322ec86ea801ea01bf38f8b52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7064f7130abb065e4296c7095433b9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cd2beefffab8987b9427b7a3f1579234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd4d9fe011c5ebf80a1359de3a5fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390a4a4152fc350d4bcb3f51d183743236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55495bc0817568749055a9ea905dc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23070063cf0358934d3c4c581dc8f8fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1bf1a8362a57ff0c81655a2e70f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531671bbf7f9a9c85effe3cfc0844a86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87dd5ec1fdff4b8e594607dcc7b5f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d496e8e87821a85dc017065bbb0c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1206cae7f129fd175dd4a726a655c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113f08a1986be5196e1fba3dfa9a2ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96c28e04cc212ab974573c28336069245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cbba53030f766f6f438fbde636f89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45017b39c47b6ba30e46f6e099b821247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda2c1b79b11ebea7db3823ae3cbcf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c5288841ffe609b40465bc52647ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd726969938717fb30e0e856d9c416250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac842879d3a0602af8df3e2db0bcde71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0a2b69825061c5f6d5c4b527da6d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb788d37f244826c2db8f61d9679405253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd49ecc25db54795d3063bed65e57f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63bfe0903361d59202ea934be338be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf9ed94d301b0196149ba55fca11c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634bc16b51b7ded49ad3a8f8ba69641257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c8624b8f4420b3473e34a13f8dfa2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45535bb72799f4c0edd8f13191b4f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7f7d82cd7b2baae1acc4a0332be27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4199cba183e99ee4aaaf751c042652261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc149186ed8a073a5c2eaca7f63bf2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef80e86b76354a925c7aa1877083ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8446608a0c77ae3a16ed61f1129594264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e8d1a83d5a7cc2a383a8faf58d053265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206e6120651ec8357e4e9801dba1adb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f095186b001316d5acbca7cf84ed1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463b3035955b934a827179850244ec1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6135b9168f6c6cfef9a01eec90e18e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292f702e28dfaefac6f36143a83a815270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38abcd5c8af6317b50d74e713f4384e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab4af4bfeecb1972e031944d1eb983272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819d188920a57ff6995cfedf911b33d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c14af92e7f3c9188c282de8362da77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad23c3bea898f2ba06f87a6464924de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14140f7e47bb8694c83647ee66ab9dba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c7da497f37fd70c9347fda114bca8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ddb877d3bee7c4aaae59ed57c82b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933be85d11ea232b7c887afcde1c16a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a4740f57d2f579778e1e20b68e445280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea16fb8a6c8a058c96407a8ff0ca8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f9a3f0127de852774dbf65400b508282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815447131b0431e215f6a5a10dc598d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698698b5a8cfc86172ed9266b031a87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2be1dd0780b24344fc78ed1f7f4c5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3ae056ef38507bf36bec6d241fe7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466fe9764e562f5e3631553e55a9db3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cfd024c79f677186b53b9c46ced03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c71a223515c36cf6111cf30c45bd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ca36bb4bc5a018e7ed42dcba74dad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2fd2c4716030b699486d3441a9f7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1e6c891e0edcf4405b1321735f351292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d82f614558b727f73919d8c9f7f99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7be92707a49575ac942f9bd87c556294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fb270d8d26b50037c24d0802cf25a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204e3a6e145e0e894e895eab756bda0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f675378f3eb57f17c3d1383828d8b22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d903e3783467ee4fc8fa9e34823f66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74db453bf003d7e040463a4e711db19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc17069edfca819ce85e339c52d69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e78af3eee56b8208dd351a49e8a62c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948e44aa6323bf49a57bb7ba37a59df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad568103dad853a07a3bf6eb3c211303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0166ca3a1853487d00b58add53b6175304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bafb265d7cca43656e050963a6b02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91ff6a3414f402bbc5928b32e2bdc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bd0fe0db8995b9d9a8441880fa122307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182529a8725eb6d30c3cc219a0184176308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d80792884204e9f43f0dde877e2d61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71b7e62ca6d9c6e767c9dc4fcd1097310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749c59d9ac017b75aa91b6412bc3f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c17dca22fc440a440a60dafc3844b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824ba6cc52f45eb210397a1a5a4b633313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491615a06fd5c47777b2ef4a2eeee87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be88e201f8465d3306e18a23b8e0b3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34695f8e2a412cae071dd930c8c76e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784d2b66480644973b47927fea363e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081f88776992632680339a0deafbdf4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4204c047806d6e2d77c3289be41255c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f9c6339c88ec91cbdaf93b676bfe2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f1d36df56f44b6520a1c2111953b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56aeca66c9f3724b686ca6b5f5ffe5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73116b0c2e3d2b899b048ded1507484323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f6eb5593e20411398ce507060543f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a06dd17f5f0ce5b8f0bf6ee8d89fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474a7caecb284641a90268e18ca4304326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64e4fc7dbf70eed0237f98080589f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c775a16c9296ec70801d94ff6eca0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309da42c40f3d3c7341aff284556fecc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc845e4c28f3d2729e585b33191111330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa9412b6f291152c40869653191c26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a4d60d34e09515b6fc371cced72ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7004697c5467fdab67afe13a2dafaa1333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b5dc032cda6b4aced1394996b4b111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad254e6a783760e23003e5e5c086d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f0d0b7d5e96e54b093351117915783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10758b629ff5a2558dd4d6ba042f618b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f4ea28e834b0ad82fd0d6e6483b825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af2c2c3b087a9f07bb91bdf10b2c8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8488f5867585425904d67f15461c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64cfcddbb8e63156cdd8fb22bff5658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e2881d8dbdada75af4bdb22bd19f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3679ca5bfc37a084d75216319c176c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4069c33bb384afae5a6d94e22b2e6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ecf9fce7a4a5ed9cdcad0baf87c2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cfc82064443ba48ac2f28c7d003bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b892c545eb381a0cc37d5e891cbc0eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32b7f05012dd351b1f9046c9eef02615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03433696710e7e40f9f3a163a23a6cd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f4daa68ea4efd0db5455d3a303f1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7ac0d9e0a22b8c4b062589d217f4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba30e66d2665badc9174a29e58cbaba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182d3d67be1a08c5ba0c7c7cecef87720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab53caaa73b08a8cba16d6450b78d2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5761e4fe314e5586c0ea77455ed7d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f372df523a0a403e2f9c679aee25ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7058f23412198fa5e2a87849a133f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee395c5d999adee759d5e2d1587d9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce690bf161bd5bbf23573e376ad352026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fecac1f9a7b8efdc8e2f49aeb41ef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ecd3c55a38864d9b5ead30e3eaee928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0697eac120abf2f52c6ef5870c3c1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41210a7ec74a926e9bb6d238374643f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e80c0e1acdae8a3839fc99827853031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069ab77f90857935afead4de2f7276f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c728ab85a16ae5a7ff893e1c7f3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb3e8a214011f615ddbff60f461ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038df3b491695d2daa9a5bd4af10e4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f1b6e93607704428e784d4753b5ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f9755cc5beb5e6d181b1058fe53f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612799ccb14e04413dbc7bf51066cac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed36a332220bc047e39c57f54768d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee868b78e38baa32fd0a5c39d1763440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0b22376e659e9c8d662d17aa48ded41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f5fb6d405ae08174af711eefe607742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a6dbe3870f17ebf0e46ab77ad807f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad457d0b5567472abb47e7e4a7041be744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b2980fa8b29c8ef7ce27522c3c59c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a185705dede331c7cf2cec6fd1ac0be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b2e53e3c9ed924be48f7a97ab52a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ba5eed1f375fdf5b8f2ce7e1cfe3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155fccdad5e53a4c57194cd85f1c11049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca3faf923a716d938ecd413dd4e02d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56251a5fe4b07b312a00b472eacb10d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa8664fe9daba258dec94c6c0dbc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08913890053438b02c280dd929fa64a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25678919e55d65dfbb25d680e40e575d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a02b948e56de443434665b3b7d55c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba062c372fa4f3829772e0425e7fff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0a0e86893c5c67bdcab15192c1a6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d31e9338f50eb926e10d2802248c4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f325d96ab665ccb4e724a4c4e38559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4406c90b287c8803f2c2dea4e8f8db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1177593d6114f822f6793138843907061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad63c20da0a93f44d9a3f95d23a7b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c2fa1072e67d09c979b0d865c137663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740675b85daa12fda9272cb25122c36564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf008141b621c585ace4ad3850d3d0c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7f008459e0fd89961f923057cb31866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef713b7144528ff65eb4d2701af659867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8309aa0f57d85ada629857d8ac27d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb279de9608d679a2835e1b4f96384af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06557f447ada4049752a059c3e994a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31df410022077b77ab838757696aeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a5de5abbb0528bca037a0a0ebde0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232d0f58a786751618dc4fd0c32ec6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85906b74a0f3b753d387669b137014874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d8eed81e15bfd063940c74f52fab375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd726fed63716f48fadb81ef5511944a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887af2e7aa98a924b47d3b5e045280577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7378b69e94e95bd37b8ab6b034afad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b6184fff647bb83cd0adf41e1740c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de295e670d6033f6145131718f8d2c8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd68deadeffa1eab91aaa236da8f9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed2ea1b48c04472e381880256194d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d191866b4187e64e2a3d58a94444ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d2186e11274f4573f0af33a5aadd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eec4913774309feb2b7d3c2357042885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118ad85ea383525d2fea8f0d9dc4f8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c76645d0d25d1fa31474e1cf3c9c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6ab42e60e5a750be378d87d20a71688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b686a33fdee9385ecc293174c2be289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394d545d013495cff40d40efe5b4c1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecac8d651656693088b378b4c0b1c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852867e5a15fbd1f60072835bbdfa7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb60a5424a6b18aaccbac2b998251f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b9e077dbf7b9915542d41a47f48594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd799193c4c26d113a893b615b2e67c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea89028c874bf84157d18ffda9525e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378822b8edd18ee47d213cf76fc0c2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52df563d7a72b5e8b1ca0e3195406dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352e847c510a2a1b93b682e22b7376799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648e21359168b10a68409e167d30e9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da849d7d77909681d66c997bda95797101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fcaea047af3d60bca89df685d6452102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae73861ca2b2ffc6308af2aaa21596103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff118bde675b6b55a013d600b1c32c56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24102d928aeb007675e8530dda905fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2836184739770aced51e5caff3b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab02238e604531befc56cc2b0ac2975107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c63888f574ecc90678d81132cc060108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1da51b8aa1a77665c8138d7cc236109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd78b0616d77c40949d4020e259b0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c031753aed7d86b3444ac6927246fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bdd5ce4c15d6983f907355a393f98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311294916be021c5f07b476ae2011a10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ab547407d456b82a4a2212924de82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3891dd7095df1e94f546bce11dbad8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dd71a621865024035321cde1984ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a8e8aac6bcbfe1f60c119daa5f4c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8ea920cac5b6080dbfadcc386b68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56407128e46cd617216828cf7d2c08c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c24cf04d4552f2e1c41e98a06116ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f868872eb701ec935339908808c9d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036047ea811dfe00738a42407475cb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c05d65c76dcf99c745d186e5c9b07b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00392ecfee7e13943c0e2dbcf61d0d35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b84d88a3f397bc5e492200d02765125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf1c1341661f4cbd28b843802088f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f4095a91cef255448a52a71aa48ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279a24d9bb0858d0b7f52b647eb3b8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7015f3aee8a4e4b1091db0bf632e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02627bb8a06828e055278941c7dec8f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342889317bf433b8f8d727c1328265a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cd4b75f31cae5d9558137ae215eb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b627c3db5b066873ff7075d96bae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616c8bd6c963d512596fb0954606f72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973e38d24c1ff5ffc7ae8020cc7e9dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876996049c5b23f0c89bd4dbbfcc49ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc54cba9c49ec7e0f836752e3b1013137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc2c9c559961775e72855596130b0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609517951133c04a27ec5918329b87d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3d98b80dc7ae48727263b1a44be8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d055364e05acb3e25af242788af9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9292b6e56dbe88a9a385b6db348c520142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900cc24e1aeaf5606c69bb498eee42e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39892753d50fcf9540070592baf8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63e9b21cab2ff1b9da3c8817b9c08a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4451684c947f0952d1f94717b9ba29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279aac7025d1afe511aa9297b491400147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0d350429af57a077ed8d5b092d695148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eb2fdbf104f7908329666d11f244d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0932c751af37e3ddb6d56fb26b70d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e2540047133ba750c66532cd1ded5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2876109b4eac07f038ac52caab87b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3e074ff40294edd356ccb0f181b47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13fe581b1ab739a2b1e9e697dd3f0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545a8519103f9e7eb6df9888e9394be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3382b343eb6f25350e90494443aee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99887a58fef0436b6a2cf08335b2f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d7ef9bfc32b2f8534479da4d77c2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01be8edf0fceb7b4030219f7defc04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e92c449fc1594e1015fbc6c58bc325160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb7e3ba33388748d64827289f45d0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daa580cca6b5d6c79813093da31345162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df8cb33b369c8143e2a62ae73e465b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520f31423b77106dbcf0def3a05850164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55adfea62d966d7dea1de40b9f42d91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a55d0dcec048a79a85fe3c5fabeba7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499137be4582aa6e5413b513755e6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99173add4e6ec6861cde9f2538a2425b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1fd4599b3b42cc28f1a77a81109e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcc9871139a7cb10479cd81c3a945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265d50b99e378aefc901f802c4e6b39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1953fc8cca3445c350184a173ff8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba86506c657b620a9c1adf9814d5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51914a6ff117ed06da6fe9ae982f3f83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd9c81097b0062499a6ee0cdf7b51d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2908ef623c58fdfbd02983d85e549eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f50b2d871fc91ace66bee6f21354de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089af26469533c4dc9f7e6a9feb04005178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef0608c0656c5b6a732e62d96e3de2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27853c7aff48c6d5ccadca3d46ab7a62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204482f5b1355862eb8711be333e9812181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82c854d97d456e024cc2339cb83b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a44e5090c0c8f64e4e0a2aa0d2d1c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812e3e163ce60a9aec0635f7f148d53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c16eba1f620f0b993f084c293e18f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01728f4f01f241ede1b41dc7f20b22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b959b5f66bb70a04075a6a7a413bfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1436ac6e2f7ecb5511d6419951b40c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721a7580615d57521b8767899e403c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f35fa9503f1fb72df1f4810ce7da95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267f3630a0e0436356c880a31133b7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf08dc916b8952734b518413362b7bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63379e707e1da1f33d6e51efc6070f0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e77a99a0c1bdc5eb4f0c909cd24e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889de3fd544b63e9834677c3c3ad1687195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2320258d35dee9a52814cc83cf6aa19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef47149ecd864db084aebc9504165197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ab97fe48c6b33eee5a469d69b7452198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2449e8410d46088e1a1438cfb6d63c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439522e0b9aae988da7146e40a40fb04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed225060fcf7835241cc98088123553c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18225b2c9b24eb0e94c32e0c9e21b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605bf5ee563db0460c82582ba6162e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193283596a10c6904c06fa651e23a5c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5a7207f56f9c519a812a387014794205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c483f44cd0eff8426d58354a7620206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc31d0d7331c86e57868d79e6201b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27794e2a1db41a7a2229bfc042769837208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043afb5f7a7821b2a9cf2fd112f4ab96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e5e0b9c338958e5dda22c1cae8a1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce8514c026d8303d3149c2a00e465d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09bb3d568d5ecbf9f3961a8cf40e05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084be103a8937a3c5e4682379fddae99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324779076b18c11bdbbad2812fd5771214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c2c1c256ccc3f6eab7e5db769ac0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545784c7e5a43b562b4c4f51e9960e33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dff2d9d2610e641edf752888299dd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c4b4e5b3927ef8fd0363f3dec11f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aec096a8da71ee7ecabc017627584219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ae2823a38a6e5149c6501c289541220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccb09580452c0d68a24109e6e4ea77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d81f34117b6dcc251ce14f114fe85f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fbce9b45b6a48339e77461ef0a66f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef34a91e488037762fb13ccd7815cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33141b468e2d08b5d7f90f3c20537a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd75b317be3e8c0c3147b4ac3692fe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3963a1152dbb3d3ec3d5f7596810207227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961cabfe2926d3cb1f6a062b20e56d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b1b70a9ecc8bb9bef5bc8722ba504229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a0b4ead032178e356210446836b9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735437079fed2c2407c96aea12633e2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc0287a57f8e8b86e07321e2f7a1dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a959b93049eac19ddbe4f518a055dd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a73117ef2dd714d522a6356fbfe63e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84fcc629a79e2e84734d922e6f0091235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350033755220aca973540ee258a3b04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d3bbcb796840dd22efa62dc49d0ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791659d51d480fe7c2f79430b3f352c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82373e0f408a0292e56883ba799afc45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77c3f6eb953c4e6343cd770bb1f08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147053a58932f1cf857c2b02464d3e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd0b001208d54849ec0dc704426b9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643cf85145bea28e3d144d45a61f856243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a800edaa13c20ed924e363834e9f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6da72fcfba463669f93b0bcd97ed4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9dc289967937a759074316eb226b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eefcf9fbc10c6bf9450db48716b44c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ac65437ed3a49bca5f36526271d3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b60430df4798ff79316459b4d1f94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932635b21a23006cdf932fefa7197db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9c90aa992409c9d95b3ef9d5cfaef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98ef062776e45917dc367f58c59b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff0fef639cce43f2e9e6ef865c9fe3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b63d0a83e9f86828e65b229cd7cc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b646af665945e7037560ba57fcb75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1832abb82385d5d2514d65c0b2f2325256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be680c4d92a9844dd9b2bb107bc8bd88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734eefa879f499c67b73722b551d784258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ba9b0669bf1783a65fc8102fb80c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330d6fe7813f753be4393a7c207efeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6b823f62040268f084fc2aea65e67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc00d014d995f3b12a31c8e81ec2c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfe6f8040f98daee7221e601739703263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f5952643d1574b2f310b4f7992583264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa5bff3966b0fd026c9c92e387dc9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a4922f16824ec2acd9f6b57c298b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269ff38561d171d58cc87ac2be350f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f16fccb35bb623117a6f7c625b08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cb252bd8e306fc803d55e8d05c664269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d91b66894bd07abb7d045493f8793a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ff5bfcb151689fcd681febf0d363f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb2cfea5ad14561874f8dd8e277cd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f67fcc7d1fa7882621e8af4aca79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3b997cf92fcdc0cb7dc47d93688d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f99803f0353b477c45e5114afa8751275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebe13eb5ab39e0ead13b3cd718ed03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e013761a07cfa6320b9c706bd24d2db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e2f5413c52262fc404794f1a12ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab08de078a8d41e491623e0826fb013279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708659bf18326168c113a0fdb127f3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e986f38c734485346ac16eed0399db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae60d96e9f078b50a5ca1fd5b72fd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69644fda19b26184b6d077847509434e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500ce99db3ca34fd012224acba4501284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39bb9fb795b38ddf420b2898c47dc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b8811229b2077108a676e8b31e891286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56f39f4edc40d1fb83936b1ee52a86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04ad200598c732ce4d76676665392c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf24142f671551cfa674448e35fed7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759affba6a375a8dd00d93d232aaca7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3b9d3361a812015a28e79cbad73cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9c9d49b4bd5526f690f34e0591e2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a516fc579c4a18c78ad4b9b164e2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb493d2de4a18bab10cf17a34e4c9c09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68845cd6b74a24ba2a2ed78a648b9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3478bacfc1bdc4dcfe329e865874c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936dfaefd3364a474155b5558dd359297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44aaca5c95e6b88007de94939571d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2ab94158e3c6c413c454208a88341299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c8c60e5c0106bf5c662eba0b7229f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b948e8bc2f88f4fef20ecb38f068706301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a97e595b0aab15d35d42a906e4ca06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ffe651cde7d4cc3dd950b2e92bcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13704c775aa8ffc7318251a70d854fe9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0df9d5af03de7d8b8ea5d33699550305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dd84b04287f4067b47c9529daea95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b383291137f77b11c453df4f7339a26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da340f88d51b22701165d364cbe7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37115b288d6d259c16e3b413cb804f03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef0183f1bb2737e30a96f10980b98b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f8cf68ac8a2d444625a6d45d9f6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e718c7e8f3e538778f0d7ab968715312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05a022aca600af9e313cbe5a1dbbb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a797d4986e54c6ef60e59fa7e531f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769ebb1d30120d772d63319a3fd6d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0c0d4796ce335f99fa996882aa3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12851bfa7858f5d73d52ebb962e6dc1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8af561c020b51327e77ebeda228d4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51d585172dd8b6bc7110ece6e813da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d55fed602d83d5c643b440df2fb8cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c5ce980be198485a1c0ed0b316906321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bcf3aae5f49bb375834cc392004ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8a817cc48c6659ab7d9f225026091323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62ae989c2d16e836256a17415bf5d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30235498efc2fa1856a8b7550da799325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>