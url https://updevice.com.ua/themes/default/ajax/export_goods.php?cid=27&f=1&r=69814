--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554c2775e27515a6f544e130db9d49b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e070e71b4471bd2e8a308001bba6b8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3fb890f92f845620685ad44a208923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64126f4e5c07e30d80273252a6a7314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90c202a6dee0df03945a864fc7968b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e468aea824ddd306c0eb459e616a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901e721a3af540b4895e1f3c25d70697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2565e11897d73561e67e32c30ef9898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0fc4e4127d6d851f1cb60ffffb3169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0fc0524700add8ea18b73d6dca2cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9405e034228b1b7a997ab6e1a7e09fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661e1756e46778d3e9a983033a8f12a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56cff71186645a79a31e4ba4f43e4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b5d7d4c15e5cb7f90bd973f08556314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1c214d4b711a3e9f1d828dda023aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7940f0498af932fe12700a70fcf5c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f25a6691fc78f5dd295e408c664817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc848efa537758d86cd789d38921bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa18f45dfdb249595a20ae35170ae619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b252fffc9b5d481a84cc363f887120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85254ac853edf71a88a78e9f1a3137b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b810b353f1be2698fe04a2cb4a2c1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bbacbd87167cb0f5ee70db33218da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970db966153815410405a1b6f85d6b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0225d047d749bb5bf6d5d7c4a312a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb83067a04bd25dfd9ff34f6596e4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d042d4bedd4423de79f4b62d01410db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd92dbd67cf4d3c598798aa732a415b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c26c1f8162c42ea248326eada1716429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215875600610d638dc1afa4475e53c6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588c3a98ee87aa82c1a2fd4701970da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb9be9128fc4a11e5e1b669745f8f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58077a735a352495d899cfdd794133133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4630c86546d1ca4c3b56788d81fc7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c521586ac2922458a252c8e60f119d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff6a8a1dcc9a57001015820ec84cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47373b134f1df62454fdb7060b1db1b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad18cae268055180c6e2b3045dd49a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc07cd1062233d03a7bfa4b814b52539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcac94c2ede6ec6c6b569eeabcc35540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef0aa21689fe55d9a53211c489b1d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94debec7a6da3e2aabb34f61d7cdb8a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499390468b6ba09cc5fc3b6d3a453f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2760baf63828670a9c896f867ba737e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b3d913c964c0f6ff9dbf4d5daf07f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f215a5e71cf1dbf5b20623d0eeef0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a466d2e4609a0530eba94e044dbab7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec48e7843fef943b0f4cc0f3420ccd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d0e95b97f2bdf7384f4c629ae98ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad74d9eff35f4a4f2e681a4870ba0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe56f2be78c65e667d5938d98a3c8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6f56e7a9e84bb104f2bc89724a45c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa40151d7d70c708c3be4baff5142053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d984e32f24a2beae22e8d25b709cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137961254bdfde1a5a6520547a21b37f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10dced5cf9ce23c270bd0e9b3d475256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ec43a5693aa62a1ec40c99e14a07257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b103c51665ea24c079284871f1ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12663e96517d93e430b095d345530c8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0433901e73d7d2bfcb379a73870f2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d3be9b207cb362a77825e5668bae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af207a4f9a5a912d58b82ab6aeb5af162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a64c8e5e695688011801c4ca8dfd8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521230b90c9d1e38833c339fc8e2d8df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda705080def191069b9c39d6c6b449065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0af23b776a89d22e61d510e7bff12c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fbcb7b3eaa74258d008c7d4b7269c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34e2fb234611fef47a865bfedc496168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f56f207228301be4114e95ff2c458469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bb0351252dee263427e6779c3e6ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a44feee752d4aec37bbabe7fe7a1fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17514f3d7c595a03429c7722fd358d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660465bb3d09a969983f7b0e75ff8e4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f56092e7bb9c05c45ec3ad334c2ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601f8f52ba9013a6924da5fdaa63a3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6b4361a9671179e8443e07495f4ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8afa6d90a3cec5a67d535de3e485b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fd73dec784ba2cc533e5db939ee0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018287ea38f6e35fc75ee8c53c4ecd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096e5b7b127a37852bc5ec132b0bcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc6083e4dad4eb190321d4698ed5bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003cfb0440ddd383af4887a0e7c952482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94280d022ebf9d5c471e9429dd24e85e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb953c8a8073f887a39d3c0fa96dddb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43db7f6f06d6f9cafcebc187d1d174185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823eda1b517d80f5a45bd1028fafc6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ade840acab472d38e248f453ac1a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c37754c4a8db22c13edb5210bb94e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abc9bc886346564bcf76f1955ee27289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d393b159040f64e1f1a4cad3be14290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c36065655c3ec05d1e859904596d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca97e389aa5dcd216b1d0bf0e0bb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995926aa917b4ffa81b42316c60a66c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be4edd393afa85edd85d92359d00a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b56dac751bfc947eda67bdcf4a05195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ce4c94f3cb4262f595f4d490d146596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee185bf9cd2619f69c4fa5fa0b2b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66804017148a3edff81d3376325638eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61bde3cf04063f4021efec44fb635c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0bc01cb2a40344b894a40f3a89db4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d5e2fac0ddf23b10cf2f11e0692e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e77a37e6b4db8235c4b972b759d44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec90cecc82473a53e0a5dc224b9d0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0363444849414e46243b61f8b2a86fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a121222b0dee18abb5719db041ad51c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff1bbe3f5aea5c55adb3a9baefde77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed6a39a9005cd6d64a7ee1d9948876107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff818fc9876d3c2383c530d12113bfbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483279d6b6842238355d8806a242811e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5c472d9838eca6ee8660a46bb91da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18505b55a2143901f52de0c26989150c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792ae5ad4f522cee99afa6ad4ee7ba5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270e5dc9a852687c6df8417935686fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddc22bb50025a3294f295a87f50e07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b42fe47d6a8d34badf7a58e68f52e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1b8206a07a4420e3c509bf8a9f5b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a411723670878318741b859f1bbf1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4972a13e3adc89452905828953d50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee3180695f9bca6c750bc9f3bcace119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a278bd120eebcab8f2d70da25888f8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b651ea91607676effc40d7a926f68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7386ac8aec24e40d4bc00bdafa850122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa062701f0ed6992ee64ca9539b987123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f58a403f513efade3b6326b25170f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa23616364d827c74a99d20d6d67faa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43b4e6da6f21bb1d06c1decb73bf42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e2ad0e6955f929402ad3a57e7415127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a4de19d354c882608e01b16cec97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501af83e555fc5bec50e3aee3a24de84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b8f8dbcf7489b546d139ed75e84d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cb0c1b481f65fc90ae88e3f992016131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660f556d2013f31d50400c0f059cf80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8ac73add9b2be1e9a82518cc31971133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861c969b14547f946fc616e6e861383134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ba86164f4e2cf1d13fa07cd66615135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4664f947595d20bdbaac9a35f3a3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2000215e55e74deb4b53c2c81d23bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926dc32d76aff3d049fda2083161880138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07834fc27726738271f954e8a01e0823139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cf22bae48b30167477e3730bc629d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcde406438054a8c5e750cccd75822141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ccdab360d889d3549de3aa61a7acf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb79f9b2506e1096e70dc73da5d458143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2758bb035c97d33363aa20e6a12a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b1c8f327ed3da20e33c0e6a777abe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d0275c3eb4f46b1d19aeeda47c58d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1b78acf016e63068ace77866a83e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94bd12c2bd1a6c486c8e26d7bff74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5583dafbb8d2cffbe8205b82bb9b7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae45a5f6d64b9a91382eb47e3a8e6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed394776af117daf8f6c84aef26af5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345c282bb95ea14be70d05a222032fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25763dd1a8150d853a5342600ff0a619153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f3b6899f98ce24046f81500e44583154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f0205d2cdf7615c316045e6d264a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b27a1cb2d510a01fc6c5bee9599c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240438de0271867f9dc1135f1646798d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925da512deee40e3a8f887abaaf82ce6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfa598e8ea4b58ee150ffba2bd6013159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa1db562a23b9b9fe5939e79b9d868160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f41b6d8b3a12afa19ee90bfe1c3e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728c4acda5743121b892afae56f6025162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea2eca493c3208ed32147ba1178c49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92651dc08178d317d5d1cb6b4273840164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9c61194d5c4031ba716d0dde04fc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b41fcb66458e349466ceadbc36897166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e458532762975715e6ad3ec9c1c8ef4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2304e6d71dbd4adae7d609180773ff7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7e0155889a4e0c2f881981260ec94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263fc0f80532cc37bc68b706234880b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3f0c6d518e6689da8638595bea814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222308aefa372c8ff79a1d103c01d034172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0c3a77163510409a85d7d15cd5670173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784f80bf593236808cbc6fd3ddc7830174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa5786fa052d47da9660fc1521854f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa45e0ab9f112ea92527113d3a32b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac9a47861f70a29543943c2a0312a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403f30ee9d9441fe07d60acefffcaf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58047a084755195c00e4b29d301162179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a32d6dfb6304d8b727b31069136e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460befbb7258b287d6a0f8450d99dade181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5f539a9a5dacb62596d42c4b574ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfdc19402ae4f197577f3908afbdf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce0981f4dbe6d66fdf79376db3846a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418469207727af78338490dc4e3bfd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e145e57157539f8185cf81acb15632186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416c2ca2c3d7648735e64c9d21d6ea9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e377d531b7c6922693bd72bd8637e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074719860214f000f4973e120266308189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5fbaeacaf03b33f79b2132d551981190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8850171d93c10ee66e1db21cd4a7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d1decc4970ac6e8b6947bd9b66ed7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cf880e905985ab2c5e822f626fc27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a41571d549460de7a4b028b738cf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aa11add186b1008a5c4582c4ac3a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280b9149d4dc2355645f2dc0d6ded99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4b66084eef425d07d26c2aceca29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de834808d0fb54d373ec33ffa7a5f4f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2446edb575a5cda18e66cdd9c4f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655931dc970643637d4f0d0dbc258070200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a060a451cdf6edcb40680a2ea2a313201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca796e4eba43a3bc93b5bfb9fa4f9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5fcf40711f5f1850a21323273a73a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f74d4201187ef4cdea8f0f93916aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689485f5aa01d63ea58bff95ed14e271205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dda1c918aa99089ed9b781afed29a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a814dfbd6d481f564b5ce278ac1599207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25317824cd5882006478c0bb19e5aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69116ff9ee32a6ae00fa7c635e27c12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea8892cbf772c42b51394ea0b5e118210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07706f6c808c6708bbcaa2a2e55c89da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7828beec7e4f77919537a9398f55c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469274dc9b6ff3d597188be0a82eee4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe4a4e2809bc4b44af3554e46b6335214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fed4c617689dd51628a6fcb7de150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd81bc4c52bd0884318fa160c532ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd46dbc75c048d4ac031e57b29d0c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4dacf495561ba9b7591c2912868e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69230dbf0996c617166b35f3b89e2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6dee38aa268c53963b380f571d7bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f302db43351a05c2da21e4a587e038221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0f9bd7d5370e93943555bbf9d21db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc7d7f166bab7b33960c1c5e7f530223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5beb083f8a80c3ca34859f3d176d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb527c001443386a80ef0f5205352945225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb21ca15c881c879e67740c0f381b1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63806161af53980f25b699b62422fdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708468dcc4b7e3265b5ebffa627e3698228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f0ea3d67b1adb5536152ec6cf21d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5700af938060e4c8698e68a9bd436d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf9bcd9a82e0d3f1df67455c4afef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bbfdc4a88e5a233bee1e43d012111232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d80192cbce2c361da5180a4b9e4771233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a3a228740c7abb0287757359678d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e798eeee41fecf3ae99e6dec06b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9c2d1f6bb0462b9a887ab69001ebf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd088413eebc43598e3eba51b239220237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215984f6a5bf544c1497d185074c23c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e62697988766ecded1cdf40b0161d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d581f66f132ac4fecf937efeda9de4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab87a61cbef3c1c485175e1842b16f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79b62a94001af47f3ce704576a62ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd90e1523772c8a6e369d7261040b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e916ca41f1b948998688b637dc892244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951ded8c29e67aa8e6e3eae8ed83d39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877d8d489cb7ca53c2fee5907cf8933246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d1cdeab86ef0a13e4e87c5e990204247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a76f753f91c189fe25db7cd91a4b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4912ba524b3a3b73dfadfe3acd0112249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2de93e2f75daabe6dd3d2efcf62984250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c489ad0f70ca38341a6eb11faec971251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bd8f82fc7b2d2c4efae40575e3a9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c8a950a97a2170c728cb4cecdb5c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910977dcbebf9c22f7e65c90f4b5a8f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d986c24c609258ebd2726497f83592255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398eee61c22d4f2964224c1665a2f48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad832341084dabdea959118fae16e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6932239db1368d6812d6822b771170258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a7368f68d4de2ee066b5ab490cb1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72f5a2f6dd3cf028756f86b86b4a06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0696f488d95cbf154599218c124f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbfe75341172e9355ec77821d3dff7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783d027c4f7e96cafdc173c225239a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8796b787a1c904e9ae595b2663c9f05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abd838449d3b47eb44a9d790c73c4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36208c654dfaeb93e14267257d9e35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2453cd7445b115a0ac122f3fbddea50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44879bcf0c6b7d3dc5215901ced86f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b9cf503edd228ef845b5219eb72ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02384100587c719d7d69c4c4c9257c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b23b50ef386632a1953ad5e37ead4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430189a4147a7922fa4fcce4a699578b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe586690ee892969a27b79c14b16cddc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522f32816e6483a19564b84f7fd6556274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ff0fee6aaf42e271847d7d424ef59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75098751ad7c2199df1695381eaf207e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6260e8d450a2baf255ff9d8394115277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61546356ad419a763f86b11a5498ee1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810230122c28374d3e7a10bd662a47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee024b693916df330e1b5895014066280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239a688486e04e88b6bda5876ae532281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cc7f9915f5811f66f47ed15b6d2ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e032c8e0e3af019ae77894fdd73ff8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704fe3e0bb79636f5816e57ead48950284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ba7dd2f762cf82f8cb53978442db8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c966ac4fb554ab1763440c0ec8b8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2889679853178c7b693c45369eb0c5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec078c15fe8026db2190888b68064712288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20abadaf16a4b7c9f2061a1e4dc527289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172969387dd289cb2736e2ec5baa809f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead8423642d01170dfa611a9fbf2a2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd7703a9631ee8bc47aa3c61dd3af5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880724962fecb38989b4953fab611030293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac1f162d2cae428b742dd67c836e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebc27ae0d0fa503a415eec4a517305295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4663bbd6ce49a36653f25586d1c42b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d78420531ae69ee1438e7dea7c6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016bdebdfa957a33d6940c866c683ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a833f836a4b7b7c8ea9d8044601739a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea41eaa3dd24ea2cd479380c694ba9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7195c13ccdf0563f05819e5191b7950301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd8ffa07ba58fde4ac40079018d7f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42acc657731d3fd9a9130a62db570c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd67a41ae87efc5b185680ff323341304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d2bb152951ed35de77666ceb1057305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd66b610b6a7bdfd939e4688e798e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d999fb203acef160025d6da9c26b432307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aa4189cd4a9b9cd38c84cdfd0c7aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61000ae804cc8110e565ea45790d30a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef89d3a05a92bd96bb2523dbd1cbf4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742d25a8b5b785b39b27fed7d6e06e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051da4af4b2bf78f0ea0b6f0388df0b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a34a51d7503524f36613e68645deac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede12dadd7f213ad37e65d6258ebbe5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8687fe41f9ba8d6529aa7d7f48f4c85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc08308b445386b8601691411c4eb7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecbb9d5fd1b7dfcee74ba4b739dc3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcc80f988f397297287ed90f6c7e89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490622a3c95ec1390fe4073fca80855319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63c70af056659f9ac129cc59aa1a8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7490895116e443c4c3937ac960b3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f85d1de85c8bb69ab290da0217c547322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1e7775487215b40aafd9b8cd071d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21107a71e2cfa5131af2dc9c38eddd8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a561a394daa0e697f81f04f2e7ed041325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785acc16d1ee58b1342bef595b65a2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84e8342cbe82f15df6c87b76abdd88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9aa1719abc870e8ea40c0eee9ace5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43c4966f5c9f7b14d54122c87a9c65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca328c245cd109b8810f2b66b61a1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e095e62b02c7f747d1368573ea99526331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e0c525bf3ac03545dc8148573eaef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c5e48cb616756b9bb325805d09b6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab54f286ac4bbf2df7a19eec1863e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a35d090a5a656cf2609d12621bc9482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc021ffdcaea00a005f9ac250aa4d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425526db5b1df51c1188ddee3e194d7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07259834096e5da29af49b21798ed7ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaaae49925bf2385e16932afe5a9276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798549172778f6667d375d9d3bd79e697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0386a9a9f81acc5efc1a29fb78a5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e82504679e90377edcb8718e5a4ad79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52d1a9c26a8f19982cbcaf1b2aca7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba9a035b5eedbdfaf367a83f63234611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141a377706ecf862d52bfcd4c7f45612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7cbd9ba41c6fc7fa35b4dfc900ad613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a35bf06ac50e40c918a3b65cdc90914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcff577bf96855c277f108caf6796115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfa248fdeb9dd8de8165164e3e37ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb91cd8b0facd1dfd90ca2a2beb44bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80320ad0a404b323135d49c04a3fdad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d499fab4e9e1b5786e8c7e7fd9d64319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd9f5b2d438772ec1f6b127ba250a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf0c508383040d3950daa8f1801e9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee548efa77da51b6f7456bdab0a3be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6ce11f8f11145e28d9398d72cd96d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb124779f7038109031a1bb050bb790424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd71ce2bde318865ef8aeb9c2900f6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbc09c5ba6b5ebb57a378837375db426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949c529b0fbbe96fcabbf9bb8b5d92327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127c567e8ecda6fbf14cf3a37af9ac728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94940d42fbf0c1bc05dd23f789026929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41a7baf5e8022bd1e5616291b8d28530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5028f4faa7f30d85f1f4442b1a5022231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd2c69df17b52119eb60f8539c001f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde044ff965c0fd619aa903c04958c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d827718f64206b8c351be5ef683fba234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67370479b3a7921b7616aa63e97996b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b408d06a75495a181657bbf554f89f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402ab1002ee481fb63a9d6b5cade69137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8155143169dccf143efa4fc787f31b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373702b6eecf7ff9bd2870442c1c89839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad6bd91c261a46f5d90925c1945ee540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a70c77bb7d641faaa92146ed83208341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0e6adc01088c83a792da918a4f4e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbadbb4d61a996210cf59bd070111a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09e135b9d57e4f49847bdb138b29ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f6232c9d17efbdc5051412a39852045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad870b029f5afc180a22ba84dda5b4fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2e3c9a988794636b7b49339d8aec047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee41e81d347ac3a2894915cde343a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e20d21624c4685a761440181ab3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd440fd64532ca9b23f0e3e068c4f4e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00c96d167654ca37c18c9fc51b37a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663afddceb5ab319e72b9c1fa7bc97552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc3567e8f0b4d674a5301cbf3a09e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab44061889d411ff0d6d0577792f8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52c90fe6d1d055e9d937449199fe7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b258b721b9114668b9494572ea703456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa26a88bdf2f99728f38b4f5d889d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a098d5bdc255857275359f71c2d26958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae942a868d741136c45b17ee3db13d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90280f2c97d910f759865a4a92919660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5e9486d99219e1970afe1f0fb959761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbce50263299c296400a278a9690c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4b1c07967fbc9285f577108b681ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe24d68faf8af756d90dea76abed5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520eb5ea3f7baafa186262ad38e2ccc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da582abf0a159928d2d5e3a7a1b9b2b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98124ce55ab2e5ab2b7678055df6543c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70ebb3dcaf199a5e91075a87132e2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48a69edf05ec0051df02c340bb91f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a06fb282a527519f6d58c8ab3688bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3952bfb94020641843f18792126507371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f90a1277fdb808e6ac89ac3d7c2c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d196f9eb0df87533560b4bb772e488f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c830e3d80b9fa3a405b5ae8fbe0b56774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c77e8d66a8d691730423d339bf5b1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc163531c5776a1ee641bef82e25a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4417e1562e58a7ae6b367423870249a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147916d69c0a205cfa22c3ef63c553b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b5d4a8158270975e9951e323d8b0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b65ebb19ab53686fa582918df0bad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882496e8bc6fee76929f91ae53d29c7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc7d95621b10b2c1feecc9f490645582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434934e552074f5be8396235a8ce4ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c149dac14bb64ca64139b646943984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c66e496bc26c32959d1aa2ca498c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a76f332aafc16f77fc494c7ccc78c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7838ca77e9c64ba7bb95b0dbc605687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eec617a148de65a5cfa4db5ea55d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b816b72fd5925aebf497894e55f6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b7f2051af1a179a26ff4e0b8b8a1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d944393dc67a0d7229dd57c0ca35591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8347622647809907850812f637d749392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d507f08cd263acba0b004c217f39b6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b399a7886afaf2092a7d1a55612424794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e473a19010f819828e88ce1f962797795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d45c51b39834c5fbb9bbd702f5e7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d672185a75106a5fb94911ef1d586797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50694becfc08f83a147ee74aa8dd2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0152463362d003556bf57683e301299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb95b568b7031906b7d0614b9c60084100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dc5852136cbc56c04d572f4ed5767101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7653a581c6ae65a7abfb46faead16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65670163e56c2c9df53282d084e643c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aedec404dd2d0d326497d43587acc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7aa88ea7ecc4ecfcaaa76441718c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78935b1f9783ce5935c68f8aae3c95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76340d7ae6c1ae2d52471fa3a897ca9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62765d5268f565e635f2db81996bf8e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a272ea4abb93aae9bd8cd315d3f9975109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea87861fe62cd4c6fd2d0605dcecc56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2556abda42e42a08377f7edc694e2db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b199dc3574a404d3dfdb08edad690f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb529405a313d8038f10a09c7e7ebb4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34637ce090549deabc4a95930791b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542833ada96542d32568b947eab26fbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ab8933b2f41aba504c0edadd8693e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef318cc96be804698c8523899fd3624a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d09b79a1a1e523243a2d1cc56e3d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52fda7da42ca74a30ab3aaed3f817a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736432a941cc7cfd9bd2d8cc8a704c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70620fbebcdb6efe93f9f4f8ae556b68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf58d1da5144895e8b7bd8ecef1d079122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28a9571e131ac7085518f69eaebac0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c3d51467333690ed06868b702e300124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2d118ef4ca7aa8209202209143c68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8dec3c721eac61538779c7116b8b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37bd21fa03f180edb708dde396eaf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1edc6c7fbfab84987ed404c310874f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edc409c577178aa4a444b867f786e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3b970aecbf35b8cc8c99e824fd0ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e778514266cea892ad67964c32ad7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5537ba3347ae5567485a96aa90c6263132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ae78d75014a4616950377ebd92c6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510e97f8df37288202a464afffe84c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3bf51034b78e6c1aad0d5e91664cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a18880f84bf8d5d64b69260b4c4827136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da736098ca7b64ae7e45b07b459e875e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62e1da485de3f2aabcf8f5ca9ff511138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0f7fb592e1c7f51393e25503ad739139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e650dbdcacfc7b170537950c023fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55835fbaa410b70e4fc94027fa38a42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccea7b2a9fcc7365798496b940401c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc057951cafeef21d61eef0d3a830143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1efd9dc820c098c91a1f6f489a49f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481eb10b28e1ddee2f2ff9332812552145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57908c32fc6e6ab78954a796dd71e80c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da4f1063f83d9283d8d541fe1ba3de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d509651d08a9296216a6c6c864a82ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ff7dfe2722bed29f23bb3f43f4586149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adfc1a5a723cd5145def534a9b333f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb54d22aac14f5850107ecdec02d50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b7320b41f0b3fe6fc267744294c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a9c34c6e48f75feaf709fb8a2b65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24c1f53cd8a083bf69597f2fbb873b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdb81d7abd5ebc740ae1740c43b057155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edefc77e24a7fc0c479addfc4f31f4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b7178284758be46ae12f3043ac4ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c92f2d6ebea85185dc4d3a2ead087158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375cce99661a46536900c3e94c46560159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11490a7eb6760ebefea70af3952d8ee1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73befb4a1b560c99e211f1814c79dded161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050326258a6a4a86c143f98b51b13c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697edf409353fb24db6121ff066cb2a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db540b6935ce68f591d181514308e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3826c8390bfbb32a62a349e3db0f254165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85a9ae826110b068cefd49fad30778166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a4c134957b62fc162c02689fbf351167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a05d48f47db7f7a99e217d4e98b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c145e152653e18d4d8726fd2ea0f00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0030e6dcbe22fb2609615bdb2a1043170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff12b30df5b2f0807923bacb21ccd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a77954a7f665693234e918906f36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f677b3e25c7d619579da80835486173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7a7f5bcef821a7bc4df8751f288a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01769e1b0d0c18a109085546514c5b47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7006ee9b97e973b79428d23fa3ec5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ae77e7959c46f72c9ad7a82ca0344177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866345b43d1219969d794ae3d59a574178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a5167638d181b9f8b9bf98b519add179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421102ceadf729d423b536226c1bbaf9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8a96cdab1b4826e2ddd7d8f77d837181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251ba17681820444db7d150c6d73a69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dbf5cc5c78ae2ccc46dd73b6f4740183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258e49e043e15aad00bd49b52d45c4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea6f03d706523caa199a63ef93138a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866255377787ce6f0ae93c1e4df39f50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeffff47e8eb046da0e5f82b075e29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963fe97102f797b8f0162ee40848ef3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21114c39b2f558a1a5edbcbe6382def189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c66b09d5d1e44ed0873887175fbd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93cdcb8c57b59d8f005d1c860bbe3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74708cd77121d6de686a3bf663fb0e95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6745c19293b83c6443953bc13d42965193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6124433772ebea6f29cfee9e8465b35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451b1434b59b70e06d1fddb908d9c58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69d6b9e32cc186027b83e7cc6eea5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6d5a4bef1b474f4b35de42b5466c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba250d89dc058fc73df415d99006ef5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c82489bdb81a239f7b8cc911f4db0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55442b46d5afd0f67df77a22e54fd99a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff004c384609b7600c3ad4f38c7d30b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d8575094aaffc63d12ed58c7fe938202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae6db4a8779ee0306bd10b914a2f92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce97e2b13bd9a42feb78e5053e233dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aad625fb6ede0fd2d1b53fe22ffef6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb8cb6a0c916e2ee346ebe89568848206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb40f4f43dd3d1602d32a6dd25ebbaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d6f0830623dd91f93aad159c3a8c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118836ff2c3de390c8353dacf5766e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71979d2dfaa293209f45cdbaf33b5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195515cac316548d256a657e57c4b2ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df6caf776ce0bd0a030641cf8522fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832288c2e57a4aad9ff0d0ee4f870440213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf6e51d6bd10a954dd884332bfab58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714a7f735725fc6b93d60f13945a956215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bfba48b8d3820b157d47d5305cdfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7ffbe0c14b0a1174ef0ebbed9e3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbebbf753e7c4cd32c353c1df45086c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec1f51e5e77c073e0a4ac32105f07d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ad72f46d717a573292342bdf38d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aec1832a566eece71e587357a106af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7824c2c2629ce6b408b1e882d71ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33c44641446e17e411f707c882e8ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c09c4655bdf6bc59942f33a713b3d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b419641048d4a8451e35eb8981f42a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8da653c98836bc81cfe5089ff0dae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfdc8b62118a1fa4c05fcae8bb32c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930723974cd481018d111400f8d4b1f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089b8b3a8f7dd84ec88b5e5cbaa8b2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670dd5a85f48929624754124b4a4bf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff3108691fe7e0fa18790617dff890231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec26ae4a9db71642a75c4044b2e7e05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbfd6683340f359773e371d5d5cd20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3d6cca4a7932ffe1e3bde14cbe1d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f535083d63677c0f8aabbe9ddc465aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8ad89c4006fba2963d60a07148840236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d7b96c26a0ca752c8a9d4d9194e8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6a6926c5d785603bde509d8254697238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e68510fdd540ec6bd9b7cf11349cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07109e47f4f45727914d678014de035240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a59a259dc7a3b3bd38123b994b296241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8832a54dc3d0656959ac976fb63c31f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880ad80860e62099d97ccd8c234e2df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e1cec96e3ad79ebe55b6fc1c2b477244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa615eb432d0844100018283018bd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628e54ad601c1bc68817fc8e8f21eea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421fa8b1bfbb9c4e9e1d798c723cab9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e813cd687c88ee08927795f46df039a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04478add5d1e689ac8a1cb003a59b55a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f23c21683801d88e19a9618d96ae82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48fa44e0f1c72a3aa7419e84320d3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97f427face4dd60690ca44875aa380252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032cd5647aaffeab294034176dfff4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc100912aaf2bd9efbd9938b97141321254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb34dc0051886338983aacb2f4c7ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9006f6a01ff04ad678cbdab0586acc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734280a1b514bdbc9854d9f41ec0ee5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc1abade35b8df7c562675a5764775258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eb33723972676cbf171894882b194259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa511d7947e3ce3a1c4590e2fc8a13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ff3b5919097268f6da102b89de6cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca35ded7dd882df172a8c25c513d460262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800ad4f3e93f992ab38e7019729fde9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7472c08a039c7ae77f30064664886264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba222b4c4d4375b2be30be19fe8c23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc2a0b8fce3daab9434b9553d148a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2e0a4679942ecf25052d64a408fdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f474e932dc394bb992cc12f476bec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41460b99e684cd2978dbfdd63bacf9a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba98b7b8a579ca0b8ce73756c38d14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339d86cc47802acef7b0d26ba7fcccf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fbc3b9a23f655476108fdd773c780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f08ca0db7d522c5312bf0e9b3d912273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a377f1650428f0f9913a187e101b07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8c7006ca7f828e735244c3623a54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dadf25b4fcf67252c13dfd68507e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf07c6ed9c0ca87eae1ace91cca1b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89583592a78e89709b788f932934a962278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6e2e1ad101b078e6b2f96c8a9578a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e904d99f4cd6abb7e6ad8e14999d6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690da7c159345b4cf17104206c75376281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfb0ab5aa28fd4a7be599b451f0a10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106697310761e7cfe97e6833b1cfb51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5664f632ced01ddae185d8194b545284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b9a736a3d122f6791875903535507285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65394594ca64616bb5a8e0e82b519248286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223686ae38c357d295aa7bf621e51163287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b061611901276135305962250b5b4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806123c1b0b0edefa886282cf02628f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9078af03c681bf5934e572297fa1167290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76869221e87f688cde1011cf61d0b158291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c748fa9556ce485153156853ba4d64d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b861d914c9f072e3ad782a29941fe19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda137f560ce8f6a18a4c8821123272294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c46fa76efb7a45d6f5708bc691ec7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb9a1ad91c20c020972add4057df73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f752d8469f9b19547f13a10865f578297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000e27f820b732bac1fe714c9a2bdbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ae446014b541354cb762a616816c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8a4a47f79a5294dcc35c48037df8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a446503e8d84f95cef6dd27b323f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36758f01b6796d35c58bef97122e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b32325085efb6ca74c096f1ae2cf1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85383b64683033d4471b1311e10671d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8349890cce62af0dd0f562164775c5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406db181e221ebbd49ecf6b572ff5524306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e5b3281a1e57c88fffdb2c6c0bdc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873290c91d4c1d548bb07c0f41d701bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc6341e08df95dc2cc538154c166ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750ab6f586e155f8eaccc425171c261310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca132f40ee7d2d5043eaa71b2cbb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fd5c49cb3a4aabafcf06adec73430312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aafce85eb862e1cf62a88a74aeed8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fb07671c11fc675da3817fe3a0a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e779361cd33477dea7dc1798e4df6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a7e97ce61792aa79b121deac43911316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bc81548a3c31f2a6a5f5925f1d3c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9f7b1d3c0bd8399e36554fff450d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0206167557cc13dacccf8cc858842ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2551646f4d79dc2aa9fb756e0d084320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da87a1b66c5d8cb4a87547a138e2a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fb8f3e37a0b8be9d58146899cb1e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb418bbb5a58f0b62ff70ef2296a0897323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f165b49a8eff679903a988e15193d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92849da6e9f107e5a8578629d031c24325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>