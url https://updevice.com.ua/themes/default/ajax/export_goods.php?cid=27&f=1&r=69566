--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7bfc727ade67c6c03975d9abe54c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ef08504b0b38a682f54c636662202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c5cf82b675ff0cc01d2f6e9819ad23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbbe5ec88a77ad4040a83c9f8feca54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fafa367a67e459e0f87c2a2831ba2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f3d42ba341875441fced0c1f80f4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc698e36f3f73f4d468c60baf5ada4327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839454d341e19ae93f9cf5018b820758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d9eb3651cb24e6ea5ba87fbecada59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683a2bc8b5f4d2b2ebd1083c6f6bd4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaeb907399b967bf20cebb52711e0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7c46512986ad81d439d0b7e6441a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec78f3e1150a9fae6ee8b1e2acbf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123609ed56713dee70e7776994ef89aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cb7c0226bfcba56a1e965a2f3e09215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c76c2745824d9d533b4b78d55fa4ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f1f97d6a10f708b451af3d8ba457417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c090e21ae567e15d671c320b5c020318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb76e8f0f3252cbb22ea797c9ee421a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871bfcc9536107682f6301061bbc13c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef364649f9cfa947e3622466e4d634f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afed88f39ce33a50b917de40d89fe422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338ba12e409747c967b06e5d5b2411023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf9cf010ef847162f9fc6c98d605d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727a1fe3f8246ef051b4db79eb2d0ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0375814d0abcd78fff3587765a8a0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18490897e514b2ce3176c8561b1371be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4569ed0a28511085937526078228d7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08b8e69e65efc98a553d1ed33ea8c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cf2026ebcf24e49f3ae31864a60e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf2bd7021a5439d8fe08a2ef9abc0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6b8df60482dbee2bead5c9b4a84b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696f35a79c99ca2504d5d4d42c1f7b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c6ba9e9e14ba18800ab89a5b61f6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4a5775a2e66f68853cc0ab7fa79fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f562c01c4acb2d30c09dad66965fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e52da551c40fff33d8efd08f7d0e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972666fe39d0ecce67479c70456f18438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0dcee073dc066a51d30364c64671b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885918df1575c3391ab064ce196e25de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b959d4540f5dea2ca0169d976be02c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be85f7f86a62053d236fe1982790bef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698004b8e0185e92e5a467b585bfcab043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90645a7a3bec961b41c424e987410d9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268941986c6f4c148035fbee3afe752245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649392d3536bef1a167f9f005b4b685546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fb16533547b319c663f9f81b0cb0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1404afcfcd1375532ba85ba25628348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d38428cf57865e5c5b4f97065ec6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968788aeb7bec68addd08e8f7867213b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e32d6a5a74ab022fa275a9139caec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99490e44191ae1f645a7ddb3e8ff607852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c395c3cafea9ddc253ac0799de5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853404e1fd5e9aea3c1343d22db4d0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a205c3e9f6814fa036c6284d1626755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690341b21c38f93a92d34a4e57e8cca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626114484f63abc78bf770bdc24fd5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dc92e73604169e351b2ced766f06658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa494490e8bfcb1fab1a6ccc32088759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66db46d837ce52e6f5a62335ca406c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf37b721908273f0ecdeb0033ec900161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f3bf84bee249d7b029373d61ad5a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdccedb15740122047bd40fae48e1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d3c11af500dfc012e8a20113d85c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b92da5fd7d9618b210a566e932e57d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774fd13aa2f90d5317560351cb4d87c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fc359325fac5a730132a579e8c02467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af43dbc7822ae30102cc98d74daa5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed967807290a85af4eb3704b71e937b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b124f6bb2459c8fcecbf8630ff84a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6a51800bfc83f081adf13537ca4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6385f3d00d2666052074384d73a5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781743c35e750cdcc30e1e951d6ef77b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28f097c2b3498c385e8cb1bf1380f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4611d2dba39523824b9fd8a000369cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbacc071af6a35ccd7bae92f021376276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83565337b5c5ffa8b234214c3e513cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec6c05ee4de47296c901d0c87801878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3ae865685681ab3c4cb6907b9c2fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03d53614e2e63a185708f7cbb0179c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b7a6c89849f962b1bbbb2915d29b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214c772672f0c0dcaa587cd23e3d8de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758b174cf614e99270b0ebbbfe4f17c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b7cdc024fde92afa98d208d5f2d3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d1c6f7b37e96ef1ec47ebc6f6f5f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577da2c45a602bfd63eb95adcfa04f9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a08abc45bfcfe93016b0cdc0bc0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ec93173d3aaeb3bee92556d286fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed9dcb0e25afd2a148b1cf0d789c7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd2bba56f3e3d1aba2468974a758b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1e9c2c703a63bbcd931fa91a5804191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66d9eba3df242fdbd5be8b9953a5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fd779ea9179f288b5c6aa94341ffd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214f1b96046d40ad7d5a11c2d230cd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efff99e4020c42ab8b61cbac69ea1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d07d649025d142c4d0dbbca939953196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404034dd236128ccf6e9fb790aa27c3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba1fc94982c3684e4d9cb7931d241698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78cb4fb1a1b5e2562753cf717e23ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c201fc101047fdae805a1498294491d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758bc3a7a84a60f0f185c2979dc414e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531c59783060b8c0786e9a785d84714102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892fd87fcffaccb6489dd3225acf82e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a28fe3f5440bea1f1bef35bf9410104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9df8e76c411f9253ef9616d5f2471105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddbc4d56b71a32d6abde385e11b06e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e06ab8f184a48e0055c24ee56a63e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3bfd145e63257ba6101e39f5d442f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87979fed46dd775eaea3a4d07a4231109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade399d0ec5afa63c7a612085d8f4e0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae57c3139a25f24cdc98faf06b9bd88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d537e8251b327d60d0be7f8158216b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680983f2204d7466f64089e232f5142113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c6c98f53596bac7bf3979b55228d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895f278168de0129029829b497e7ce1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a2ee19c838047d37fdbf1c31bdb61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682952ea38bce87023ef08d18af3f37d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a626da0ff65a7ca6021fbc1ba508d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fbd48cacbbaff694ec9ccaceb4aeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba4d5eea527640c1d2c8618e6521f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3013246600347de69325d97df66bf2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0272dc530136b8bd93d1a3ad463f203122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6facfe8078620a078a783af1e377a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9403d42bd728079aabc303ba204dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ee792f09eede31f33464273675848125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bda37db5182b764f18747a27279ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f12d2a20763e060643c7ba09ca252127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a57110a4cb2dd13f8dc966e6a7ba8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a4e22033aa0795ffe716a3bcea989129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde17239187710ccea33e9c702eaf7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cd1e9ac593f95dd45ec30d13a6b55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ea9750c653bd58579013fd47a25d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd271da947bfd25c07e4b7fa3e4ce5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f800c2f418cac3233250e8c4064c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204b5645645e525410376511406abc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae00db831e86fb6f8f4216f617bcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba03e30d66c0c9e05508b41112ea675137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e693b5ed3c92581ebc33924f3cc496138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea030ae0d636c0548340f6a8aae68698139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30395a19a10437d95cb2a01424a2793140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34907908f024cde112785272343ecce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db7810bc7114b01a7c8f53d5e8f900142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb81af619053118ce9257e3a646210143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad204e4b0ae292494f606bfa7c37c696144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176663fe6d6586064c4e77f21c4f790145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7589d6f0c6c85fe88143c98a61847c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a741c08f4813416d4cd5e2896bd60f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0ee019233ad8056c8134b4f175600148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e414805bc4565b2da37da63b447f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8865eebae3e24bc75aab7e174f2f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe647e2b449259ffa2019a7398c127151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a2de939bfaaffb66f45ff9ce8b0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96932af4ec24946306685bc649813be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdc5bbd67653667b0c8f052e35ba4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cf06ff33ad24ce58bd5f988bd77bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38310b0f1e87a6a8e14ed7644f6d6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665de840c2d71b7eeeb9ef247b9f5a1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d913ee829475858fd7fef5388b6d6e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7277205654995973a7e7187d9d36d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d53a27179e219dcdd691a3842ac00f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f6db9569bf69b6c45d0a6f59ce7b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa4b8fcb4114cfb65f96d3d17f077d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd1f26895ddc3d390ed29b466d319c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5168a7dd54d27577f3b82db9dec4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946d4bd574eac8b18eba4f6a3b2ef9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5430d5011dabd73b20f4bbbf8827dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938683bee59addff004a1dae139ec4ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91482cdd27e2cffd35d0cf29e8f8b86b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323da373e7cfafbbca8f7adac8e5ef1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45551a3400d3c52e3497f1c3b767c9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10881d6bc6bf825e75ef89ca013fc6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b71a0cca8cf50ce52ab588d94b25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1fd70a41b7a93b83932ffd88edb70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a80f6d426fbd6283dc8b7cd4ccf417174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63c5e135d6bc1c4bf57e4187bd34b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d93c9ccfdbed1017d642d7d93ac466176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10681540cbb48a3c61ec972df061e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0ef4011dbce8139b2d16be5895532178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e996e772e825a69262e64cca11e4b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18905ef2de20ba38eb118131873880dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5504f47c00fcc8f177ac5ec867370a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cd416ed94a8377008ba532bce2b31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6ca71e9e5dde2a2e2ac4b9a870efe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd877c72eddc37ec251ea559a74d600184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c1ebf2411feb6f4bacdcc00edebea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2a0754f05ccba4e61566e5b05b225186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03000fca67538c290fea0ab58e74b657187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c3add16806c27f249532644673153188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda435bf658ea11b0a0fe266bad0d53b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac6d827e8a05237a722142cd6dae16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656b3fd21261b180984bf4a6a576ec2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c28fb708bf43e6f2b983f6298c08c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232190c1b78cde9cd942a6bc27914c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0059f64c4cd231d79b027bfe6a3f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bafc343768c42f8c19bd972499a20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b63b9bc1070a4de340a9e5513c494196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5f36af6f5d0d30edbc1e94d31889d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f572ba901a8f3aad19d18c3c2e573198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d1057acc0abb15b06ce55267b11b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd1d1adb71559db29e5225081043b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9383d14b991f4f09d3b57f14086a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfc9b5090b936c251b7e34add03e36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964997b0980725cab4624a9bf5554c6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2649d8702badcc665af6b3e4881485d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fba22b34a60574752ca315714609c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce6e9d3700cc88229203759bd60332206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ef48f8a4bf9e60ff70d04f4e28822207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073b56e6d8ca90249c96a54444cd96e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47998c683aecaba73a148bf2c84dcc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079ef00a06b223a1912be0a0ef80462210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6438ae71341747fe842951f46374f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c942570731dfa5a8360685f55c355212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5191cf0e51ba23f121339922c6e8bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae26f272d7bd1f4aa9eb92b96143f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ce07174dfd975d2a3ee1b5209b4bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd954265cdcd988f3b07dc5ff6d6b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f70ca1a1e96626ba2ee43fe9c5577217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960c050a301815dc3bf84295748af2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9f3581be1f919d6b0ae7cd4543a89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731689ab3378162486385cc9a7a0a3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d7fd3e924e92f7dba44d384e47fb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c999304295fdf3532769159fe59d44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6efea63ceb898bf6ff644a97e7448223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d11827e9b5ae330737a936735848224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4fd77c2f9daf5e2adc247903b7300225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c9ffa909e6a8e52112dddf5814e68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461754ab7de3f21d570d838ffa2eefb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a28b5be9f9fba93064e5a19b8b7fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcd3c7f84c0c13308d834a4e4d1efe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c44dd6be5b50dec16b578f7648795230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28908fc966384e4161b2cf2606c76b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ae03158cf515ec71febd8277e8c2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6e4c2adf6460b9dcdf20bf4b80549233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5243a00e366cb376c31f7448b6fd59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3242c73887728175431f07afdc11fac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f435e19743fde62e9e5cb64c1aa48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb61fd7315259473ca882f0df346c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362f462734692252cee9716137ed0af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00af2484ce89a31d681ed0f3db0779239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a99dcf53cd92223bedeacadc00f3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c9d676c4c8497f2afcb5d6860520241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f70f62b72bd8b2ea97396a7abea3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3983439401a40fee9cd40558f1bdb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73bea67ece4ccf59c87f45b201078d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9589fa47931e9d11b6f766c555afed7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5bf881bc4f18cc019e26805b0eeca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b6b7d39ffcf666e1e967bb4ba3ac6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fd4d7fb239d31def22b2315004c9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324a58ffb01204b255fdb8443c28cfb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee87a77644a784582e1add0cea254ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac92a2b1335beb27052c1a1653205f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e4ab21de8b984cfe468b032e861f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d5adb610d4398680dd150e638e1ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fa0f392eff51701c84b9ae99cd33c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490d9b753a6d9c16242b8a6285f121f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe6e1c6558f07c01019a114623bffe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbd7133c9553c83534d7728daad573257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd35b3fe1e771c7d9462c72d732e547258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448424ae48db58af00fa32f66f524c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69615ea9ac0b1c162ec50b8b20f3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b66dcbd0da95bcd99c47b0d7b800261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06476dcb656b150ae4beeb9f616a3f8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778abee57603de4c5d7a30d678ad140c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b7689dc8aedf40d33bbf8e541e3d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e8ec157f6900e5ca41b8efd0eba66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5709853396fba36ac022a65cd46fabe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bfccd61e7ab0516429b5289d4b51d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612099c302da38ff56777e05f25e3d33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13020410c14b74f576a966b8bd91f64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15756a2849d3846ee4669b1ebab992e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da114fdaa91f34402968ee603e91d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbcbb96933f38387fcde45d479d58b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0183e97fb28bafb661b3e4bba20dfc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae506c6a5b183ed1209e1faaabf821e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233149c721f055f864f5cc871efd79a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c48b6d5718021c131f3b6e9f45aa5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213c9c9a630486cc459904be17e083d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f92056366851c209eb2aee0ab64854278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf64801ad06b616202d9fff9203f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d607190d62304e096748b3a19229e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d4c8f5adaed01dc62608304fd2a84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf987d7edca443ed25041a1edabb3877282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf9467fd28bd875e425854a80d7627283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c91de77989ad576711e1e73075ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d35d3642db312991159f2accdca3ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1eb34f3df3458b7d3126d2dc16bef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082fa42696298967fe3dfcdef07c582287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b306a1277ca75f2669797cd3a34a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f8b42125d9d1d4858f6db5c6183d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1732c641c816f68a8e1605fb21b3d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f86a714bda9800028630fc26ba8dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657af9ff61982eb12f7ec4438541c26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739447935fde15e5ffd8d6a17b26c681293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db128afd549f04bc08c3cf840d31f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a7cb936830346ea6c3527c870db18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8fe95460330648f33c1e928603e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286201214ca1f1197c8b19520c8152b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35141ee125500cbbce152c8c946abc75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0ca6b927b7ae88977f0c10cf04922299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df16c645ef18aacd3915a3be0ee56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3d60ff6e8f59e231de1cda7832602301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678b81fbbf6442c14f16b1b5ede1d02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee258669b68ffe0fb3170dd65da2ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7f34d6f54e82204081fa5329ca65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49847a3071b5ea3beca7d3697564c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd26f008d392ad955431857d88d965306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f39b66c0bca25bce1732977ae0c39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca4dccb74b0d39c052c920eed7efe9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c61b60bc8d6765737a8979611f6ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ce2fdc1dfba55a4812e80a7868f09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72066c8984e14e783293923121d2b89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e47b3417ee6b162197cae054aa1ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c22595f87026d73ef2f760e013d68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf827e2aab697ab6f0d00e33db131b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd6814186fc00b0a9d00576d18d0ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b60cd5cf463a5c7889b84eebd072b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3085c5a9f35ff45e782397653b4188317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dd3f8eb3e7d60e70ddd5ed48d1c43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c7ee84401af11b6c80c506164f884319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945781cbe84627d586335f456ba3017320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b31e47eaa5a7d153e55a05154d15ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa231b8a2fd334db9d57a36eb33be45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40917ea3139dbadbbf2ab1c1fe37dcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32360e969434994adb2636dc379666c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf7942746bfa8b70119e35fff8ce82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287b5a17bb0020a12352893b1c7503f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5ffa69fad7f2a3fe11a49bee957ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07843f05f11c0c7bff3e7d4814dd7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaf9160ab6e37cf5b03d40ed99caaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab035d39db9d1852d1bc2f810a7b56f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14db370e97fcbbae2b8ab864479636d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bc27125162cda5e4ada88e178f3f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a650e5338a8269c882af1101746437a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c83e26a0d9226bbbd1181db0f5fddc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278058828d05596676f88a0ac7b53912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b67c19e2322d9952b69aad8dd8ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfe79ad6cb347b6a20dd9481287d234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeaa846f280f29876f5aa06cb41cc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8493c685aa664be55f78e15bc3d67d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d552196a596c3311e5f1cd8d9211487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c5df989ea49e900b361ccfd73c548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7416b685acb7b346a70a75036a0b7019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5932782c51dbb922b42f4e1b0c7b1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5676e6f4c1f3b2e68e0f9f81186e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18919b8927ced928744270d3a1440e6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72a855d01c8d19d2106b6951a9f75913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c7bcc6134979fc7324a186c918d4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c786364a24f5cd32d31bef386aa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874c5d10425d6ca50bae9c5d84f7e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35a9bb7752948c78c84a974b2e50f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38326742c356aef0def966fc07d5362118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a7b0c79d57c41e1a1a5d554811c6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b49399b7e91d37c4a7d713d608d01d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec536b7bf1aeef93387cbb77d3b22221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03c25824b4cb78f7ea3a8cd9440edd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f5408d04f1037bd770f98dd4df60d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db418d4c9f9a2f7755dbb6d0f00022c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda218278b0c954996a26f45690d4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e195fcede322968658f8ffbf42c8c0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1029def5ca1b288d65a23108bcf0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a61f1ca049e7adf6ad7ab3766cd1b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f92a6b4f5cbfe7d114a8701cd9122829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030e4bdcc4da220c0da3b1605179a9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba145be914cdac7ce1bdeff6635b7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab2fe47ddd9231d297b3a6eb84969b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eade3d948b04ddbade92c75c7b6ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17d542cd764d6370d275c360f29dc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bdd7b69d0b5550909125d83902a2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefe1287ea3ebfb1d9efbf4521d4df336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9005c4876f95494045d16347a14bb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6e08de021fccee5b567411aa37d4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231107de2f0d1eec336aab4e5c76c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4d9779e62b276948d026c259f499b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc42a56dc9ed0d6f6ca3546bc5d087641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fb2cafd442f7a8a10fbda70e0e40c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4db9ae4ec7fa4e82fc85d3bdab6a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20864ec06cfab24d8377f0f823054c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9973d3efdeb336d3aef2e187804a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1298e8c9e23d9b5aec1a407ef3084946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32ff7916513ec8a1cf2b02ed8688de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e73d5e8b8c192d61d84fb658a584448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd9d7440a78915c12fdf7cebe1a9cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a72ff01b458a8288b8e7426c9d9ec250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542ab1a3c388afe473877250582937651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ec92d1203c49ec04b24869dec1cd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263912cdc8d3368f36fd153b6d4e6e3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86595a9a5e3c649932705ca7724e17954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdfa994189f68ac155f401c8478b0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9996cb7be5f019efe6ad61e5b81e55b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55c753c1a1b2585c72055b1f13b84957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8997f909ad305d838107a15416ea958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd5572eb7597335b7bfa70d78d931459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644525ee864a5817b8a82db3ab1631260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267635fd68cf37aaec614af26c74f1c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448358e0ca108ce1a4285c23ad6c56c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fe1e69e9bd6cdf2d39bf4faba6cd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d870eda7c6bc986c970d0444948a89864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e586135a3803d998aaa75472f290f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e264f94e1f7f26af9d95b47d946a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9225e061727115c7c356757533f9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac63d66ef37c17f393fad55363b76c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8098e5c7e6e4f5da05afeb505ce1f4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96685d9c9aa2c259923d8705e8fb293670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe19e97885a8a9be267ed37dfa2fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebdce1e082cccc84346f6ea946dfcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b340ea4c8aefa0713f6d2d0348fec8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea3f4a17c454d9c1b76e509ce6bafd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4a82414ee36d828b2cab7d135810975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f96e8a58532a515a4eae938d09778c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af53e2ee789c0096e2f8a131d960a4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638220135700db32ca610cf1288b53678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10f0ae4173c825bb37a06c442c8ca279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdcd61f764a27bbfbef7b450e8febb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c740843f8b0fc0bb7492c2e95e319681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e1cd68a2291bfecc8c4f47b5eb46782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc6352fe00148e90a9f0e3b51f32e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023b0388dff18e72d81b1632ace44084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75969a6ace2bca67f8b3adf670e7db1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eb96b6071e7bfff6ff17f9274407186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9104cc9dbe7a486d5fce5a8bea0c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc0d4127f01ec3ce601993396dae488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dd2c4cdc2a052da5f32a0b21270a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106425f42fd0f397f195b660bc575f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca7da11dd56b22e73691a61162a1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178f3993dc6b633f5fe28141db5828592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78445b234d9e6b94f6359b523aa39e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0f28723b7b72fbb1df749a1f6df3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f7b542b829dd54f71971bfd680bcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153308728914f9a461e392392dc6d2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d011622b8511e14ca33abc9c85f256897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4489c81f2099e4fe791d95a3adb8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27607670fb27b717b5fa7580c1a85a0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5f8e3cd351bbbd053c33774c60535100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f2818f3b8ba228b5c8b1ad97ddd65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6309dbac8e93bda75f1cc37289d034102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5e7b59d252e1f70113c4006ebd30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a247486ab0451c1ffb4bd8513158c20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302bb2851e3f221cf0c18f87bcf357f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c77f819b80a6b62fb7f8b5709925106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ec12a0ac641fb872788d73c1ca5c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0553c14d33720b490ee038ae2a040d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ef46fb5ffdd9ab6f50e75c5eea1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816cf35549ac76b836490a3a682bc31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d9e11200ad15adf11ba09108549c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966723be57a55b72c9c6f9ee4c53f4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031d8dc2db922bec4d13b18ab8dbed3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef055527dfab08d9e49c25956ee66fe8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b43b1278ab092ba7be94452b68fcc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b3cd3644eef09a1309fa1dd1b1b95116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ebd93aee7038f7a4ad93802ce9e77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b708456d4f0063016865d5662bc44bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c6f14a3f9df68e0dabd1872d2265f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bc328ce6c089b2ee92f43e320622c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00421a5b416cb2afb8528f4ce0322b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276d0f709bdef130426b4d20f042395122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f02ec3762f6f80b9e00412a98382123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae638fc3e6be0bb624f75673da0af5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666792302930464f68f8b34fcb4d388125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9a22be58b39ec29f9d66c476b9125126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7cf73767119f4a7a8c90ef6400d89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073d1b49362a5a0cd63607cf77abbf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2c3b414d418657b562eef2f784d55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8689e20aaf5a68adcae3e25be20afff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a21d1eaecd70da4d02808fee0ba34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5aae360737afc243e66735da3cad96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c44fdbf598b3a14a48cf3adf80936f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745d6175c1a65055b14ae7da6ad51f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c98b928695c8084cf636a68db4176a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8b11195f3436ac072628a244849cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c0e846524fb20f17c1d9bf2a07d56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc036b4cdef23e81ae45a891e1312f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94823dd84d0db5556a9799318da7db2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9262c27aacab0c19b7d69feb4318522140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494106df0d9e02848be70714fa6cc864141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d6e0641c121a65fa45758676e8576142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6de48b88e0e1a7d400c62350d8980143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c63d7292169e0ef439c50f9abe674144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc36c6971d1407dea931bfeb44d8b07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360316f8f78bfddcadfc6d742f7a8ced146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae70619240255e1f716f552a953fef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbbf5c3ca1e92ec1617369ae603842148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3ea5534a38d3e7095719679973c35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d4e6014a86296af55745751fe1d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91179b5e101b5a6a6db7dd3676e5b77f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dc94edf35a1ba17396f643c4e844d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62164f04d3dfb625e98a33c8573d98ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0099b302426fa513821d4ca6d8e3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9909457eb3ec13ae4673daef10ceb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b2f2cbc19f76a12743bf60336cb70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211c3241f3fc2be4b4e43c298dc1528157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b649c38f9b57a25ba622ed753adaf00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c48370756035dbdd8596479d01697b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981464104b71d62d11fd2343505e98d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57725f7e83da45d14af35eaa7600dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b19d78513d209533482b301c9acd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f67f63cd8221b928a582e94cc346e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356ef0f932967d247bfa41f8dd79b32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec9c6a3b4cf7d8ed0eee0047223dbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef5ee522ecc677a06dafd8aac14a81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08800af541a9027074f68c73082d03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76c00f13fc4305bbac07bfe13fedeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b9188c4de640a95a202e486bd8c50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1568ad4a2ef49df50c25e0f31241170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9167d1f02d11527d284d25d3def3a26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecec120a7a506fa0788aa459acb3c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f43665d2129df14357aa16269e20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c4278d124b253aeaf5b4b8428992f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f934fd6e4759b11fc55d5b61fa9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3dca4ff81ed60a5553909d4c7b005176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4b02d7ef8a877fbf36fc269e2f35c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8582ba2fc7dd414888597662a5b8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd358421d8ea70440afb3ab9be132f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b1bcbeed9eadd87dfd4ebe06173ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46347f5dad628678d4244263bce85103181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89126a3eb47ff76bc3f54e79e838a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d36d430dd19be69d36e4094f120251183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c2a3ec12987043345773e40443162184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde7e56a8dd44417bb44dbfe723a61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5658d0aa9f75472ec2aab2189804813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd292b715d60cc50312b5fc41617cb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241e82769ea53fa4d5f9dc5b6366ff3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e3207b86632f79cf53737f860d826189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67f76954a3180fdf2b891dbc8015b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df1b7431e06b7eabff69b630815849191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d283f5f962efc2a3fea9d7bdcd840192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1208b471b89a3eb92a05b802f3f709c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ebf9f57ee8d3446f4530106ad812194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd681957e46846a985362aa54072743b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf234e155b769ea3a4022c82913af974196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb63e6c92c6b5bfdf875bcdbe7c39c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94511e6001ef47ed764b404a356c2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b993df66738f81b7b9bf48359f150f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a7fefe2c51e4512a44b61d07d0c91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636be29ff4d6d9371ba950df6bb4934201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fa94e86aab1dad3300cc3e95cf56c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bee8108f456adb078276c65266767203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e6430b6467a2166cbcf8c3cf92c98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7f3f98d44bb48c58aef695bab4db5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee501612790ca07bf6952127d4241e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc144ba44ccabd84201dea85d6f3e53e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54d57e00302f760fc7a50aff598312208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da175650430afc308b6046cc66fe6d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9764b8613f238b87be18da7df97d9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca1c4bb14240baafa216fef31f954211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcd7a20c3263342332f2942a1d4e2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e16d4808e92697b318126723d9ade213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3bc658e222fe4d679c4dee862617f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341e86775e37804a2cfae85d3024f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b7b2bde53bda93eff29e8301a9470216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d9e192840ab72ddc6f513caa6b818217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e78ea0ecb34fd07c80a1198a6a911218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85096da3dbb04874df7e735c70b0bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4793a1aa740ff276e3962f0886dfa9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d69a8826a586224696adac4c3635c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9a3836184f13294a645134da8ff59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcdbee27da26f24d5f804b4c12d1bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b80a01e1b3d66ee22074382ae02cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef071fef6fcd8a92257a99e32e02d9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66f58e3d7f6921b35fa5caea58bbd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02882571ba61323620422e173e4a50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ff346fbf8df12f29273228e73501b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430f3991af865bddbab560331b72521229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636064d6f147fb0609e2bd36340b0fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf123e73db557868f5cc4347ab4d17f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fb35b102a130a9420caf0162479e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e898af8ca6f8dbe2cf1a6e1538bac8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87092527cdb87c71c59032434a37c9a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bc74d0fd555839cc7d88897bdde7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74767ce7500c9f05acd3398fa15cb9c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1aeca214713aeaf4a9c0b29a77ae5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992fb74c5676172258e76702b1eb127238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015669a73ee5b6b6d937d4e402896322239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435e4234f95ae9f9aa3d0122560ebb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30944b6cc1904b1f0557040e2c56f65c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf2e782ec5106010d0f83a8382c8a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4a96e7e41ca60800675aa82e0f962243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f3a2df0a5076382750d214b88047c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e58e10c11ceaf200592bf5da1371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dde13548836373c9d5228895b1e057246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56bf5bf7c19b3dd3d2ba6b50491eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162021ca833b0874b397df8d7388f0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118a31488529ee2fe2f530beb01b41a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb90fb8c9229a85eed7696deb8f73ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ebe549070c9e59ef3ace85aa5044251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740fee1068bf3449a0ba4e15ed412a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dc20c60572b127452719c5bad64e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e52d4d12841807d997b7fe0a88bd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109283ac9f34150b4865b90bc3f94c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461ea9e875dbd2068bb83a41c03a715256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223d9a642b748491dd926ce3e6e775a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c154e56af8caf88a676c9d427dbcd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc67487f02d79e289c15e0c44b337b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7770009e1325ec5a5c420775e0891d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75f7410735ac13c1e2f7e49e973777261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec0f04049228c30a834f87d3b18535262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c004bf5e5d4a95d8ac5144eaa35fcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ad46188faa063a9bb9360d64faa50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e314c440bbc120a574db484066f9fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bf368e4dfa1cad9fee4f86d653d33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d6149c3e23b3974d3fb1c9502a66e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e0968515ef8b6b710974b8f283408268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96838b5be11e46164125466a4dda7fb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b6682d27b59ae7c59ff0021aaedb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f3dce1f519750fb6d8932542e8b08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1bc0eaba5fb189282661304dcd9a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8bd9a05148f67e3e392ac2306d1f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314e6d54b94b105346dfa0c7bbbbce9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e75f5b2114e33babb3c0f043455864275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea34760114cc7df330d54c70243eb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628636abff3de215a1ea145fbda30d7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543a42b5b6a864694f8cff846a5b670278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab1891525224baf42f87107ffff3b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166363b8921fb254547355864710af7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecad4e5cfcae37999bdf554c66a4f11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3f84a470dcb5e9aedfefa0cbf782f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd0e47cc56938ae8afe8623886582283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1a73e76b9b282e9829666fd8f8393284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627636f51105266c24d9949132d7e7ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea248b59d29605456254b82cec85e2f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9808f799cdb28c0b80bef7934495a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d9a1d316081055d643a409575f934288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0835d70b1d5c61cb3a823fe79119a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3260d09ef43430cee5a49711826e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb52f262c138c9d579632f4893f262291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84acbc9b1e73f992b7ef1d14bee799d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8474fc69bdc23a1810e71468ffcf5fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584aaecbdcd9c49e254773117942e67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5338dc2af4b48bc6e64b7c1e9200c9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f63bf3efc7e30d37549e6d704f9853296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f042ac42cd36eefd7ff4395118fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e7f13262b788b373577263722fc7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bbfc929aeed502e43be344c232302299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83e77c6e54138802a35a775f2f3216300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e65dae8bb1c697039a993c6189e11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc708857824753da3c11532dd2cf43fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addf3b547324103d5c96949f7f982e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16451a5fb27f1c63d6e2909049d8f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681236429205c77f99c2725a890a6cb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18a32bbf35c28595763e3aa166e6b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f15c57784548ccd5e47e38780ad412307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319e48f41356e93751e887896023ad9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ea79b9833b3af4b3d5e742f133111309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3fe41cb0d7d90a2f9d3c2b080c04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172db72719943d78085a3707d63f0ab8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfc12dc9554f9f9a60dffd88cefefd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8fa326f1609366745937911785f6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d61185d21aacc4bfb59b2bde27c6c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf94773b2311fe352d4b0c36c777142315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cde11225395c27d29c133b395c044316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd695e668b1f5a3dd5255faf6964393b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf5dc0db0d80acfe9953aeed3226e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6247ac3510cd8f56d4bdbbe58ad5b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c597a418d4000b3398a0c878cbf0894320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a5dbb54ff8afe52340237121bf97c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48407b34602948abaa0dc996789f79f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88ede68b6c6b42fcf5e4ffae0c55e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09291439c1c78e5fdf274766b7a68209324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a28acac720d915fc7a85fa0e32f5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>