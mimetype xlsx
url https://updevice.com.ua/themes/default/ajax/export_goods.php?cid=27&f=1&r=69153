--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7f8467b13e5965c3c82ce5bcff6481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599c5314e12a2e413d6f55281241f552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aead4093b614c9a8961c7e410c2e933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa6de694264cff279c5ce831f13ee54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70434936409887bc65545b8c93c105095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c003b32126a25e5f2a3c45218a30f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bbb65e311731e9dcb7e47917f53707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc87243acea742ac83ba8cdde54ee38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b308c4ead7c32a66a50f61074095729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efd499dac103f1dff8cf7927f7345e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269ff603e56a0bc1da93f1823ed2d7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bda161ea7e68fc8a55ee60162ca7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a19a52324b62e007daaf4973d6b9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b8968df92a2417d674c62f56d89e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b59ee93b47543aa014ea272badf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2580cbe6bc875ce7b3823863b092516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43155063c9d6ef2847cee995ffe706717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f528a3f90b2f5bba7fcd760061c402f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1217a118b1de53df7ec8bb8fdfcafbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7700120a355cba1ee15ef7c34e6b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c00f81c9ff788d2a137ba892b403dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ec6ca851afeac55fc93e07e63254f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e2df6b6dc01986090cf110f367f0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae806ca2aabbab2cd8991ae0c2e41b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99c25a9b78b7df12d5e44783c9413d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce5e533a85afbf514ff90456a10a9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed31c4266d278c59859c482f8187cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa00c8a10ef99920be0ab047a6ad7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e236a25eeb572dabb6f91a78bb3f93b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41997eed3e9b057bf776601b6fc0b89130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8612d4fc2be0ef4c6b542d009bcfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8846e496e401c6c63541aa96136e44f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc813fca5903f9a6324f5b72f8a0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6fb3559f7cf3e71f5e8d5759c7b1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26433aa5c54cff7457ee84195fa07f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea82a17c6ecc9f8ba9c4a9fdc7e45e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6bc21c9c0abf19175cddcb2ad26a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7e924895e966bad4383f4dfddde9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c549fc7e0714b62817ce955c2c1b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f789128e5f42c9d09b9c847434cde340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516f6b2b8c2587d692cd73e3f1e57ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7201561dd5b1ad4e3a0525efeb66342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce376bc39d9f71ceda7ef13b479d5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5970c2479bf28ce692c4e054a42c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b54d5ffa0255c8e6515fc0d8ff00f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e2ad068eeb53398616dd273b47eea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141ffa18516428c427be610e5ada5fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475c2a61fcfec0b70776254d22c895948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a09e85eb4feb4400f62f6e4ebf2c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416876983044a486ff4955db709dbfc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f048e5f507f6c88eb7d46d0e30fa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc92a6b8a6fc185ef33f97614240652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e440502a373df650340d4b03094453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4890e351b940476ebea52c2fb3aad0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440239d75b91e30a1962830bbb7a89e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608c8d4769c59b38214a822b881296a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dc195aaf1da2dcba1f12c6a86df5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406968ac29907c6b1f352002d38cfee258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b298a261e7889a9b5dc8b0f7d743259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbb00a4c3ac0a11d9d5a6b58785d7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39057a7575c39106b09f38b4cea11561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4d124fae2dd50262797e0c54986d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab927b40bdd2e079b8c20bdedce3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9cc8a24e84ab60b56625f41d1764a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96cf6bd26f5500ff523d70dc958b1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d7f2a40ac1d50cc57ea1fee0eee1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279db93713d596b8f0e9d80893ab02967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07509edd7335f9d631445e1833943a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63b9167a60484bede50deec29c631569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cb2872aa357bd7ce9dc762c6b5f3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0269bb94fd7a0b79aa8d870a8c9a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f685170d2c8dca295088afd47104572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fc53c85e23e745bdae2681000374f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1be317012462c9e3f7f1d2132593074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bf34ae39f7ad46069a204840918b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97032257497f2a0534f7d0f71b60d73b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251e94997076b4398fb8dc63a3064b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512b2061b4af6e1515d4889d0db9d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae43217aad73ff724f861ac23a91e6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80b93ea810e340243ab7359b123e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d108fafaff17b29e02e878d9963881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c49aed5ff234a4f72af6d4301f19282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b134d17347cf62c4dd03c61dc8f44583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf94d6ef20beba7c4f87da3011858ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e807f42c2136353da2a9d482d440d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c177ad33c4342a9a04918060d68751f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641553b106745ea1d0b649c43a4984087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8390b04a0c1e70d380187f195cc17e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd9c7a942b91ab4c6e70a0df34235289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2242b52367fdef252680897ff16690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e2cb47d20cf73da1777c6ddb1f07d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deadf024935a145cbef7b2800e903c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02db9bcc2388cbba213ffeadaf21a4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717c860dd14635d7b592ddfec5f0f6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dda76642d31c824fd5bb7404c1c60695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de96b0a0653c9a57da195dfbf80d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ace6f06b4b6ca617cfbabe52f045397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc339e4376cd0c40f2ac61f2c3fafe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb9daca2c91eeea5b3fa17635af6bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884626e5d38df3f20288be7ca3dd3e75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406183b1cc74102334231b9c9e668d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7136a5d99fa6c8bcc0e8f1fdfb9a382102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541de877c15b7c1f8715edda0362a11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cce0de155d446758bc26a0c081f52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d5cc56ba281587687c9dbd84a4a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078896219479416fbefec5f6297dbe8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27499ac83952d77d95ae1b4a6bda1bb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df32e6df22b0b614fd4ca6dc0b5f804108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac5e85a218939dd65c2f093a0dcfee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9bff47daf5fd04542288ce5c5dbf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9d9272ada664b9b8c01e9978bdafe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ab9c10c6a67e802206926ce2c7dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a90e5325dcc8842acf6e3b7a09446113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d40e8c8563367600ecaf898c6b5fb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffb8b181e8386842f50db6ce5d728a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea297348211b45ea57e0bdbc8162462116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7c248567000cf80a8b3152cf19a3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4656e5dc0b8aa0fc0ac07c066dd45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cf76a59a4e5a2c1f1687ddd76270b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df3ab1d23d4193616ae2a13104f832120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07b67f68fa534f2d93efc7837327f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f708a4844d4b21697862fd787d246122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f59c5d285372658989c1ce40bd8766123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8695eae30e621513118e29e4b3ea279124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea06b0a336c489efbeec434520e08f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933be9ba31ef5341a59d8fe52df5139126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b754b1d409b048a006c37d4e0cf95a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbd4cefb1f51c3277e87ea4d7793e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e6fbea8a7a9da7cee14985f057e65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7cfe42238784fbbfdc92c5247b9a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf7d5f041f29657d3aad404ae19706131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8ab8bbdd4b19eae234d97ea6f4ff2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14953067be131fd6e747a638c0b210d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a298811bb0cf222c6483adb4f98f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207c135c935c6776d3dbd4cf4c5a5d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a229b066a1480cb2386eb05b22929f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86740f89bd86244dc4c91202427e5c58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be121de2c9a16622b0c8e09e1e532df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d83df16faefedb26ef370fc3e7b77d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c708a1996d8dc801a74a79a017a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43914337c9c0b464022bf2b747728141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545fa3e0efa055fd0bee0137675abe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364e1d004ead5c1ce1854992f51b7b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212501601aee483276d4959fc43c5da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda81cd1fe0fde192aad1dc8df75766145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e05ece9cd1c6b1d8f643f11f1b51c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8361e62c3f2288ab67f2697d1328505147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed817b17e05db5d31f2672b68f760148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef14b6299a436cdf50623be2b7ba31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb27afaef019f205ea394fb5ea4122150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507db56ac91c900be250bdec9a05c42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac91316284f9055ada082fdca945ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d129b3dd5108ab36cb8d5810d3f704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec138068d878b03517b0e8817209885154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1abf0053c33d93fbab829c280aec20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845501de50838383c4b9c75492e7b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d987f1d449dfd6f88c75e6ff6b8d47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f642fee841458a781fa213014cac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6888885bdf1ada02b773e1dd1e509159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae7fdbcb321e9683159656784b81ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f28b1abe0510194eb2430db10d2de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fcb996a2111d250eebd19954dfcf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543fdbc272676e419ca301d26619529163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab070357ee23e3383be0d750d4ea302164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943b72bd7364d296dbbd383bda368d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e425711f251ab260b2defe83b6474166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78f5bc3fa287f480e9a9901c8f9a53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb85b171558c100fd8ce6da19df8cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc13c4ec215526112b3c2dc2d8c6bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900763d6c315ade951ba89b0482996e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4322cb285108c968f7c36023c151171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698737bd7bec498cf3a1b99b2bc2353172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4c4a5107a3a9a7bd426ca2d5f2bed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b207b11ff71fbf17c992e1801e295174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e0ae58279599073b2770a3ae121b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136022e90f8204010b984402127d0ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4a9249f61393a38e1ec1512283ec8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d895806129f2734ddd29a3b7267e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de18c2ccf0a7a1a93fe6f5f9bd6ac8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4f0b111dac414489e177432b0eafd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125a90975ab43758237841d32066e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c101a92706b4e560e0b03a4a2c6ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df79f4c121b8732e41f49afad5f90dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009b530d069574332f61d0c8b681be9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66845a74e95b9b6cd9893800c1c75a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c878b40232a242d2b0fefe62f20bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b9738e7db278d305ae9b9414090cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde681ef6107f59a067b75182e54d16188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17217ca205ce2effd04d3cb137797fc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b5e07cabd05a84bf2732c818d462190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ad89c161f2ed729e82eec60c50396191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f02b98b0559f2d902415fda814b96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18131956dc878997d919d2456aff244193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b49f52e17859349d87b06be211b235194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e902775cad349f995feedacaea52e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa063b7992c64e0f384b8d9fe44a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba92823110646681452ea09463dd78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed7cd0f6b0acdbdea471dd1a192a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a2308eb704a88f81e2a6570bf2355199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a65a30d45e69e26be50b63e30bc24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4fc1942ce25c9a2959d7f33c318d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e90d676dd57b47e42051ad62e0df68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0f586504f8db5d456e8a290911030203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f3ca2e53316912bcc4fb80f2f5e91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802865071964ef0a7a3857145ca23182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d34e271f83c5605dc5b10d3a0333d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eb40ca554ca0c8ccaea1604709702207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67f464a87be56489e2a37d76be7c29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeddf47cb1e1c1925fb4528b4d53062209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b8d2c1a08a2f6120a9f8b11832d68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f295f70ee7b1796c63d31556b464211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955468455d0e5420a019f4ab4f48783a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9ec8559ee1dd4471675154e5ff6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9066cf2342abd6bde04f7e68ebe343f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed78081204ebeecadae11001daac40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0979ecf81dd2bf97ce85c219fa225216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2c280782ef739f2cd0d92a0a02cc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e6423247e63b11332b81d94411fd8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3690a31d17ab2ed581e4c6ac8eff8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205239ad4540f1dd56d15aaba0622a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d771d4253dc61cf00a4b5882cac31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55080dac1dcf8369825ace804f2c6c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350dd9475e349bc9705f7d60c6f7a11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb67ad25ded6f07ac35a29af08ab25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809e375cec0f660066b56a4a0a92832225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6b571b6fef3a87de9c627fa18abe6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c70a6fabd22885b2c73c8c587877be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f19d7ddcac2922b39961b9d1da091228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158677c7264261b45bee943334ca7c82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756ba1489931ff4b1683cbb4d4b31a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4cf26be4698400b1f82959b40974231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678f909843d1ac0b90f886df0e5af3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d278321e12f9913258cb236a4e44ded233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0643b25f2698913c6d005cf329c9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66414cbdbc249b875e0390b326ea7625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4536e61e339d82fc6bd3e26b13413b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4edd4cb5e704a900a8856f48e2c5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d2b06906e0ecaf415183652547dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26517a046dcc592a2339949c92ff2a21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2cbeb9491bdc179d75c9451e3e40f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099d9f721bcdd5863b80f5953586cad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21716c7e67c7caffaf1402041ed4e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf74771af6856da65f1888275358c97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe6a6bbee3a026d0f3a5c43298cc52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443830f337ce56b2ae67ffae1a123735245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a875483e5e06e7a9b7cdbc3fe09b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77e1a29d76b4327fc0c4f5f3b9337247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b026c5069f01f7f629af8a917d294248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25dbc6ed1efb7c6d432218fbdc2e64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4439a0b47bc6a7d182a0b36aef7a8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55477a7adcff55b6484165e63283cd74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3fbd0a80a36b0ca2532c2ee855622252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905ddac493902ebe2cec9e0ccf228b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa7e6c9bf6f5bc73c2e973f6e35d9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98191a3da507d5eaeeeff650170ca107255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ffd5109e64ad7b66077d30f30b545256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afc8a54e960e249b768572e4d6ffbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7e50b424409b74ac41dd57e6537f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d64cad7330ef3641538afc5caea3d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c81a30c48174964daaf44e1c9e098a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4def2ce298ccd5834fb952f86a6e32b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f9c52629f00127fc8fa29ceda5e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ac077e477b8e80f1784d18afc9e62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f94cd32e447406cc07dcafff304489264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ba4789fc03b2a2a36a27b71533723265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c666824473ad97b8761911f604826e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed016198e706ccd3efc1d62e23a3e05f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f062b50d914e29527d23887f2a0a3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84621407667a9866ab23f631b883e599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e70e0e9044dd8927d1ff39fdabb9e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abe73881fb384259ec72116a6d7702271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dc8e08de856f02b0d60fe2a48c679272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a1c205ea4b689e7e4ccbda0e67360273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d23b3dd0eae3bfb101935f6cfe081f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556bc0a13bde5138f981dff898508ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15ca1694b6ddba710d8d1892c8a46a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fe430d0465c9c0314376471d9b6a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16883553f63ed759846089957e92f9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f2c544d06ff158c5b9061568d66a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b52c522a08ecc603356564a514eb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e81dc90587362c0f8e92d14cb0a87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9250269995fb0ac72ff353b2ceedce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8659d7c5ca171e8b037f9127515fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91617395ca28bf6e78c776a0c70c0ad0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e37b6d0b30ae2d5594a17055b5054285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb8329f4a70dcdeca0a376ae204552286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c02e66bfdd8056c2f8b606a8020a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c44545ee884cc9b2f7e51f7c7f88b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b60af1843d0ab7072cdfbd38c3c5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb890aead971a9de4e551403baf5748290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f44c2a9b767d55ffaaebcb30094ed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa37f30fc7e6c3a015c0c68eef6b44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ebc101618fe39f7ad7ae20b50b37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24008ac7c907f9fa7b06e7705a9be2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63eaa9662ba1f41f66cafd5202562295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc38325949560bf0733162b9cba6294296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012e32a10a65760eb9f91813880a55e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e13666bcad032c792e3684ccaa0c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24626f36277469cda3cbf6938c3ac3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61881060623372b9c2bc0fa303b7219300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456759371fdaa1ff51422bb753a5acd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c59b7043d5cdab8edeb08eb97a9d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8478c8bb27f26a31127985247438a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128177508e9d1ef46f528c426485cad8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248229813bbc788e1e04e0658b220f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a1c175d096977e62605c12d2a9b58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b04cfcaa5ffba8b5aaa952fe432737307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fadc6ae9f8fbbe8634cd44b90a84b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941434b9f74617f2983c1025f61c448309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3e82e6f8271207f99331cf276e0e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9877014a7349be67fdc31b48837cd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac792afa1bf73d54178b961fb34f24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a239f495a830c88f222a13086566313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22451edfbf245184e2a2d6e4d8e921b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d0f14a3417e2058f88e5fc4b13779315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d54a700efb398168fe7f29b00554c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e157d1a8da465d7c76f62813579e201317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fae8824c9f4195e683c74472d72c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76476da7e3ad03f92c397067fcab86e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d2624c0374cad6c101680b57a1971320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a9f9b48c3ca10305c570dac15125321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc143cf9f846fbc7a09614ae22470f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c863b09e39817196919458288fd27f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f356d22be3ad9f7fd3162c1e02be041324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02022478816c6d26e86ef5e6eb10571325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb02663c5311411f067296326636218326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a664430725b989b5ad9e20742a3e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812a11390731d5e4f0849eeff2bba59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a75046d9445a2664c91a81948f0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125da40eea270d7181ce456081b2d21d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba2dff6c0313833f514a8b0f5dab37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111eec2c7f175ffca9391dec436fc28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac465924b577f2ef7cc566ee210126333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b15750a83b3074e3978567d85be481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fac5bbaab2263be659908e1bad3582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be15f3eeedaec41fa8b7439968cf9f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189009767b6505b37361a9e099c37894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f107c2e47da9ad941046effddb4fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bc5ba195d0d31d9500087cc9aabc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e68475bc85fa9b26020ef520bcf1667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca568aab04b3a504d3eb727c9f4451748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286d2aa82fc4c20bbed99ed853787e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c44a9be8639f09666194717bdd30610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b82ab70aa42e2a2bb0a171458205d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2419a8a8a7202abdecefdcff0e38412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092817ae6df055c1a252c23e0256c66b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdceb8904754df13a2be26c2502b93e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2372a17943a278eb36c960295ee593915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2fb6bbdcdc33283f2b6e6a8a5520016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2d5b29a7458552f562e92ff40d40217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecdf3e95b5db7850cb8519348b3a5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85bf04704691081e395e201feb5e4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4b62fb1b9fa20d16c9c8b2b5a50d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7e3106bd2fb1982fea7bae773994b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f74f160400a8bca676bc1322e98ad122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15de57a7499a99b18390b598c71cc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d7daa31407ba0ce499ec2738c405d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04ffd9fc0ce8e195a1a5b3e308f4a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98abee0558c972b044e216e2e79a8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b750a793c310e6f902234cb129b41127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0b90668d43d853db6bb61709e36428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365100bea0cce89a6df218854b1c33929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb09ae248545214ff00e5f11df413f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbea42c05f480fa3159628332d023f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc4389ab290714135185b06e5e823332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecd129a9de4660a9bd61977356381033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f436a71b355304b79589b062d5c02e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c44fb913898ddb38dd2020a932117c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e183ac528b03ff83b3cf564ca651d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea1b03fda793a9cef16e47ea7b218837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4af19f4788c0b06e2489f97c83467638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b87e971af6dbd7f5e581f20d241b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac022cd4600013f1406a295f377ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcda160e52bb294ad412fa88bc9bdad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2a2aa4c09f009953c2e1530fb885142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830313aeec763aa4fa6aaf48f2892a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcef31e49ed99df7a11e4449f64e3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6c4bc542e6167a0f0a3ed6aa065dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f966bc316b93c9448219454674c4c1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc60695eea5dea01569456bb95e7eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac6d25b05c42178b38b8c0e5d9d3cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b1e1c2164e434baed44878dbebcb349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495627399ef6d5cd8c8f0f76c4e3ff550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561000f0f42411657d628d274b7cd3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1379adacae77caaddd813fdd2c4fcb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cfdf2620f022aa8c01c6abc7892a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488b14d4846ce21a494cba9c254d21454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c427f26bcee9953ab360fec08db7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ea2b3a9a6bf21a0116ea5919f09356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7441896cd15c66d6f12e2f1f7263d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bdc7b3009496f5e3afbca6388bacf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d6e655d8d3162e218d847318b820959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372953a8c64ce725fbba5a25728c9b3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe1d8dbcd4bf3e1c4abb4cbf61387f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfa276881898d608ee16377fd4407d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4161b5457a9b4e869d91d6e022061f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b3d229383421fb585065ba76d1b4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab913e691c64404592fe37e70d0b3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492f3b3e0ebf8cc8cb32a47d5fb378e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35628682035f52ac0f9dc3bad0d403d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeab77071ae8b2911ba08b3f92dc96768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9abf80574184cb282badbf26c5eaf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbc097af59dae554d93f81b40ef81970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381316904c156b4106bc4d71cf4cc3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59dfa09e074d6108739d510371500472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fbb6cfec09890365f6ec457d7267d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f4826dcf955fa42cadd3f725f2e8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a16ec6a36ac7a02762686573e11b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe59973f6cbafb2e4bff5dd5c4c1c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bd11e454133c8c225ddbc5922caaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33056fc427a599ec264bc02258a192778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41ae86534429ad6081eb1e7789c53d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6946a40c7c2cd3c0d867de960f2e79780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f690332e5f8eab2edd42432882b78d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3659572a1c51ab321513041958008382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e5ab830e1ac5620bf5b7c46c1d8a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b118f310bc500c418d8e44f347f5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624546e127830605c7ddffe229932e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d738f6aa7f9fdfb473eaa3caed95e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f6e6eaf52d5b1bb8ebffd40ff7bf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3855e4b88816d8486a754afcc3ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bfaf30a34d42aed35e5828a4fd2a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7971689d4ea5f83100c41b9468c8dc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ddf5c6b83677183b758853eea02a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd06ff76ef552d85007cde434ff7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924a96c13c61ecf606b3aa1f7c47af993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4280443694ba489f7dd45a7d8300494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55cd1143dd29fff979fa767215f9bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab79f95a937899b7285730f83ace78096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0294fd6d0274c4ffe5ec583f5e9c4f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130e97df35367570c39662ef301585c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08511339f402eba4af3d7f5fb566800899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fdc83571e39666d2e4a172b55f978100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ffd120ae89e978b18e0e2e6654a95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb9ae11d1e3b3049b36f6bff80e1bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa9ae1bab1dd7f2a1ca785c845f311103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dd692344a870e74f4d71b45d1008c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720383b6aeef91923d2f64f62718c3c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ac2a66f34d549ccdd8034e2c814ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987dc36af5776f322a8343e856343f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a36cc39db16e5cff81cddaaef5916e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d428c480310fbd5c8f4ebad6c163f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8f617777a7fc70348a6c40232fe99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be589acd63a51ebcdeb9ea73a79906111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b0eb3527a463215ea73de0e598f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec864b374786265ec9c063c498b57c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24990b9df6625230fb7dc370a2bf5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4c6c138875b2677c931538ff513a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924da9cb2514cb319c36cbee843f620116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef58d98750c632179318e7e1e92f1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eee37cc71da49acad70d792ff8e41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062075c747900d0877e6f69690d3e47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ea4423618865b447bb8e00e207ab8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164a4b79817282261ded9b0e753a92d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5156ab8b3422b9768294c7298a52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5897b9ef748865435693537b26dc81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412bd55b91085b7a31896f6e51d19eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08678d1d372d9e3cbf83c9b81361712a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccf4fd807a40dc5b171a736d19670a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e129d0c71a61996c20b71b5c0af2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b22159f0df14d73649d941002c7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cae29ad02e10c5274b4b2446c2cf68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec8da8c374f40522d9ec89587ccec3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e402e80455d095feabaef7fc3ec1120131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca362be173df21606e00bef40b1735132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566691f138072a9ba0ceb6fa26425c9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8429738026da3deaddcbfaecff746134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b2990e27ca40eb6e1611aa431cf40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22dff2290880425f0fd40ee991da46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80601848b5cc2be24014372f672f834d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69595dda99a00ed8d407d5fdaacff47a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a28bd831f9800b4b06cf891f7321a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eba8449f31d3753853192b27b7c80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86248570e0b1b21a43aeb50b4ea0bc48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d24fbbc088614f582e0ca80d3bd68b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd126dc3328f6fbc3f2760be1714cdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ef5f95398e77431b418bec539cd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb725d4bf49f6b1d55826d299b30b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a1ce1a7c5d02d6ae1565e6fa233a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4fd2260322705f2b3423dd2288c9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae69e12c839c5c7a7eacc6c826307e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d9c523410d3e78f77489910f9bf7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894f7149fb5e5fecb982bc1b12aff55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5846fff01e2ca8c34982d7117bc6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0757c61734360bd41363122e56e30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcba8e5e51cea0041c2eeb92555152e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066955f90211d036782a378fe22cdcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef490f59db5fb5c22551b05108fd75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee1ec607f4b58971accb3dcd078cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce55115e0786e899b8e716966126c63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e2ac645f6572e5ff94c8a250a4a29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d9a80d4c53aa5b011b3ad1f64af5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56227fbdee1dc2b940ec2f2141209634160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcd4d9a0ed092c5d2f26ce233b342c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61373102441ebd32aa929610cbbc8e74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b17e7063a04cba3decabd6978f608163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db3fa28086339935149b24b91dd6f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c20e6f7c1a7f5b870987e78f343b69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2960d433f32be5b30494f78da9d5d89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f7dda8a7d486febd4774c4801ac35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce8cd43c1bd58e9a515df072a8a41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c79fc3016ca1ff6674f1f683c0392169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d81154aaa1ff6a0b015c9fa41beb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8b9b90d1f42e37261d8b816fb8d24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5249de22c4ade86cbddc08dcee8ad92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da4026b2d041a6fafef1116b3e24b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1c915b440b32c6ce2ca828fe5e1a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34d8fac847e5e0ec362f1e35e0b0c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56033948fe96d3d41563f05a56ab7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0799956f7c39a5ef89394da6f85e98c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fefd761e200dc675bad8a0026268bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635258b1aa69bc9b35cd53d9cbff015179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91fd6870ddf4b2491710c13abedfcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8977b9fda4c34ca07c98be122a4d32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba7c2f027e55a262617b85fce5cb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52023881922aa6be6adb8791572c2fec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a678bb4b4a38bc5dd98e3a6597618184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ec432eb648385be36100ad44a122e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b00d8e9e4df380cad6fcba07048797186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060be2b71d87b8b3b9796a4c1567a61a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3212afc614a441ff213eeb62cf102a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae4e17ce609c3bdb0db453e2f3d991189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e628c86c5b447c5bb35084fdf159c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22619160ff9fdc473ba49dea43696100191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef3ff58a5a073b003f7b928d2695d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffcdab6581d11f41e39df50f6bedbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f7d3a813cb473679f1c783c52ce65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3c16bcdd69d0334aa6179507393c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb681fd456ad01066d35c0f90cfe5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed154bf54b69631766546720169f577197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cdb33e2ddef0fb61bc690a513f1e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a52a722a3aeaa3118269732c6b48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30ed7b5b08955945b06201ccaf7c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf6e260b4b38e9fff66c8e398bad78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18299293dd2e85e97e0576ba2edcf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c49198ccf333a2b25ef619f5026ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80490a315d22ded9d0f6e21277c88d5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4060e7cde2edd10bd965930fd46ae8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416802f705e3bb5afec0539420e24a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ea3e12db86b13a4af443cbd9003ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703df6d34346f283617b335c2a14027208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862064193287759e3285fc7e00e6cbee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9786b5d0b4231330e4dc5a6ef47f973210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43578e2269ef0594c42fbaff329d3d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3799ef33b1c6c49b8525142af838905212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d760d4d10acfd7bdc58bd6bb87a615213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7683da5f9354e72197f397e324f0fc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44539ac538f1ff9bd2efe6fc944a66e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51ef8b9d46e57455b53b3c2e9e9550216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c1c7fbed7dee4704ee4fdb0c4cd57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5450a3f60b860a565d73a38a3eb08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c715fbd3ca2c083ad1a0f3b4358409219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ea5aa215ecbaab241242ce91cf78f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97524c00718c60bace31b3241f38d235221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3fe2ce9f235722d5992286c78c4fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed87ea887ee91e83bbb63cd2365eb09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9466733ec80c52b65a5255b736c5de8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81594ca6b96143b8268dda01c29ea5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6aa4c076ee9f4fd4f981ad99772ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993a4a9f27c2b2782ec305a9141b7b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725454bc0da9716451d659677c18c4ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4137b2cb890b2919e0cc437b0a925e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ecc759bf44072241ef78ceba0baa1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1804b87cf1a725098ea1f9dca0278b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42013b86f3ae0cfe08b1e57d868d69d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37da8d0ec88a3356cec5fd02f4b272233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cea01d227f4a6a4358323d6e21d50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1164fe07a51d8e2366299ce3f8d55ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3ba445d3e5a82167841866c2210eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74433255cd0d6c8e4492c6cc1c968d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a789b540bfb787607eb59590bb546ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102f711fd3580eef6257c834eac9539239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbae3842fea1b81f3c32d8b0a5f38d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d460ed3b544f10c3c414e7f1035fd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09145e1fe96bc417e5012fc47fc643242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85308157da85b80b78b38ad804325b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95889a6470d52694de568f17a667bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c245c5998086ada4b8c104b5f4ae88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e231d3393f369044f4c626c6d134d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf61ecd7eb810418a602ed19e16414247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268620d2587973eda1f1b1050cd233a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b459e70895d05a0b253b9559f925ad8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf0fce5ac1174f2fd4aa9bc7db28ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3cec6129ddac0c32ac964589a94b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa98e0341ff23582690902f18adeff5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461969c1695bbabd0e51b200d7160d11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761344dc82d34bdc9bf008605f6ab231254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3756f4e1a514229374882172d5c186255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b23e0a695ecf6acc1a9f4c23e6541f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ddf0ced9ac8931c8aa4ba2e994ec3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b59acdc497526259217e634f263f85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027688af3d82e0fa4585178f294def4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656f221fc8953383ff6973781d763c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ac5f0b233e34ebae8225c1401c22b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3f3ce3d289637736e813682bbfebb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b19a07f3e8baea540e5134077cadf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64726376eb7b6d95099a77b5046631e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018b240f1de8d366b73a3c6c6b8f467265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a05e61ba99498cbbf67f4e5461bea6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9c79c76d40977aedc88f62f917ac3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b6028b59579073865f495fb81aca0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbee974e47ce2f222611fe0cf348dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edea6a3298aaa5d19e0606d985be22c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c982f6283414f91b3c13df911de70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328dc707c2ab98338e58bb0ddf8e39b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca76c5b81c563267ea1aa858f8ad46b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1842807646d469e2e888b761d8c632d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c44a9b13fa182535e409b1f536c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78919634fde6af7c0dc24f07a22df9c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc4d0d3c0bb3b0d3e35c57a504a271277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e77400c297d350fe3c8930ef374c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88433c9f365110648fa4c05feb16715d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c80a23d88cd9762fa67c8e37f43a3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d07f0303fa3edd90bf99c49fd43a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b89d4acaf4b959f361203e771ec34c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04ba63ac7d2c207c7894120cb4e08e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b4d190259c678c2ad843d5cab7b66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52304e28d01af990a791341ad27a9cd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1524db321c50f7177dcae0671240a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfa53853fb86528fca2fcd8ff19f61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7afc8657b72b073f0b64c163fa151288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b21440db53c895d380654233bd15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e09fee0ab55574fa721eb96c92ae92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481d9a43c59798d79bff4e877818c0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3565036286ddc6ee4cb2634f37869292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18ab3f956b0cbfa58f048c418b37cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b8f1675752ae41c3cf9e4f8f0c343294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26172dc6c69d50c790c1f193a26a150295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507461a38c7df9c6b6b5f6edec9e4b92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab21d98ac12d396a84a3bc32272fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e8fd7d90c36eba9ce45e94b31af0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3096055d620a46d52430e20f12359299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbab762a90f9f45343399f801e07c96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20ae097c5b3e6fad94ad3d4ebd4051301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5872040d2c7ab7df87a69bf94b5505302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59503b58a36711ab0e573a0cffea39f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a4d982edb0a8b3932d81b3037b1f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e24c6398a5b2e9ea837e9062e70a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e8d96d60ad71c0f27c868545bea53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d642be696642569a410ec199b8d058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74be3e055bc7bd70252f0886b86189308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d0848bf4ba05ed1264b2ed20c5d37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cdd5790c7e8350c259b60a732076c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678fc3511f3a1f7a5d509b9021e541311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220bd9c8b02abb21799d46533022c61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d297ce2aa49311fae86eadd548e34d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed38506f5b6cc3b5455f270fb422a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71fa16726251f33462afa4d69daa5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d142efac5e6c24887d9cf1684b3ac3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d320574cd5bf3f29f2e42ff0ca27222317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df669696980c7127e563f16ce8a8aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d84747f666ce638449b9b6a531a3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47ca2d00c831d365eb45c7b450aad2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bf1fb7b05f965504331e180d0943f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7aadab2ef266653fa2ef8b8691e14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311ac25f88f592124288a09cc327fbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb78cfad42d9d0fcae7ff5bb122446b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc485387665a73da59baf97ed4474e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>