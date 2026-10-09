--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693c33fc5f02a1ee1de7f1ff88066271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46983196515e67db8ba6395b1aa25142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031e7f937daf0114dff9f4f5058f183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bc116f7725802bb03e845983c67484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22eda155ae47150061657bd6dbe29e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcbbb73a8d43e1947ba93d9c214dc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd253618a27bb79ebc8f6a9d9bb505417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ec344d26b1688d22950601c5643928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60612d6089b51713d19c90e2d7fba7af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da908e6419609f66d45667eae3be666a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fca6aaa69485d2125d54402fd8529711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92e603712ba5926051f44f385bf64912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7c7275a4d0963e003b0c53c00b41a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d58a1e78fbd05492d0602ee795e9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016995be7debed839d18dd8ed05203315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63bfc614a4e8c704b9baa16eea6fc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40165e8e5c7aa9631425d6688c41a66417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1bd97ffb4d08fd25420e0425facd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914d75d6e348e71e20c1adcbf5a5ee019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e718ebd0edc9aab88e38274c10173620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa562814ce4241805a225407ba96ac821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384b96ed3d282fe10e7ad56afacb7a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f14bb88a51277836cb028fb361752023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9886f3609433a96f5f409731cc5f8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34789101727ff9695fe7fce91db5673f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315391ee92cca7a594e2d6a49b4405d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879b547d775d37b800f27b09ba1700327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f3d791a930c0fa5cc63eff3db9f8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831ed19ef8e5a78f9f250a33305aa8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b38e5c464e93cdf77a6d41e3a421c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f6abdcfd8f272e275d65af94088fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f81b6088c05599b43662ea365ffe732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a626cadbf9c91ef3788502a1dc74a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c1e806cb586029840729891066b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0019841e3fc62aaa5621b5eaaa6254035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e9b1e9eb43cf84a227e270eab2ed136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe45d1e5ebcae548f3e35a36320e8ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86839583258dd1729318d618bfebeae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999673dd3ffc3145e4f7f533ac5832ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cf62d39663b23b71d552114ce7c4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f435ac030bba4f1ab5020411dc3fd7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d75cb02c7289be4db23afeff513e0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cc3e04ae92e104ce99f2d979f039d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cdd9f2108c4fa61195d201e75bc1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130b89e969bb33169c11d16f66bd41d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f049c70ae1ab550fe8a2fc5e754eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000e7af09a984051a5211948025a08d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254df430f78fece3b709324a45de8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46042d11c6258169778d0f60c635f2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa5e33e40a1cff9d2c21f202d3177850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab7f982851e74b1ec8b9bfca60d3dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd978eaebc29d1c80a2a814c7a9ce452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf2d78039f982d80265b27cc74e9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4b862d585a1d205b7e5ac73327bca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4730ae3f5133a6436a87546a0776c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc2b9480327638a9c4e5539197860b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888540800f18e4411841a225cb9b1bd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be79db10b424a65e91dd4cc6646e5ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2753412e149815fc4791da60ad72f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11584920cc53764dbd3c61cbd022aa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ba1bc0644502cdc419b532a90bc0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd0bc1be057b667b9ae33ee118630762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca55538eb17970b7127a7d5db6262f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bf7c7685b338357b9d7f48d508da964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369897a5c5798c6cef132d5f817f00a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b344dcf2d09320ed7e930b370fb06466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfe0a49a33c59e8054237c2a3147df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8653d725c626787208cdcd888f38a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125982a38eb0782f4cb17de17d0a88069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed49d0100c16add5a5788f9a092614970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3be13e268d0e616e2dad60f2c0ce671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d213b45cbeddbb372b3cd5ed8005de372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b69231aa7713e5251d6b633a458c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f99cc63e9bdfccde78f93ceacff2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e0dc39db945ea54fe23a527985d0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe580aff016a7a2ff6749a3cb66a22fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd528fb9cc0587467fa5a6625ddd330977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab8cf16e924150de3bb14d83c6253178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b797a25a27cc13f0526e14f047218579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f68a5606d07fe264584b11600488a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbe3ae48f4fa9ad8f4ee3c3279c52881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf35590f44435bced9ed268249218982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ef02b6369f3d9756776b1b6f7c7c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4cb2c5636ee307b2f81dab1a1c14d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c78113c02e7412def9632f03de26385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e05ad9792725a525977af2d17eaeda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84dc272d4ed9afb95a747c2d4056a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1c71606d39339ff34b5695efdedc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab006a85672551fc6d10d719dfc10c6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b37480330ed0a6e88ad4f56ced705490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a335661ca360158c0069d1727862b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d2d63e966d0bc10df972948c8066e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952042459a0d2b469bc93c0ac220af2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec64c2a56f970d0f9d7f273289fd09994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df173cd6ae03362fe00d89beedf21d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c878a2b8024a987e421a820468772396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ba5a77f95ebfb4cfd4f991b21c5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b06620ad0287dba0b7e1095287ab898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a3e1fdb983e7388427b21de001cee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5de04300eb6603cb2951ca6f69533100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878d7bb0265544528e38820cfc809b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c542257ea31086ed15fca2596713d33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904995741e838ec9c3b5fd6e8692812f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af60aa129ca7b1634ef3c9ca6729714104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad72bf825b1481a57b0191f279da8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea501019b7569ed3195859a40b94cd52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859bde0c775c80065978e862bad3484107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d62c79547245a12998464f88b467d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128c4bb74e026a23bb8f4d56f7bfffa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b76fd034a3b50201bdf982f9b17392110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae1f645758b02a1491f30b6134909111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84dc8c7e9b5994db5c9ed9c9157820112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8450ac0a0f49fb2c6c95992649f66d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa402d1b806d8696947486dff48131114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4645150389af487960df2765b0579115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9208ebdaca9a2085161555f51a3178116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e2a8ab5103cda590ac44af4fcf35e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3ab154f228113346268aea2674413118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d6e71e4b01edfd5a2a096849680b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176458620b4afb3a24c97236473d2a60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1491cdc2493604a5a8a858031103ab9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71975f7cd96d8a301fb08df4a7b8be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa976437e8a4951afae46c873e8391123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b36de6cfee4491f347b29bb4c8ea5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492c4ebf2bdf1ff05c8fa6784050c91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e7b4c43199ac571cd0e1a9cfc2ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643950596c3248cb9defb093f3e714e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002068fa4e7b81cab55c546f0de0857f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245681d3cee5cd37aadbc60a3350b377129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714093613b0de5c15cbdb50b352418f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23d797c7b34bc19bcc83e9f7e56c84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a60ccd2ce31120690e011f90d54a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947cbbe228a37b50876fc04dbcd6a72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802a707848154dff9c41b269222564134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512edd9e8dde906c4652e64663bd0ce3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2820598acdc56ce73cd46e30263f319136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c94baf69ead03840fa5c63fe65efb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944127cb5e5a740e597702d09c446bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd254c3d2b96215b04f78611d4c647139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e92efc400c1555f1fe8bb99fc31bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db5c6bce2134a9dc0d1122b613e2fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43c4a2130a87207b451bba3bbe0f83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043250b7497999f1d856c476e13a4999143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e3216e2be46b064a13aca6c16616144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1315e2107048bb82294b838f5cff1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9ee44147a798b4e63bc84354311c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03573b5da7dff90592a0b7680cbc5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328be1d7d9784c9fba370713c466f11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8446bdf58b29de328a3955ee238df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9ef90642e557a02aac37091fc319d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e39a1a970ae46c0a1e9e043eb9acfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317eed95595ac10cd70139bb30e44bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563d851585eb7e10cdfa321546be683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74effa2c705115432d8b5ebcb0e88413154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4874e0023bc5f1e023f45b1e408a6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f8c2ddeb1f32c73e69e6e547bc10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fbe5d0fe8e5f706932619fd15707d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ef43ada9a4f0c96e363c414e38326158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634df873113aec7d14e2f7d4dbe74c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551879977c6a7ea14de55b6ed3b2892160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00e7a7b8a627aa3cbe07e1c81ac527161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89c8e128a97227a74691827ec1cc9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f89b5018000623a823addb4c8f1c2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd6beb215869a8139fd2bbd9d5c52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226acff42939c1834662625905467981165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee93a6b4dd57d978bcddce738c94709166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a695ab3c691c723f28f526f4ded27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc2164c4e908a28eac6b922b389d35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765c0ffb95dc5480f3c0598980268c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a832acb7a4e60eb7884ef205d15cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa447e40f86d2229efcece62b46e65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131c1daed568bd57fdb70cd904d23eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a748016720af5ab4d53be7a7d78b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa9aa993d18e738ff9a9724eecdb1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e5da21ac83f703e1b4db93ee7055175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a2deecdc060b55702bfb95064df70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254e08a10e3d36ade1930b116bd2a1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6871c4d320ff49891878a8d4d744f1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2526d970f42a3d00f78ed4a153388e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d884e157b6c9fad680932033eee75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650ad772c72f6af9cb8a780595d6410181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867be58d83a466f84e809dbdc1be11c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc9cf0bb8e64207f51c642a4a15966183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e361a0796c8f56e5a923f700f5939184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc53b5e9a5daa6bdf7be0c3cf16b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a579d7d9b0a675d6e61c2f394b300186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dbd64c0febd306424fecfbc294654187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b24e99052e23a2a56adf59930d5a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391ac2e8a04ed60bfffac89a3aeffee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb506f939ad36df2536fb44f9ec98c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d22e06ce8f61c3d21cd41cbcecc5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e05296205d81a58615fe8812093b57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633019c319de7820c2b47fadacbeaf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b824286a5018697e8e5a7fc45b557b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916733696e368d4298aeac7b3aabe11c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cb3261a17d8c1ac092ad334da4044196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d7c06362799414691c0da99248dca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06183cd93d54c2d354cf6228828aa39d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985242189cae2e0d4ec1ce4e02208f41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff33fdd06d2016c4380d5b9fccccae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4912e8163ceeb8030e39e0074f4bca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601d2e93a019bea67627b679242ce6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1c084c454c997f2f96fc21b6aed1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6f648798debc206824a662ab84b4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403408d5bc9129434dac1e5509038ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be161de310a4edd5c21d8ec57d1a15e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f7f5506b8d8452d49d60907ec07ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f813f3399a94bb8055030596c0953f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710c231a526bcbdbd1f8dcd8a8e8105209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ec126964d471e46694d25212a9d5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9391a8a85c2bcbe69cf068f729f2503211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16ae0fdb4748625858537e61a13e63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f5e937d8685acf41db69421bf305e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9de2deeba9f38b1c681f64aa1c13d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471db1a83602f3eefcf83b23c990d165215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dac71bdbb68d8f427fcc66deb7994216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcd412fe5834acc58c1a3c65ce89aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344497b545081cbd276a8074b35abc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430724c10cb4502b856b7b145dd08ef2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449824539802fa443a7cda4e4d33d66c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee4068f324ae2a5704b79ee7a9d68a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204f511c0a0aae0ee75875efc0ee68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2a3125c583c87de49572a22d0ab6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46833183c4b0a8db954a2476d101a1d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650c7757d814dd40227f81efcb11634225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd4392fa2e5b516023c3125214184f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8c160479829e49bd13a282b51b76b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948f0abea825775b9446d7f12a0c491228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8503cd29e4d90d85883cd9650da33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a97ec390c0cbe98b5a6dbb8f1d9ada230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac298a8a6bd1b69642662fe265bcd08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128e98e60158cd15f710c58c5cf8b76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe43a3017f9b8269f016456aa217dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393ad4ef3d477a1f0d213b7fcfdc375234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ba3b61118a84efc13da5b261d1b26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011e2815295d5aa138ef7c743283d92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998713a418e6f5f11f398774aa40f18f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410815c60d0d3f259ed7adc7a22071238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204abecd63756b0b3c19feca14f66e09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983079697e38c51930a259edb71325f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6f77ebf68ae3aac959afd2583ab33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df251eb6e32fc53b5789d5db7c0e5ddf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48ed779c6cf11e6c53d2c6b23fa68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec097ae6387ee6b192bd41b2f515ad1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d9f5988aa27635b98eddabf4de0d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6002e9076843e9e83b2752c6870697246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd945cecff2515844b5e97bd114f465247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe4b18b27cc5385e827f45a4cf673d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0ba6dbef0811248151a1f9908f82d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f422fb800f37d7c5e6a11a3eaa818a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549cc49f1506b7aba7452424783278251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c23d902957ccbdd17fa39868bc35c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dbc039d7ef00f11f59648d33be69a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f98e639f2f134bf99fec104d7c91a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e88964681901bc6c4ee7d2ca8bd7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16661582903e77d039b62c908c06ab92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9967d9e10743465c168631384d5f9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51747a6e42a6711977dc6d651835fcdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9caec5c9cfebcc5518a2444eb9f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e9f24d01a0d375e339f1f8ce51c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eb1dbb208ffd0b4ab0139fe909d94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42583bb0b917293606d6884ca30b85a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb639c74fdf9be124dfb49d9942968263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f204bc35d2feac5828b5f88604a9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132678048e3fede6db67cfe1e751366265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231d5227f7a5e87e52538c153f36991266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c1cb61b206c6e1ed5355a3232fc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b31ab2fa9ad5e2f069e237af414c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde28a45c25d5e953ae1871758ad468269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a61b0ad629fe47006da87211927a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b063437bcef113715041949ba85a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae788264bec17f9855d2a111c1e97ea2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bcb06763b292d30aa97fdf03d9024273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6ee546ccff499263a3ffa059c7f63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a789e02d313350a95d37bfabbcfe9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf787b89465574b8bf3aefb8653ba77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f6c8aca0e92d61c83eb0fb4d2808b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cedb1f1a906028849354277139348278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3021823d08d93042bb067daceb0e72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a29aed50dbbc4001fe9e76e3b9d631280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd18ba226f7a61e3abf264c229f65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d155bbec3bcbc45d74f8171cf1b875b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77391237326c5c86b51c35d4e7d3cebe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6dde40056bcf198bb3eb22b291609284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9a2260e461f3444922b2504aecaf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bc73d1419df5326a3d3d75582f40f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a09d5d2f423bfaaa417df7cc548487287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cb2079c336f6908ef997d46746b65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7946fb24c51f64dbc5972ad746d938289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd6acfa5758fa7edffd465df8e7ff0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c162131199d86d2fd1860d5ce2afd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7612f0b45775f05d9389771f26fd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265d9974603a7493eeb0e548b65c257293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e844c5b141f6d94dc12a065a05d93e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64baf322b7a8edf7f87865106e11b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544fd4eee84ad326527627b6a24d85a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37567255bb4b5b178880df3d6f4af1ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313086de729df89ee62a86fab276fb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacd2d0c3bd48547c6d4beda30eb32a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c08bd1d5c00c86d0bf1ba778d226300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1883a4bdd0cbacdc5169340e8f7762301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f144b12c88b67d5955136630599d1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd55b18a5a2933eb3d91e9881e744bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7d9992050ca52b172d975f66bc75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c57b773e16bc83859ec59192f166a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eebd10c8d166ea4b5ae30c47d15778306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1a2b4460d9d67cea898c594b2f0ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e948424c2dd0720c7ad65d7cb4a175308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835bd11f91c08fc8692173b3d8cb403309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaabcce96c032f557f3cedb38b0d1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff65d0ead76a0a2d7b1c967239dd6df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f07bdcb83146ee56f7b7e2aa90bf96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bc1438f727088a1bbf4fb6934f6eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea4e541480702aafcdf2b8b92109f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657cf428115703a0a982840553808b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d8197006365faaf8fdcdc08c8de07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949aaeee325bb2560c8a7c7c6cb8863317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86bfb3ef08c2b1569f66d6c9c751cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceaa4063cbcdaa44dd9fa86d567881319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b89290f1a124a703bbbfa51a6655d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d5eab0f4bcaa35ab20bcc52c160bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7e558c8adfb5a8955ab9d6a8583d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbf2df802576c02112d9d800595947323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f17c60b2a92349a5ca71dff1d8e62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a1f7d052e44e63004cd603e38ef19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36d8a870a6f37a1cc7d407ac60cf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b32a698390715b6313c1fbab0c068327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5d25d7652775c3e1386ea5aa462d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5df9fece3cafc3a5305db48b457224329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c830b33b81554257125d1661e2ddc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276abb3cd952667c7568d51370880b6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84455116a47547083b59507a9637f73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee8a6e714b539223d2101250b33818333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240efd260b4bbf11bc0be2becee6ed831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8c46a49f476430d10389c9353dad62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d762ddea1e3f83a52749226a90dfb973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c8ad5fd472d69809bd8cdcc56fbed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542567078551fac191085496cdd68ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de3517e00b79f5998934a0e3c9d946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b2551e9dd4b817a47e3e05e8743c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06f73845ee1e22c586b1f249cb55c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b0e9e037af886ab8c1bca63669a919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790978cb014ecbb51413f262affcc0a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f53db8963dc4ab8d576952a80adb2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d0dfba70e5237a0ef323ab3dd598f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cf27c796a039290fe1deb24e55db613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c55c867c1881de031cf2e81bb005e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92ea52c93452892ef72c5e8ab7f81215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b686d10fa69482e16f0a78ebc37e7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d0061335f2ba022d442458b2e0c8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453119e6a61c1686f5087514af521cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2da9d0951edfcfccd54a62e4073b0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ab09942bd1b47aff281504407e1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ad2a24da09ff3d65753868415433121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c30822cf18369fb73f257f62554ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630e311e4973abd077a90f34bda518b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70403bbb95b1ca69aa047f741f1d1ea524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a044eb027d3257a32ba9c9567693b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34871a8bdc888935f3c1ca2784d67ed126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992b5d5a66fc0b3166da84adf4967aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddbb80f73fe088e3171e025280af1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a9003cae66691fd7e657bd6d0022e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507c6c9d5f60c61914ca032731cb77730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480d0109b86befe2469bd69c66fe80f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44575c1a0c0865360612d278f0db11ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b281e6593dc379c29ee79b8271dcb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ece1cafaa4be71cc222659062fe1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c922fd8c29d526c39810deccfa3f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d93539be76948e436b607bcc763eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c9b7067633babedfc90a8518e749c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013f9fed7fe8899a16ab66eeb0914f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5d63d3f8db00e587236a50db6740e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374a35577e16b2e0115fe50b1a9bc1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe48814b7d42142f406774af6b8da241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de367d489ba639dbae2fdd463446d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc8583ff45df54c67f707d3c393b1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce97d5c352d5e474a1daf559ad50244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90453122020127c08dd5763ef9433745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cef046f9a901e6494a8b5c8fb689a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681fe7d57c790b21e434533b25d397d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09b86d0906f9a2a8313f54c10f812b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccddd1bf8640832f87d7cd4a0b1479e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19f941615d9dbf0bf3b693fa28823350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3778ebdeb6e0ad97532e8b0befc325051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00288e94e8dc43c42274c2eb65dd1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeea9a720ee240cced8f7a8bfdc1e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734868715dc6771476e8d8df909ecc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38559fd45b7beb2468fad9e484a0bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43d8ae036abca79be6b275df977e9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e92bfe09a0293558b639c4ad647ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62fc1058dce0f7a4859e31264bf39158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea07bf8cd17014aca042f9677773a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128d6bb0aefcf320053e80cc51ae15960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d82bb4fa33329d7d1dd36d4d787a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640de2c1f4b75f05270dff0623bc57262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916288c24a6ce2ec8922c4d3ca5dfe563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789657df744fc7584cf085f8a49470a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4514fc8f6ba42d4aa4f05a1a503f7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9420589de63a94ecd378a7522546a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b8a27b6c90022d65276534fb8cdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10e6d4881bb04ecd64ac7157dfc59368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a77dbab88f3424cf96fd8348b280bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7c80ff07a5b643bfee9d102ecc9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff73015e37272cefbfe64380129821b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461dd68e2ccece9969d25a90550a49b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3ebf5c706369bd1b0737afbaebd0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f6499b3e26f51445e3625e84e775a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f4e3cb3ff414e751558f45ab367075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe882af2e3da081ca005d2ee6b4d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb44659d26d78823132a8770859f48777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931790c64aa349d063e9846d6adb259278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ebb993ba2d0355f4c17efe0ed3d3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca550d45b664718da521e45fece6ab380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b39ea26f32ce9c13e6121c49037181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509970e481c2f3d19df126c5e7957f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed02a0c32c111adc0e3da9a3e187b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a74caa09dcc2331dd395f61e6a7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d35871261e094a62b36e92bafbff0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf37b935de6928d366e946c3f52fa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf860a63ed8bbb1de3226eac05fcc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644a67a594713f4f1c8eed6d772b64988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4afb5694503b0eb8456fdb0deb7c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92602e9d76e12f9dc1a9d9d823f0e3cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0788a86091a20b83c92b5aa9e4f2b9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f397196f1d69b1f22de7ee84ff27792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8243cc975b0a6864dffe336c161d3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c018ec23df8c56789d1409012832ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e02c061864e15e539380a8840e18395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078017e2ae835d608a49bfb03ac32296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdc2a04415661a1f4be0738a49e3f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed097748deb632b07843171b242d85e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7adff7eb4b4f8c7726da65f106c6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e66931b1a2b68de208306ea2f6fda8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c34f14451835e30e1b8113acc3a633101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e854a00166a1b62346fc9a57944e3a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8549cbdf7030dce61054a75d62cddda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5e485b515f961ce3b106ec1885171104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59840974156a67469afd46297b767d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3190983e6d4ed56d01dd5d10ce0d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8acc951f41ab4563b335f45c9c1da2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470adee35608f7658a841ddf584889e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379223e1f797d95591913dad966c8c83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64499335ae9adae8a2a35a06db564739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd8770714256d4468bd67031f2c57b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b23e62ba186bdd6696d4261aa6936112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dffab15250c46cad26ebe6532f1b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e051905002df2466f2958763ed7a79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022a08cfe65e21afd969a660c324079115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667dd26cfb4c484f66b5505c22db111116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99cd8695f382b6867316009c352051117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c487ea0d1d0b1c643632367d0f7995118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce847c3f69ad305fede8d19671ec7ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d636ed087268cfed164a505455a4419120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fba95e51bba7665b6c3ee21587971d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beed10c14e65a063cd85e0c946425d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1e03eb730ef8b7bac287df0183295123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a889ab051f62950435caed02090cd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fd6f33023d7260f614416ead454db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01984b36476fa3737f939a9f47b97020126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad9be0273aaf71f1b65e3454e7ec69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584ddf7bf088d3e132792f3a934b070128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2862f525f59c78e1ff8371c49202c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396fc8e147307e4e0e862d3dbbce241130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d45293139424041ec1ae10c473aa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8128aff24e1e7b93471dce5f6d22f37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b127ebe9e0ab4826f7fa8e6a7785174133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715ae8e8b658faa32ddfb908c831526134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97d3111d7f14fa0cea8632f1d3b291135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6758adc8c98220493960df32df6ccc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323388a3de361c075572b041cdbaa53e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a917adcc69caf3ca5eb0a6620ee1bfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643fe347dba0d51afbd8897ddf1a863139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0896f021b541aac242e3c2386009e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44bb4c6aed1351cf35f074129cd936141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fed840af9b627e29a26d2fe01d4ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7612c94a225afacda937eff2d76ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dc78ab60fc7d4e1ef30387ba5ed1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933b3554451a2a3254901bc8c48f55b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb1783b6e8faf6b3d4f810f18fa120146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d250e237800b10ed9b585cc3d46b28a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d65f7f05d34662e8556fc4ff6f09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5eb44cd5bacf154e2c51a839fdef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7193550c5fda8795b8cafae9523ed1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec733d26bd6683a3e63b2060eb55b2d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353850ebdbb5bd9adf9f02e7f73853bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dc4aeb7eed98b38265dc144367765153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a0860dc1a53daa11fbbe57762bef6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf74f85c41339c206b437f8ed3cf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b303545a4d7062d409a25c8f933dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7e00ebf13acf6b962f26c7726893d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27ed756ba929e999f8304d861970b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b66a75accf4709f2652bd614470a31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb192e894a3b506e3108a6cdb592621160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405680aa6086b70f12a26b1bab43459161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe85cfdb75b47170c5a878894fcdea3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec8c6cbe8f7e22c3099c12341725d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171b3f6c2e688c24588c7cb120c512b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3335aac5d48dde547cc7b94ce5da6b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f5b0e28bc367b655fc586984f17e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901506705a91d9da900e29200cad04c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151fbd53862ccf35a64e626f25afb92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f48ff9e5045aa2c97f3c04b261fa8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52006edfcf729d1eea65492c80535f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f7320902f4803a1c07ed8f09885df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d306b54cd2029746f33a192ee71a57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f34d4956844e1eec24c69aa915d2a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142161ddbf8ac0c26387da22b629d77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128ed4e73caf9de447e7f2f56023d71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57832055c7057eed8170f7b4a5c588db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2810257790405998ffc41285e91240c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb417cb07c15b69eca5fa6d24fd265178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6985a9b69ae7ff7bfd7b340bfe868f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc663a40776c30c36da831206ee4825180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc75a2461db8b7f75729a593d9d8ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd205af40284ea17348d2367ca335e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f9fd2552cf214d9fc7204c49cc23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33516d7154d5fe3e14580be84af09dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d01d464a7b62e485e60fffc18f88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf147306e2a9f68290ace6f457b552186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a618dd33b69a24075ed5d3d7d13382187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd70088815606ec2cbbec9d29cd9ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db986288888c1bdf7d930483c521ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb651ab57eeda42bfacc2c3926a963190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7034a887e39c9b85cd3de70207bb81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f056393f5707640d915554e801e2cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aadc6eddcb689d444874508c5e202c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490f31c96dd4c048552026b7ac936e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027deb630011f4e72792e7192bcf3fb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e413adba9ee2d40cbbcdc2e5ed0a94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4342f3bd26220c5b8edd908da1478c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197c283cde60978d827d2715c1488bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311e46d5d7c4987e4848c76b3e1324199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf6914a941380180e89dca91f522e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d17d65df171f5566e5b9a4f933d557201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265778a90e82257d443a1beff61b6956202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de1ba127e6788bdb79cb5ffa4a6e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e5d81185b7283c2649cce8223a8e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e8789980edec75a3ae88d10040daf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9453bdf3046149025e80a9a70390971206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d22288d47f3114e47f873100e9af6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045d091edaddd5276ce299f2021418a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7c842ae746d84e49a30bc84a00c89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d16dd554dc68a67111a877026326d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e342e284ee156b83f865945155c6e73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf664637755dc59bd1b463eec8f99807212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0a5297cdf875c5f3611c0f1c7a96d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2f39628050c6f3623f8dee2c1c583214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800e4d7353eddf6e837df4a5c3d9256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeac36383d6238762a7209054f1310216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73278622586a0ac86e9bc8980311b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11934781b90bffcaa0eddaf65132d397218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6daab17922667ea39dfb092a80bc6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236dfc3d576063ac27e4a441fc0a899220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c29cf25c701c83cda1efb7ae3d332221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff776b6bfae9a478f0812345668a03dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b146098cf8e89948bd10bd054028223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d95644b3e1fd24b1c1cb9850b6f434224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c9f09413c8c4bb3fd980c1dab3d02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767934ee1608c3960a87561a91b738c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286819caf7891049a0a74a369fd60891227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe318745f67c7c17bebc920155d38c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2a810fd18eee4c3f464d37e16aeb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bd2718625f000a822cb722805c9dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e464729ab535183bc1ec45726268231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a42eece668e08e7a5c0fc2f8c2035232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e356c8e24198adbba3cd8fb0d5a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712377dcb38234f8adf79dc23d4181f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170075fcc21357999e9093b4c2fdb15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ced50fc56be76093e0aa14ebc737e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759b80ee9494a57010d83c53ad5304d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff823aded55cf39b9cabbdf55fdeeb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893107720668a8ccf97bf6edcecc99a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686698f93226e7b0efa609aef46480b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94578428e00c0826d549c2ec52759830241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ea3374df027345fb250b7f61488b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95daa9dbb9c44b2a824343a1a592fe9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe153dfbabede7fc9319c91f379b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691bad5a3efe24299db2044e25a8158245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff678d62badbf33e9e9fccbd8a7e74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc751bfc50a4fedb3132b9cc9c4884247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4b4c5f6fbae155e790150ea0d2c21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afce6644896cf80d0c9014b6fe4a595249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9f47730dd31408e0eddcdcab08a88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81863f274fd55e4f5596494adb3f130e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37e9569841b2ddf0b882b77d9f045a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feba314dfdddf7837ea6913eb50a61f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c159f8b230240441c8c3130428c2117254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9f596474cbb08db98ffcb2c688ce7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec897827ef78925ac2cb9112baa714256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ad7ebdec44b5841673462552d5d07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713cff7f3dd68cb40c311d4cd1144fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9427fa4e8b06bbb07f60abdbf8468cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c53becc09a53641a50958a1ce11fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42392185cfd542d9f71651bb07b0ba50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb2eb3776f6e798beeda6db934c3ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cff14310a8aa3c7ba6e13a5a5d42fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b7dfcba11b72a54e3937c1e13591264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a0b530dc3437ab85cce33221fe11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd48db9609164546c2beaeb583820e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3611df62ca0b81de78327bf6364c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc390df44fc98c4440036927e9fab6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0cbf297cbc18c91aebd5e50afcd7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335eb85eaaa5dade6055060c88241a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765a54936cd9d795d7a95e01aad7057271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6766cbda30fe126e01480846b08ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed1793fadf07b54dcd6ea11fefc0f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fcc879adb068b68f201f03d09c5c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ea08e7017234f5f1d3af43d4398c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d484d891b4c808ef68ed3cfe60b030276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362beb86d97feb0c323ed3a22538a80277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012dbad3defc1b5100ddd85a4585cc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4653747fa1fa78b173cb8f17db954279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa4bc117ec7043ee52d490f243de4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98462ead06db3347d9853bbf966706281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddce6f1cffc1a816895c3a1cdc3ffe0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958767247ca7f0dde55119b9f571233283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200e0d0fbfc52b755c812cbc93c2857284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636e73a50404d09740ce25e2ef9f7e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57303a6bf6057e685ed2c9f3e8e757f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bca9d4dc21a842dc61ff513e9e3dbd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc683469e6d875096566046e2e57b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07709b281e309cf73c36485bfc262924289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab39dffb4f219e8e165f532c19c5156290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb2351839c317f36ec8a20fb9e1ecf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae36b460f42eef88d2bc5f67a7d9fbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d099c9f7a509cfda6b41fca359f7e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41962235dfc590fa75c35c29f58b3645294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122a18597f7b6a6d12f69ecb08b488295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73263e8108ddd2d00254934acb04dd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10c28ca704a077077f36c37103a5b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca6c319a1aeb4977f8807fa21b791f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedd3bd248dd65f6f95949450f267a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d94c1e4cd8567ceef3680e949133c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a39c118b81e4818dda6ff09d64442301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0451265b41761bcc70d59d8d498c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08a8299e98f83b02b15ee6368484f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e45d35d2012912758d32297e8cb72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75e04c45319c441ee4549cd04099ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a863ee160efb944557691e2e5cbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eff1d04e3b4d4f888c0660ea554ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f3675042728e5072a771e893cf3f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92c8097a9825b0ad876e11c883ca63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f371e2a33f357ca0c82ab47e840af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f57183a7bda5071a2322e0e7f2099311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b06c30e57fda0404873f6bd40d0ee4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00694e1754eca9a9228d92ce44d6b338313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d592685dab3f855670f91cb06aaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed637bd579316b2f6c8159ced2f6f454315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a355b79907b9a8bbd34b0bf579f4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60ec2e529ec3ef634963a16a3550eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21eddd251025a49ca0b62f84f88a15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0f4b5e8327ff8a4cf2e1fd59439a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879755fe16460c22334d9f66d29eb19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df03bf520454b3b213913d6a851fdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca9cc17b860d77ce11eebf216181d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049f7e148fa002e1b933f8b15baa83d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2ab8fc5c2862b242c042cf87f0843324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944fc2523be2946bfb939566130b70d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>