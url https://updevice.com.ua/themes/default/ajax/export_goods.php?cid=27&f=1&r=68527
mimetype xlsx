--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4091ff5d9f2ec4fb86ce44c2260c4e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff660e8011083d4073275a5a8e892d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d48792bbbdb84ef77cc914d4466583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041f343ba6351d1d7bd312435d83c2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408cb2dad79caf0a2246d0801a0cfd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371c745bc1ce7eff2ad3e34efc459ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544c7f1652cf7da322c8dd6fcb13977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48b15154746505844311839e2309918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bb4757a0c7010b953efb1396801f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956684e1b68db0168feec44c2daabf6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a998d7c6d18b66841762b533461cc9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4064924f0618394bd8264e110818a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0104e91ad89cc0c10ec5749b01d9f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1081402a56e995af2f5f1343c7bc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f182762f16ef2957ee73129be779815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97378fc6cee60a5493ceed2691f19c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6b54397b566b622d62eeb56920a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf050f966cad4d6761f5bfcf02f0ba7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8df7d1d7f359f64595ddb3a2e454919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafadbccadcef76405ef8c1db0dc40120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebe7eb8e726763673b0f3bebfede2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037c48551be4d4091e9a166c984b46722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae716ff0017b0e74cff06256d7a23e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c251517f0ddb5deac4b82ade754824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c64bd6003621830a38697fd08ecdae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76969cba8991337b8ff628f1489af026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c2b6770fb5f65c16f1a5390d7c92d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d192149d1e6e599ca5c20b4eca47bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00269b20524dc82d7c2fc8b4510e9cb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515098f466c59751c3dbfc0b0b237f4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35267b18f846d302b987a7300c7ecc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50be88c0478120997f9565d5653a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36f047719d5b38c3ba526678ccaa0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713b9b71179cb2f7fed066314d303c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e93797195c43df07aaf31631a37e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e763f49d7a4d5fa5df9de6f26351a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a15823722c22ead110072647075ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f4a19039c13eea01bc12b1087405b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d5b8f7c8aae706b3aafe0c1e6bde439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ef2dd9cc7fe50b8f18aba2a9e071a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8bc0d822dd3196a0f8556549e049041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb056eb73fca348049036436808e9f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d91fb12534047303f468d293416d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f02c686a1cc4e9039c63f3cbab153844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2216a6f28ec5393fed016bd0a6a36245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14796f90daf46ef5c9069c35eede39346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b56c827334e49e936548cebe6dcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cfb39230ac9698d5976a2855414ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd6041e1fee21b5331e3473951292d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c769c7cda2ac72bf92a4edde317546f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacc92b28d21efc5fa08b913936bbd751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d3cad831f8425d80610bc0f3b18652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c789ab97e804290021ec36c92f54553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48005d99a149e6f834a7d610d03fe66254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e7c7310790b91e2bddc276f3d3e0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acad81cbca77888b18a4ec1d5bf0d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc756226b4978d44f211ddf0e9a78657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567d7e884ad19db964aa1e125193a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424477d1d9f3dede95f8c8e3f42f54659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c301ab54512e2e1664c5ada65f77a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826ebac5be98791f38588ddeae977a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8937778b8ee006569f61ca1da811362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d9c01e8a6c4d3a51bfdc47b9bc26863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387caf2edc00f8a25dde6bf65500fae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52027fa23304b9385600a4f3749abd0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d4e0a5652d0c551e9eddd9ff5f0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1ef8cf2911cdde2bde19ec529596167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7248c49bb4facd3fe65ff9e161ae468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0315f79b6c0c4bc887e4f484a0ce23d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6b4ea889023e04f8ec73183645ee670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac3ff9b3d297df48bf7b04d2a89a2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334005119c82cb7eaea049d7bc0730d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087640f3e97078df30b27b0f2450e7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701663b2da6bb1cdf487694144afc3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1474e1ce2009cdb3a9ba4bb655fb8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa66ae3e945a286f4f8f88cecaba3ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407777bb88f4c77b8dda8cf453cd374777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55a568691684ef642a70c95f5e2d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5e68542012c2d195d76a0a1ab8b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67a617911dad4e89ea4635decf443c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adeb8597621892520b042ba9c66be381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c227fe9500564f1bb939176e2b069082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646d7a7799ffd84b80ecaaec35e927483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc443f821c507ac3ffb0d3f3fe5600184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4c84ee5332a72df6fdd457deb535985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4af721b15ae20427f991231fc0c82d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd6428c02c305a2ada5a23bf359dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec956b8586d7ed8e54bbb57023b47888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a1e2258446db6f06a29361545f1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613ed58f78fd4146656baeb361b97190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1902bf077b52bee92497f369bd970391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4d1786ceaf4ff03554b58bfe2a8b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d42a6627a837a2b9283e56ca2ac6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222dc50fa3aab362d77dbcb3ad9b7d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a19b44df0b99aff36fe6f2bb2336395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639c4df0dc5e9c0f25cc2635242952b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a383af634bc462e66701708dc1267d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d070d734a1aea24d659b14ddd234e1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fb2b3b5678c790331e6c69bc4df0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973fab05c3214c2f81511b26a4fb368100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea138185eeaa922db5f61acf783f78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8e92844cd75e47d4dcbd9e46facbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc6dfff97d8095b0720fce3d3079f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def50df31c82d595d7364e5d99baba2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121e121f18f4a5c6640a79fe564813d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b10c0efb728538d1ab966a6155fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6fc7e39faeb95754f71704e2178f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740417381b193e3c2675987e0bb3a4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f461538df4067137559da63290ad25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d875d583b9466c105b0e3b918a2b6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb5eba7f8e312abbdb7ed8e12d0b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0ab6f45483ca020f64a2d9cf9ed5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e439aea71415990cd07fa808d9f89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75149064d046edb433283e9278c9a786114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a218c6edff6195fb16f03ac9fbc55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a861b97ec2c0558588df347fd38c13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c9c14775b56e98d87535b30d320c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae554b0aa2cc174449b68b3b5ef584bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25a4cc2600be47c120e01488f6a8be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be9ec5046106a418dfd81be41575ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8856166660c2df7c077944ed5b34aac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010bdccd6729e464a02eb5b60ecf68f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a69139db6e6778e6d754500370079123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c2671ecbb22494f70bd0d54d6cc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507caab0926e0dd886fd27bee2b88a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623753a4dceb4a0c3fab98f26e997cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0a572820647d3b901685a3668b5c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d8e0ffe708271c3eec4d8fdc0a8a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a6e7155320b1bf80026118b39623a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7620206a7ec8d9d8b31e78bd2844a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e2b1ab8e74c1494ca437d00c0fb4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6644dde399fa0a3604d9b83ff4ce8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93631d88755dea783410c7e22d52eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c2759933ebe5e97a87a05dce4ca57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b65577b081b0b890316185768956135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79173f56e96f1fbfd0d2187439d2ed86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3232b80b1a9d1aef3f8f4194bfb38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ff4c93be17f78b9053a917b6de21a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183fd42079ccb8ffe6ac51cf984fa42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279540c7053ad0fcc0a2186cc925213140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa1df62dc780a8712d5b8ef28088c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd643412c4013c523877e12a027b039d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837967cfd334456b67c6430b7ecc374b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad140ec233686ec19ca227678049a435144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f25191f61c1262bd9dd93f6d63a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57de4c7992edd867ee20a0fa3d909c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fabac0e6e1e73c38b84b04765d257b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f9b5a878de921a5b20f6a465ab6a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab22d62adf38c441ceb5dd4a86e803149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a89b2aae205d7d25aad2f5118204e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4e5da6a4d1bc9efb62c02aa8741f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37bee518313bd461c7c026237bf527152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115dd06fc5c752de09068988b0ccc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca47d8ae014844809890dd440686e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f14bc6266ce66a628c873b8c974b04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b5547802a6cbbcbda23904a873413156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954df25a3f2c36a4ae519daba7a5e259157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239b80ed8e6b1538f5283547fbdf5aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8707c8e407614f853c21fba698e6af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641b66adbd33d02e9bae8d19a1ae3b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad3bb83c7dcfa67ec6e1f4fa81bba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13720b4962074435427e610267e771ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704a1dac0e9874632fadbccbee81be1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160bbb5829acfb0a6d9411db59a6764164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e340a7828b0a83074298730b2f8570c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e787f994a57d25846bb1c6173968e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49425dc46e4d80cbda69443982c2e249167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981cb14b7eb42b311af66437c7b8b9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54234ded10daccfc099c5a501e889d70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5b24a72d346e1bfb23f98f650d626170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeebfc6cf2f0230ed6c96bf2f3ada10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938906452171789faf1bc60578bb029172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1807ecf8b4eaf66c519c2fb4fab11d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dbddd031d874421bbe71ae40cae6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906b7315b9b44885b73f391a59bd235175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a76434a3f0d8cc387cc029c3862fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58fede194ea82454fef583c0a67371177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc075f864643d2c080ff78d598cc1878178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2b9db5802b47a0a9aef9dc39f4d06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d75acb48be320e23e9f574d3d39d06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf140bd5a92d4421d541baf8fa2701f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c33a16006f30c1913ec9a0942cc611182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6d5c85f96c397799f28874b0162d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca678e3eba45d7aa1c27e5b030ffd99a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b7ce30e2e8bd4d64bb9eaf01c939185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332b4600badc397ea218f8f468c3ea6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e0fe24e696228b45d8194653bb7bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57ab88cffe0259d2f49efd3bdfa697188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2268a650f51b4bd0e4d818f291bbdc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1dcbcd3e4d3c32fef39ce750e7270190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6871564ea1d38957d0d96977e1e81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632ac809d23246f2823af309854007b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb162bc5aea4360e11fea4be6d8aee22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698de28d5f419647131233c4fe09303194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde53c6e06e7322bd98e51324f64317195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75997c1341d33dfe6e71512d9dfb11f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a92de24f8e43aed59a996cb875ee9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915c7322476d1b1bd682da927552d46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0595834aedb7078890636b41c635a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dbf075bd9b68097e1cf3c1ccbd91e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c90a43b6318645867e7c37e71159d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c1100895dbdc97ae6fc0e8664785f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5f65a58a995f66b44522113bd18c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501df4b350809ad90c97213afc64494204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd93c72a584132088801a659eb34995205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c704ea9ba161d47355a4209808cee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e622b90904f017a83144873ed0dd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda60ac50714f8f268ea2b9ec1598020208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd658150bd5bde1efa1b823e93aeb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d814d80e68b01a3a32e622d004f6f89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f58e93d94a7abf5e06f9e64cc0cd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b4acffdc6ada2630d79fc491ef4b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1909ac6a5e7db7f1e55ead03814cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ead3151ef6044ee111a5addbad07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0e87c076740d6475321ea2fbcc4f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729908c2c64d3c48f219872a3089d28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff231cff5483fd1488b0ed1cb293ce1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa414fdaf4c7e2fb77a13c73977de92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bdc869cb08b3e1cb2016b62b60a56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b996850f6820228586c8734ee0f0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a3fa56b14f8cd51ce5ca4a2fa3d58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca67b95bcac0c6001c5c2ed253c53c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9b2e3c60bc03e89be66817f37b70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0877d11dc383d524bff22b27c3228224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a88e10e71e2147f64b2e4900da9f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c36d106d97278bb0a234301f7b25c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dc62b1a309b55a3eb77dd2860fc8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96757bbc8748988932ec8e12ff65447228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342a647ea58d48de2d25456151ef7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20accbf81a20fe4c3e7a955b53f82539230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddb45248bbeaca843735966c362a26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ada6eabd95cdbdc4e6a6dbf466187232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba804b915e1e69e7e489d05fe20d5ab1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a55f31d7445ba28f1476bfda7188a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7edcc3269a05265f5ccc99833dd74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4e718bf4f9532c8590c937c3a26b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5c544995b6535f84b1f8b20894630237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dd0044a748b52eae4db37d09421a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bfb45f88606fa27aa5f846c3fe6c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00356d3a24ef9107702e94ba7921dab6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c99a2c16122ea4d1829944a71f64f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc755068fbe70c7d215fc96cd4ad747d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b556feb617e38a4dc9a2b5968a623cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a61c4651247c4f2584c5d338cdc8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e63b3ffa77365c581d9ed3a69b2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2c15ffc917b59e77c136b3235ddb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72839a6b0e788cb989d54f9073b2ba4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea149d245fb8760c0b0e9f2b14658a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af273b4d248b1c3044463592c90a9283249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9846e044a68bb6a3a8f530748fee7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc35d2d1ebad1edfa58eed7248d4846251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d631cafdc774f204916a513e199f5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0750ed2bcfac88cbfb9bee80e5e8c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f62adf92637473f0b565f46a1b505254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf5f2924b8471ce9ac211e16afbba8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c4d288bc5cb76cad9fe1edc71ef2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb132a75b06815d6a565aa6024a527b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44777d6c566c6f690b00618a87979772258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b32aea5de5ef4fe025d090088d22d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9165acbdd31d14f081ac01b9365f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6e89006fae0a47c2505c21d028fa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d4bc3e2b767bd94494a0fac787cd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be18e5e2abb96fdfb8b4d1be300e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d668d26b299c34dff768d21a2e62882264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929aafb91166c9283edb55521302df89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b5bdb589609990e48b36ec725aea5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edb4354964840e468d45e1290ffcf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900f156e345917e5478633763075aec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d15f56b1e390a595a2c21fe81ea3b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5a6efc851a51f201b6efbdc9487e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655acdcac5eb9465412488d872cfe9a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce65ec7ea7342ce2cf0c63bde1135272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe90be1f25ab12a0266692ae3a2e0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead02d5fb8fdd24c8e9fb7c53dff2f5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ce229f11f41b9560174f91206dbbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d76c7ce1eef414974751b742d94d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d3e08feeeb7c66189c7cf97b79128277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7ecfe19fee817a1d34abacc06ee18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2b51ae182f0c642b88347591f647279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ee97d610bba9b386f2c01e16bc3f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34960de72c53014b6644511ef42bd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c6d3f7072d395b6060e37afd6e9a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb38ef40a646eb33d37cba69bcbe156283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820ea6e0528a91743828b73dd51b4f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2e2c589756ca84da9b6a229aeb5f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325572468ca501cc230fa0ec53399df4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3a30945c425e2a30f45444fa42947287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36ca9df8feb229b1e8ff0accf6f4e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c18810b1311b6d6b133b46847965289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b9af934250a299355c4871d3963d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d948051f3acdb35be46425b8012301c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf749b239b0067523109a1bf1338226c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c1479a6317a3ebeb1103472752ee5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8124b4c40e7eab604ba54234af6f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c77377f7feaacb98baf85168945af9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7f10411eacd0d2ff90bf398f1b1f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0572329b3f92631270e568a92106757297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd29930b686b833b7989b434ef9bef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07feedcc80e2be896e681771f5c8ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6fe920762a96debaf7153461ebb0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8b377376f41d387e0d5626714b31f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb981278dd3c7ed6e1547d72ca8754302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efde5644673f1f8113762f25436ddd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167c639df7cf17db55cffb3a69fd87f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f985d3cc209e9a09207aeb7ee47ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc867895a743b7ee004d939ad50c8e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d275ddf3702fd5ad1ef513075e6d4e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2fc5036a7fd4bbe562d5139ac60d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306d91460998ae7291311ea6731dd76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea018899b762980fa2898c6c078b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813647a2bb61d12a5ff5a37ee09c6b16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35325df0047891fea0e9bee8fd17a71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deacd7fa4808c1ad100b844825f7c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a977903f12d91a98b8161fe064e5e99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df950dd2b8293bf0dd2e3c45b86cf8b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6d328aa6d34e34e2eb9ca20e57f40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e197c154141a291c87c701bf9f884b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b0909a31d699f5b0f901cc9d6d83b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d102f13f897890f6d0b5369d2905e74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f8da2a67ca31180a2a601035eef57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b779175ffa981c333b6941d4e233c67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f1c7b87048612bad520517d224e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ed62b36851948350e7460efc7a45f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0efe79f14fbf222c2fba787b8f1b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb738427198e9f8cc24b508a33258b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dca9db15d42c3e938305ac0ae024c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c2422e7d9251f3118c501ac20dd26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d942a6909fbf80dd4da80c44728e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431bbbb2b112fb2def4155279d49735329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e7d528d08a0ac9037c00014b0256330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72240c79c419ed068e536360757f509331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e73d09af95c2a380dc3428073ffe1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf20e260fd862e3844f5cb7c6b7688c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6911dd6f95d13951513f30aec481c9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140146bfd556151bcb92cde48233b1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b7d642c95ea6a93fe2d73c5de0e013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08ffe34a5b04abafab56e64017b33d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a86ed445ee182623c3a628fd066be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2edc9638074350148eb52478201b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537f8d0d035b17b0be57753f59f16837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b81b0ef4889e4433102aab9068d7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad629c360155b58bb07ebe694df8f88e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440096e483fc5f603bffc4be9c2a946110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59599cd3e575800ddb2aef451952fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ce940a6654a902c22f96a357a469912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db56e082fde7ff92c0612d9bde137913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece379a23a7de55f58e20a9f209f60014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab664f9d09843b502aead583b7a117f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eb053bcc2a03590b2cde21487e40016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5108b94e6c91c48b0e6028471cfc5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bc52f13b16c0de93becf6e182d64318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56ca30868a481c9d86c355b9a475e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc82a6b9a3bb1008b523f9d7d2e89ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4e61176cad345df67fd4d418052ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88facb9b54ad1be1e63db3b5bab61a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8727022243a1223489f82e52d68f04323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418cad2ca34d38b69a3d51712387cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64725e60560c1af45ee6362f3e37dae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84cc0c1cf348ee966545ffeb81832b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a130250525d47b8edab8c39667d1af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce14d10863ab95af6306bf37e1d38628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd3ee5332476fc0383a6de78d47be129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3192122481122991a0ae7110debb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583791ac7227fc2528db4eb20471ca931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cef554ac512285c0943c4d5258cd1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2cfe540f651f73b255d1819e96f9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38019337c716a9e300e5bd60daae8c2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45504ccb53616d02b768252c38cdb43635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1987fde2a9956ad3691213ff066ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6c970cfd649150eb4a83a235ab7b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cc614b1141d11b0980c27dc17f05138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106438c98b83ab8a06b974632fe3b0b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b61e3cca9a3c7ce41c40533e139f3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631c4f07877dec3dd03d69cc396fd3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46912d5e1e30c45bc410fa8f60369a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6ed33cddc89b658b62e0e6033a4f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f4f04045fff05fb14337e09ff674044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e0ff093dfe646452489fa53114dec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89eb2952809730143ce7b6841a460746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3c539255ba125e168d098c499287947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca6686138b80dac4bce81c38c7d28848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c609ef7d6b3fea7135239068ac6ff249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47377b03ff13f2463094a68a5841cb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e538f1730606d9fc1215d51267767a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f8e178a76b9586ae64eb342d47a6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1569db9eacb327f0c38865f4ec9a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee67a8f99d78bb919c5a1ac3e7620354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f985dd2024867e6e588e55ab0881755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1d11ce5055b3a0c653918bd5ec6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45dabb9744818ee4d07d51a8914bbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2cfd69f70a2d833e8a4a95717f61158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfab6a9af2a207d3c6a5422b2a441d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d381ec11983fb65f9be88a3fa5b0b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a55c8d0aa434a46b639e1e288acf9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29381e3a20de03b4b480055049dc28ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c991ca34beca88237ec3ff1469f16963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7151b46ff76db49ea541b537e96a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c6e6af2c8ecc2c04a611826d92db265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a0c38f03d376e182b41dd56215b1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378524055bb61f6eacf51e0e4da98d2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856af860c095c7c2e05bae178d4a73fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd3196ee6a96fae6e3b6f4c828e3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ffb6639aa876f3b1bbdb2e2fecce470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafc43341e7550f908bbf8aee6a750071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbf25d2cabee3cddc05486b4d8b9ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eac36cec090d0d16f57bd78b2dfd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1222523f0f70c97fd3edb228a8d0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcfa007d1d021f87684df9beedbf0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82e7e1db9b8749970d3f1a63a3285a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd3f76684c78dc2c08d9b37fbeac0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43238e76a2b837dcb17d790a0c78f65478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195250a15a3369184344c6aeaa98df4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d76a3ba560e30deed3228ba0b930e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05657f93f5fe43f5d762fa65340ba27281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0aca876e2104afa30d094aaec6cd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f880de09f91a097fd194bbc0a6ddf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735ce4ccb81a710d27722f7cd69873c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfce2a3ef20acf9d1f1668a0d2bd5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293f886564fa5a0b56ff83a0db45cd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462e9ddc98f11f245da49acd60e4a7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995d8a098d9c46286a4bab6d7d8270e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98778b7f5e38e0462f90feeb9bd6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd73ea27aa893fc0c35e53147687a6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f69ea7ec3e4502657ea23585845b3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc06e576148c561b9acde5a74a191a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7f8d69a03256e9d068749527557bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbde0a7a8b85f5f8c23e2b75ac66f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12203e043ccef9c56c193007550320ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ffb90c1795d55e9a8cf1bc2263bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d872929cf5ee6ea637fbe92dc80937997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547baa33b17542ee11cb9ae0a19f79f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c2f75d2c3307740c89a581418a44a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39168263e85e3d8d6ed4583a13baf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d899a78c3be1f483a24064e6770e4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa9ea1eab095b4331507f131780b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04ea6647941bf04e504419300de325103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6bc1f68c630adf99b02538df72e85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c4896ba4f816a1a9238b03ce78cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd9a4721d2cb6e37d003ae8f61784106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822d0d132308e8bb87edd04c8736fff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679bea9f2e7ef36dc0fd4a8934e535c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8798fbc6c82ce6a2c047bd4b3a419b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547dcf2ab19654f60a1c13816bfcf1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49d8cbdf6af0dcae77f2e37dcd0cf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a80da6f875f2d8be31b414d589ac3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f28f4e09f59cdaff3e536fe27e1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c338291c6e5dc6a450d7f1c8a7f43f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9553e2fef12ae24a6d271299024c20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988967fc9cc51c9e7c72b9a87a15e4da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065f20c12f72698391682c0b5a9dc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cd14baed42808abc73f216f323437118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a575e4a066989422a51635e2bb01c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d4da960765bd67f579907d252936120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011207f90d19fc423ebcd97ed0a796a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac1a410dd65808c2ae5a5eae487baf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f88073211e69ce9ce1b802f0caac9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5a07050429c57f0a6ebf53500c38e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb2faf159aeb76de175fa17c8bd7ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c8d6ef6a21c4a12a2c092d12b95e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6594fdc5bb7e17c4d5acf97e4d7a399127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825db9f703d4e494d5b99c6f59bad3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecce32703a43c3995b0f1a9eff7eac6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e377a228b85cf38aed458c1ef1fabe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f806b5d082c67dd0d697c6a346834e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b722fffbe94e4294506f80a48182ab3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416f2319f3b13d3d935c9c1a927f1a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb3dcddd472edaed17dcf02b7a0304134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a43044eb22a3c5a2b8d740548f7c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db28227e0800991d52d0bf405a80a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f343daa90d2b2edca2ef40a7b1811137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629f7e5a13b63e7c93bd14c9151355c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df652c12b397d7b4fbf0f2e1f774277139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b4f26cad49145f7fb97b3d78028ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6cc0c67b8736270089f80280fefe0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ac587a44071ebee71ad77ed150665142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75fd330f7ac4e503dae5cdc7aa9449143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad426a80b69240d62fa0fa5f827f6942144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd41eef53777986cea1ead58a5d1ef9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aa22338b16d6060824b3ea9453cbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f352c226bebb85a8329bcc1b12988d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc8c500aa9769d2adfdca05c9ceabd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a50a8c35418f8feefb283e23824a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd6a9d86ee6e66cef561507b134367150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608d16674f796a976928273113f0fa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3a468b74b0fd5676958b92b0ed564152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e78ffee72d281e0a1302023df7b3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3af89e0036dbe1f2fc7e2f514dd1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e5238c32ced4698ea1cb1312f0e1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28819cbe3e27bba464eb9468e4282fdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068517ba37d07135230eacf383b78268157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628987a9b62e9613156564dddd501db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67ecf039b7f1c74a934a74adbd5243159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52388e4ca7b1f52c82675634796d50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca13072cfb36b03201b61719c9eea7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab25367e41e87377324ba1271b40c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7577f2c6d111201c973cd97eee509163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa7e49ba0431efd500a74d33f7b2ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d786bf0ccede00cbbe81f73c9fdd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ac02f48c4c0a606a50244a7bf4a52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94e52d791d4c2186af35aa9334cfb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6659bf34f46a020cb1a1301ca65974d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b224704662cd4d87ad4c10b35b3657e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e33189ca919dd387f9edf122a596e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9f10ace315294f38a0c6117ba39d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33526faf872d0d8f91fd9dc113dd11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a46e9d54eaceaf76c338b7a6ca1405173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69cd674ad6fa0f52f52ea60258f398174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7547bd2849e56561c602b2f1ad0884175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb47e63010a2d6fbf911bad1a65b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cdf2c3b4ce16ff53945906861b3be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2639d1f8f3d8061ddb636a806b76c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ae56177afc3ce4a01c257f14ec15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d0fd67073b156cda3fe9c2d445d28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d099753166825e1556e9ee66151150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1936338304ded24ad1888182f71241182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166a8b70742edaa1f778146e2b43725183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b5440e949badeb34813514822a658184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79668b2a62242d3586049065cfd05a27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c54a7ca768b1e3c3e81d5fbceb02c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500778d6fac86c75d3481026aaecce09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ee867779f1c7035c5a341e6a82057188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2e7903d5c926755899879a6cfba75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908fa705e78a859a23c7b7a37a8a262190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4be944b468ae0231552ffd6a748f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06e502002c1352a320118c881602bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6afd1d98e4dd29cdf0b5c6ca570f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302514f89127744292afff40dbe1e91e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6249e7116e33cdaddd0a6b37ad6981195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6beca7ccc60985f2d8a3bfe5f4d4c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab0c3ebfac4e0eb7b0d9e72d5aaa66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a978c48b038310396a16114bc4eff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4834fb494f0a3e3f16a0a7ad6362a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2118367cad975c8da0892978ed1599200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311585ab8474ed883b74e0de46848436201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e72602a7a813fed1978f490d126097202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5ccbd444375d88c070a87e023cc87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726311cf81db2c5d75b3d6ef4380dbce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988fb6ba4fa5f397dbc895b3c83fd10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a71e85890208a343f7ccd278bd4087206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd50e44c75aabbdf30ac0352ec2755f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c46ac75bcfe2948fd20c989be7c5b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a32e730d4d731784d9ca58833a37cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb018c6e96787fedba504e66de1577bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d4233639cde974687de0d17dd8173211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5cc6f542b9e46b6bd5f30d0311be6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbed906ced385f14e9a449208a4d0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999b626ea89725c30c1c516d339eef1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0a1919742f05a67347d36f2364aca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c68b32216b5a52be1d9b7d07133f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab30aca549830a30506af6ba61343d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143aff5586af925b3acf6c9e23d8ea9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c3259b2a51eba07be315427222cd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1745507a96557b690b559eb72fe2882220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b73e7f7368ff8f0c0f94996ca432c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e23d45a2c94413da557a662356a6a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc542f5d4d8516977ba5dbfd9b5feee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9713858a6b6855756ee0bc9c7d77139224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76614fb59c58c3b6f0363213302d44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343ba83e2f92aeefaf0d45a99850740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5025e72c21be83a544ea2722c5f9ded227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0fb251dbb23c0f61d9146b5052893228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f3f842940fc8931967895f76b103229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94829befdb253253b2ad57bccebd04da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259b0fba90fe3fd598a9878eb34488231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286990b60a19e9ad833e3de2ce9ada4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379dc13d9aa93aa8c5c3628e640ab32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a9770d05a8814f4ad3af27162f7cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b414e1580c14c478d257dff469e87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e8fa6656de0174bd1c3f8cd6acbc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4975b2704c313c126dd939cd2fe5b7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67743206b30cf3ebefb899c3c6b92f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed588d68c21a2086f23f3f235ad02b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109156bbd096526330c82430e9747412240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d50d60f1091ef8e56411dad1f436f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f2cdb6323e23f48f70418fdeb8cb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87980bd439dd18a3c67ee4c9d183164243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372a38de22658e786db3adea218b54f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbca2db205d49cb60530e6868c456be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528629992d514e6831df12f7c8940d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1849a8ccfb77b896e812a4d4c89e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8d885db0e5e58c5d2a897d81730b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454bdc05ebe2a82a8cb3b760ca78201249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45d567e349a3739ea03992264ba167250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177b0ef72ee73c1230ab890b487ae5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b6b97b911f8f3d5f6ef92d2e8be5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c066e103442a7e61cbc77b1d741e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674a16959b954859f94f7ef6f6222f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b6d8c11da5a4ea0f624f3fcdf6bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce0deed8afbc8b987b5166115cc6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d32c2b1558c9fcb57c67ec7beff3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc815f8d9ea6374924a00a0cf66ad70f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc8915e8cbf59bef430a8296344f5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab68298eedebbba965dac7c5df6e1c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cdaaeb34b551d88cf5072cfb1272c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e01878f43ac93fec222a9a94ef7c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadf6800fa1097401be6ebf3bb039d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e43aece550f28bf34d9d134d269c39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a85692b8a9ad51e92dc1edbb0e5a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f804ea4736271cf6325d3f81d5f89e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889df4273af548cc79832ae4c50fcb0a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a52f30caa6d6af0cb85f2894bd3c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62de13eebf6bdbaeaf71605da03a50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43059a22f9e18f071cb0bc762c360c9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd8f716bcb1adebaf82d0b64c0274271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea01410f2fe013e8d680538bb85361272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547d609be035be2612ebaecd8886c8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe736afd38bcd9f2bb6f44e2bd7eb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eea25d377f351cbe16e57836be41b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bfb0704dfd43ac5d0fab66d88a015276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b624f06abbc50a4a6fa2a0a2f259c77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5458817c13b9a14364947a0aec0533278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80e365e2ad9212b1563900bf787d82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93d7dea55a7cf75117520072230a98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb3596a00886bfc8495cfd613e5152281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6430ead5110c3287f5a589ac327d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dd63761a77e4bbee69f572875bfa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901f784688bd2da7fac9c601bc77151284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edf876900df1a899f143a9d8673ea7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac72011c9a11214983d6d92d55b124286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f00c75ab3d6fcb0044ad98d41d9e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6153dd1bd4a7fd1aa4b9bea2348a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd28bf2b8fc344ecaed47a7de440e5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d3cb3915a9883c2566994eaf4843f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b5c1b498621fcb17b190635a0f463291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87484fdd6c46404598673948677ae7ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed618c882963ec6d280d49074db7e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069167435b57918c4059cbb5d9177165294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96991e5f3a842413b57093aace7334f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd6e3769c351164594e7870ac0c95b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7979330ff7664de9be9678613abb45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9236b571810ba9cf37e20374e11aad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a5d6c2e984bd1982afee2d5a6abf1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed93d0ad3321972dbc0a53a203551f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01f3451263b39d17958dfc2df544b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e08df46846564a28c12032eb531f75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbb54b1ebab673524a307b94bd6a3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25c0b22260630e991f81677148f4ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af63820e45fda9b5e9c2640cd1a118b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2b01bed0783734014615a39598c15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665873847019ee0c3f1ced61d94ad199307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d5399a213dcfae66da99643ccca6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b44f6d6e98c792b37012b28d2f436309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37171237ea201f10695a7ee42fd4b4e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c040c81373f40fb27515a23a38f3b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22ef6ac49d4118e1ae9b8964f279c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dec75137ebb55baa831a8e3784980313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec283f9a0992baa0a73f6f1333a4a7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3303f3cfd9845b7848acfc1def432e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a044ceb25d81cfb6281adef85ff05a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee156b2fa74c0f0272f7dd859815b289317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352a0aadbfcacae30fa2f19de23dc2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7807ede3da606f4b5bfa1f50d5af5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2cf810af6bbb1f24ba5c30a901426320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c5d66d6e7d5962df97aff3f1f504e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146a0286c623f23505d452d7ab61537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50698ec7d71b6bb6bab99878ecd2958e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8032478103d6df7d926ac491808b0c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16922f55df09f970dd0d016a9dc91d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>