--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac11520a11e3005ee36fae8002277461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60356f1b59a103323ec8997886e09322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be84a1f3834f9cf32f9887b9a2c59f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62965466101d43da3a2456d50dbc764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7700ac96e30d4015e8d8c67b4374485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cb12afac9638c7892f8d849b64ee86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789eb6c64c17a206f74d8801b8f29137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df74c6f3d1c1adfccd6cc6b37c91128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64408888492ea2dc752cfdbbcb4b839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ec15a8e46e5a6f910f0d23f1936410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f64771f9d5032208bb4f04b07aeef911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65c574ca9184f5e60907933bef91c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4673f363437e448c70af3ca4838013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f216ab422915bcbb437f3e776a49614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff62f21b801492d2cc1446ecd1a48e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c045ccc0f3e4fc6f61486ecad5c40e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70a0b3d68c07af21f11fd0c0da55f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd681d2d6e622b3db2a011df4463cb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09556fc954d6baecc77fde714a147519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5aac8710bbb6083b55ab7c6b39add20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f607178741945cad451f9429f6bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abae0e7d2041a38aa05ff3a0de625d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbeffd89792854385106190b6a1f6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd1969712bce97022cfe46978773024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38176e7ba6f67b4709fbed71bef42f8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d84589c1936fc1cda0bd186273793326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b22ec40352ae0c1667037aed038c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06db7c1b11cdb05552ec699dcf4cafb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc050962cff48e30bc5f5208f8341efc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ec89c82f78301d0cc07b2ebb8f62630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ae5f69ea8f5947bc94dbfd64fd44f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979270d31f1f7f10600c9d9db9097bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a34c80fd6eed8ce9713f4900da669b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a952287efc98617dec66bbab814ad534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418af2fd51b2a2aae9a63d526e129bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdd0c9330ca81409c0afd4b6efbca536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f09274a1a9ae39dc655e88618dc3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdbe0145ec3d4e9dd8483c0021324d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106436dd079afc43bf32b5816a343ad139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc7c849637f7e4fb886e3ff11be85a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46345760a23ae1846940c5a4e192197541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac2d99afde740a54832add9a24e31c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf77250af9f2d33b767f33eb538b21c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa24a1c98762ab4d223f121cc5f863444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff23327b08de8671081f818fd292dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d59b1672e489fea13d4273c63668d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fef3e5617abb033f1f8f53ccee8c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19cd7d834d71bc162f269cdefb7ac448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6c9ba69659707f010dd4e8e257e4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225da9ff6e3db8c9b3fb40b3d0ce0a9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2753d1f718c897f9447838bee23a2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb5a909f1770821cd3635a63efe38852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0dfa4f260a3cccf7dc35ee595606953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aaad6dc687eadd273d7aaa42d8f0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8c31c5284034562dfe1aea581a36855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a160931bc5f5d744d34e5b134c850df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c450638dbe54ea0ddf39c9d549f58b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62af1e85e7222c63bbb85341cb93f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75f82c84cbdda432e38b5afcd0a86659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c296c2662a23fcb187d98b6d00b5d2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3af2a4fa78c65e09e40ba0f4387cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68cbdb3beee52ed10c4ddc6cab25e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf2a0a9a0f7bff032a12f126ea24f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08099e513ccba426557f5bea1868ce1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169badcd24c76f0ed9863bc0723e83e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409b31c4d566135704b262693fbfb9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa947913c5ed34a418b3cd50dfd9c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033f4f89cf8effd8731e9ef8b926f2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc6e601d4559d8150a9e7af5a1c24169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d02bbe57f12b1bd1971ab059332f7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b03ab02cdd1e2e0335e476aab9a90371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ebaeddcba84f2e95634f50f5ec46e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f1699d6f4a512684f8b46664a8a5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56e07633a4c36be4da6fe21a2e490274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1f477ae39ff5f37e8957ffd3d773b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2597276c7a456fcc9f4026b04e6a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1702941ea4a5d01b11ce2b5266934a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b0b93bc88357acffc81b16a631ccd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb0111590b309cd9806dbdd9dc3c4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98ef47e1286e80757e6df1ee6c5e1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47519066a56a959bb15a52bdbae9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d595438b979a5cce6fd4aa3c5fe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1579e69573d9cb786b6045c5050ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6501d57337f8e1e380605d7d4873c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bf082be852ae011c7cb79bb45f59385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c34e7c6f400409a0f4c369ff11e35f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9551d2bf021dc3cfd03550c30e4f89a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280209d06359f87dcfd6b02551553bcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ade2a8cd5c3105514216be50bc7a9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50b8b4e28f43547ac4369b7c8f3e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3571d61f571185d636f099ff383a1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbd002650d26b765f150037e2a5db992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f39cb196210c3bce00ac039aa3a8b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf740a746cf47dc1cf4de5154fc223e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f023592d3aa621712453025206bae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9718a97ca0806a9ededcbd171b409d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4787f60c42e90f2c2a817af1fe30c0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60751734ab75ac9fd44bf19558a17df498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04068639c0f21a815cc1aac32ebdc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b19deb7fe409024c544005adde040100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116549fff0a81167e458ad9c4d21235d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a79468792d8f4c88db337a7bc83d3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e9d82d432f7d7777f0549916c12b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d40fda747d1985141c0aaab61f7fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8999583f0c72f902a9eb918934276105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f06ccc4da2c759e093238dd585b878106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140c87e46abd308c6ac79e843633ae3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c5aeb86ec6401b535050120b8f45a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dfcd79056cfb8806cf63c74accbac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76ddfa90f4ac520e45cc6e075836f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a6b620f8af42a616e9b4f5797fcbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c69ffd048abc13f8c4f7551a5aa8ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8b08e7588cefdcf4a1399e3e13a63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c7bb77a637ee5b76fd308d6150fb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c6a259323c117db1504b43fac8fd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ff3c41298e05946550f1035f3341d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f3bb3643d243ab84e8096e850f7a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683e06746ec8b866552a706fec3469118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c5cd80a19945d4075d6313bd5df4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647df7ea23be2f94da79328f8b50bf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4870755016963c73fc85f964442a55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8feb3cf9dc914994792feea3eb8122122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94234a1013a254ce52f693aa5ac18edf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099e3cdf4515c07308a2db731dd6d35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed193d34d14310347fb195b9594d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae837a9ac8f316ea2de062568483cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530fbdbc814d1f799f0bc3ad4f8999e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bb8da059d84f5a65286a7a9d1da29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f34df0e1b3a8a26bf79f72972eac0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faa635e1323ff7aca41c827cc232c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f519eded069d35bee1cb82603504131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9944a99e1dabdf01d0ce0b896ecf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad02576790826629bac6275ba9b925133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b011b5a973d06574d635c7cd22f1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e57ab329a27f71f0a572c81254160135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e48f63bd3a5d99918b74fc58c39e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a629552263bacebf52a02b5e82c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfc62db94b0c5e3631547ff3dd2c5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c0866c0dadecaec97d809a2e0a200139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f96dde94b40fd71a34add280ed370e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f05f1b419adf3296ba93553c469e56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b73b0c0aa397ae9a72f4657f23fab9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d7066a184358be6d7f45b0a73e696143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b793c949f228cd6760b79923efe46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b85f59ffc270af2723315f6e621675145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939e33d1e10c14a7c7602831b2cce59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08932b88fd3c1a01d37bc0daf1f6766c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342e528cde76855cf57ba15983a84e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb29d77142cf20f75aae1dd12e19c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800afa7c0d073bcc2e1362db4dd256b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf30a84a44f3bca13d5e1b06cc116e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beded7804e76fc66340baeae293a3ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1276156eec604073f634b53c6458a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9babdc28acad4bb5f3bbbf3a4307602154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78ed930bbd2757aa9638c05afaba97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d8d16e225c537747ce9ca83bba78c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6bbbd5c28724c18818ac222f5d76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0fa2baa6848441e0193d660bacb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc8c0774e7b2addda1d153eaff43b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de97aca9207fa25119ebc1d5c735b63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc8d06bf8eb6e4ed478a62a251c86d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd409f57f3dc08e87fa67a28f5d00f8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb38f2b7689f2e940152ec80e9a77a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e7fffcdfc8617677d764180038f47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259e34d45c8c14c4b77c502ed91b526165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c33a08ced45df2d93505387ac2be16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f8d6d810874ac575139314f4488fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e357b395ef617c4b0f50a90b83c78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b08ec982d02967ee547ca85119ca6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db223499661f6252b7ad7482e73a9d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaaafa1fc63d48d21a433d986d1f40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a2e85f394e25ec9a3b671107cba23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6b0ee46cb8cefb01d47437e41740d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76843a0f3edfffeddac79433194c629174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8a3bb87940e8f7fb939f77b9fc4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edccd7d38061347318a79a4b3596d83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf04ea4ba9621a4ba7b12ac568730b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e444bc5201cea3bcf0af3942f2437d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db29f5fdeed2992fe5f663f194d46a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea50143352ed274042e908d9695aba6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26fd54b90c51ad95b56e7c4bd4d5df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7cf57db08c3b952fcbc3280d6be99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6379d024aed0341705d1cfeecb3444c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e72dd6a8141a3228d073d3328b16e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f185359ef53072a79e623101ef7f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24579e0bd4663bc844d98a64e5eb05a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf3f29a40bf9c08ce873a075255e1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98198a0da73a5acb63e75c3e1ca52c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3316e8fedecd609aa7015695f219a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de5cf92e2627e99243310caf1da0bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301fcc9fc41ce7bb484e06fa3cbd464191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86711ef076c24bc73315dd24821d0f76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77cfb1b510d4ad3370411eaaf139b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b92cce8cc5183e6e68f3545fea698194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb59f3477d7b5c93b257ee49941edd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78702b108efaba65bbdf6dd1a1adcfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8558e9e8d297560da42825d843972e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d1189f1f3c0b4e7ffd40ea923fa45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94147d5fe91bcca8807b8cc9e56c4044199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189cb594c3891357bfd7082197bd1cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553675447d914502b3ed1704545d00f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc427adabe5cd1cd0d69660054dbb9f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca267a99ff359c93809f1660a068098203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7753d601df68a0fbb64e0965d941d9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522720fefb61e8427b572bf409a45b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96f4c39784d12e30f493469958e5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cb02c27345dc4fcbbd23b01fcea72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ead17b34447b02f64ef0fa959393f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173f18bb9b6997a36b04d0fb05ba40a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbb22315b6744ae6832b5bbf966c8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db978b7d5c7b51014460a81e893c91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecff964d64994b409bfafa32730132212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc561244a5b35f61cb0bc7907020fb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2b5e002cef804d582659767f0cb02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f8f75b49cb70ac63b3c7af37642d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72c05e3a992d028eb74c6928af8c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ef2c61e2704719ce2ff01dc57254217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0838c33dfb41a65dac4b9c4ab02af5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc2d82eb79a28b5eb5e425a73a094a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460374b27455bed638dac1312e0834ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba11e42f802468decfc93fd14ae1925221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9dca73527f6b450acfaaa02672917222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148f2f884b830f5e71d01d5c323d9f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401760643d13b3d68199bc5e3c3b11a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ae4ba0937ca8f0585396a3f9caa31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654174fd230949c459de486be99b15f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90b06663868fb0215c4c18c6d4a913227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da918189d3053a536378fe60371590228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a613b0316aed2e2a19ebbc43638a3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9059d086f8ea24110ee592b2ead1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3104eb34a93894f7499b87441c2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e595f09b809b6c0047db051ba5e66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca118ccb8245fc5e4d491f9184aa79a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ee73cf6ff319b5f9e8e47db4cd373234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82c889ce5189fbc21d72f2fdb20a0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a220c2879d18d84b8ad85d3d4b204236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb86d30b68e178aea4922ae9be9748237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9782417dd805699102ca9dbc67f487238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4a5564a759931b6fbd7931d1acf3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426293b737edb054ccc7b0b69ff75c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4393034ba1dc8e90896ff0c4b8d928241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb864a361d0cdcb8ed852a0a82c64c56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5cea7085cc800930b41e6edbcd28c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce5e5da2b8f81e37c2d01d6970c763244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf024b2599f3f41fb2c859f714f5e6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7fff8e8e8a7d6c784999b23731860246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174bd6a993b78c97ecce6b14ef1a289247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b2504f390da067b3051e59d327bf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f91ef782063bb4294c851fd10c7a11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbdabad9f630459b04d76fada55564250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c5bd112c6f044544c7b380169ddef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e080c96e1a573645afedfe512581252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479347b60e631316dcd5a00f50eda01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914a9f4ef877dc64ccc2847c8a7be37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acb22b21ed4950d82eaba73c7a2130255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eff46129b8455e8085bfd41736e20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666bbf03e7a80ccf0b6f32ad8027f6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fcc032a20f0a0b07f9eb30813503b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb5224062da0cb8b8909b60f3da869259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf21ce6b6913ff28edde86e3eb88e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44d8f0425d5ebd325806c38300c0b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddd7d44e53ed3cb9ebac0b3e9a6d34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8915cc7355e79e6b74326fe87cb41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e617b469cbcc1dcdc5fb001c4713264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1412e3ca2328258ac77df9408e1354265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf0d0ed407f9ccaa137fb681b4e1c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81639c07a1262d0440593a8ae65fd19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e650282e8848bbd87195bff26713432268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b57690fbc3da4244b1bd6785624a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6cbec48a165e9c4ef2c8f501a23d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e1c89aedd7d14283ae7abde06a3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ff9f68a98070a27a2d9b707524c28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cf8a6091fe16931367c02aa7f6e3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec64499b64c89fb174485caeab58db9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3d6fb9971b2f003d10d1c1b88ac7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77f86b2550abd05bb055f257aa9424276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd7c4b90785baf4e43b80fbfde5ffc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53b59cdd764053163a669785e9ab9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6633cb4bf8e8ea957fbbf2ca79f2354279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977f00df1e4970d59377cb6d0696dde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf538c80e65b9b140701574106877b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799ded0d1d6470adf7f2be413b4b799282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c8d3347877711db748a49bb0e963e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f752c94ca2f36b6c817d4cbfb831b5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e14fc93f1634967181b2a0a513f8f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed6e97274b89d526ab726143ecaf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a413556e34e08f2ba4cbd12848fdab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cfbfabe2f1ad3d93d1194d3a93ee1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd8e48b50ef6ce3c53783201a2ad92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeedac21179309aa613500ef6569d3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a079a3b8cb95ea8c00bfdafe94e0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769b29fbd317b10529507973106b429292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eaa760239bc602af01e0676147412293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e66288b49e4104b7a3e7ed0dc7ffd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a1336f264c047163b4c110895fbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62a1696504d73e2ca0b9c4d075a82a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480ae7fa93fd273c1ecd4311851e871297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ce1c8de88aad6a50bf2b1e8e2aad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c20f3a457524c43b3a8812a477ca6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab60476bdabf785ba43a64c45fee22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fc8382d3f53caa023a80f7f92f1a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b3ae2246e1de3aedf65e02f4375d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a462abce6281a8d5db801cf5bcff0c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea762712e996713038e57faaafca3eb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789bf6ede22eb93f2515851d04b521e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1073cc74665397543beb93db57c5a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e3860574c6479f66a4b7876e66f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bfb82ee32361c4770368df39380e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc58b36b817a5fe8ac230800f51cb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3b9ee044f1b7c73ce21de7ff0c1a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093491a03bcfd8677c129518671d971311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba2cb3d1114959810d9c09c9b7e321312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093e35f876b1d42721f5fa0c7200642313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4b91730cbbd98bccd19ccbdfea412314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4eec8dfbab557ace34e36d2625045315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399da32f79f2511a560b50a666e89735316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fa3bc30903da74c6f33d8c37521c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b83ed36f87bdf980ed598186969d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454bd2856a41ac5f9d8edf28cca566e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80cee4734d8684707f4c85c2c015d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38bb8b4a74067e027ba9c98033d165321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de6257816e258b9f5ab89c99263932322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319393f0f4f58f099f57c1f7d000cb47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab9f5c0698eace9563b960be248c7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef1655971e862238194c7f285a881c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b733f843a7e1c9686aa5578d63d5275326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed38010d0ce7ce0ffc7c3a3e59fcdf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba4512fe70b1b4fa71352cff507ace328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e62bb80b0bd0344e98049a9e90e6b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485801ce28eecb84b0e0f8fde3d3d08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f35c45ca734c1a1cde082a8165c9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5062496434b849a97eca374f095f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b901faa05be96ebfa33d5ec3c6b265333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02957211843a0335109c8062105b041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34a9d91ebdd6b185a2ec93fa79ce802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da219dd8b47884c0695e9293f489cdf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de39eb100ea951220cd9c6498b94574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62640791152c0b017b93e2c76eea345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb4529815c78fb60603c2e28ad8986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359b1cea3bef4a4271e6a7604cad39a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af557e7a9b03de014e04b3ea1cf451f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf0e07cf2fd039eb7e96054460fb4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca4940e6a530a03c7a6e1f841b5d2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befff0e8b8bd0792aafe702f905ae3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2a645ebcca5b4ac3b8f080904677412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaa089c4a388ba3c7c2da9fefd3b8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6405b7e12f0a5aa1ff8916b2f1f0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14367facc8d0e8c61d500750c0a661fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629d4864bb0be6fbb2bfe920b5ef33916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbf7710c7f64e2c012dcc5515b415717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7d33bdcf4aa7062c0d9548eac805418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cee9870df71dff9f07fc5b9185dff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fcd104629e645734f87ba115dfde120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537dbf5c194ddfd95c9b2f890036bf321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff11810ffe325ec43a309dd56262c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519053014916afe1388d8026155834223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f565c4b95846b43d7c4161797d5a3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b1e2f6ec0edd1e28263a3dfbfab9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231800913f42ede0ddcd6bb5b660dc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f01c17e71d2392dfe49898db21302f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5096b64883011fab2ea754b3d51e5cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e3300422bfc227f81b894b76965a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fc6b14bca604c19db77b4a4472c8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea897a7499bcc3df81b8d4f1a1e24e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891af46a794d4d45a9bbfc7d8e7e96832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6384267b483a560c59f87a5433408233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18982f9909f374924222e9b17f97f54934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6df5fed2e762e188195c7a6762dee235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd13bd5557d2264dd9fb82a03cc9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfec5f21f5411014b51340f1161ac4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d240b5c475fc616bb7799205253cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2375394125b63ee98ff2c6eae36fe2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af284278253bee4bf80b4ec5b3675240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7283dd5a041e7fe36364f214bc28d4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9c4b7caaeb67975ffc8e1094adb1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8ed75e49e8f7c9cd0a1e2c8751d3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a903cdd7423e236c53d1b9ea546e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dffe13b3554bf319f3ceecd6f588d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d4f1fc2603bc187931ee17903b02d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e414e6753b211462889ec4e34f6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75242d831739d8bd0e9d9b42c24218b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa78739532af33c0a9891a108f199849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e6ceb32991ee7e5d244f074dff4a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa96076a255b30e0a66716697c432151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd30a7aa1ffed74c8cf2feceb15f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790cc010721165a2c3cc6adee8fc72553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6f99a869bc764e873922ea4386c5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9cdef358860fb670afe41f3b8ceda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773921f41af2bdddd7a6600be16a0e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a72225fe983e82f2b809cae571737757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8196269b8309be1d611f0fd493d331858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c5f44e1419a9106de207f4a8c4ac659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfd9e1a8c8483e49bb4a57a071e8b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e8cdf76f91c7ce3eef935bb7fc0fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4557ac295166205eeefd4106cb0d5d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9325fc7c28c55f1fb9bd8209201fa663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e305a9f4dec19ed47456b68b13efb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ebde8caaccf61027ddb7f37f5d2c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def29f1cba59ab87fbbc6439b9ba53a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb1352a11f52f25c82ac7e0b8f91c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbb6dfb537c7b0cde1f760dd2f2d4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019c2aee51cc30e2095302895fb447a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e156382d7f226bc580b2ab203f07f2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20412161792767c04365deac95016871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fce8b93ea08564245fb3827a7b0b8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7c2d62cf5c81f584ebb7c5e3c3e7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ffe2f005abe9a4127dc70f589fbc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22556e2310d8c4b69ee094edb7c509db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36eb88af6768f2c671a39c6e31110776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c952e7a7e1466c7d0e9eac2d09da277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9095390e7807c6ebb7a794d70b824178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f68037b3ae5462ed9b1dd8df0cf8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d990fc3e7146074fc2ce2a82aa413480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be5d73636c654afc1ddc2d706215b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f4137ec010f236f23dd124a8ec66c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317b4e0d2977f3ff1a0000504f0168883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df24d55299db927e8681eb837e6c9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff04b28fd8456d12b09421a67fec4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5f299d8d44d7b54ce2e6f20c00e6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b21f3ba2d01c710e66f18a1c660787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acbb570e5ebcdeb9a0b6e0e5aed51488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec939a528cb6dd87ceb646e846e389b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67a5044de0e77d753e2016fe57eea990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c3fd4e55af9402e9e4e2413beaafc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d34a3251f14d08050263fbab8ef29a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee8fe1b4efdf9dd9a61afa641212d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842a592ccc5693b9c1e38dea2b832a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b260f9bdab4b85210b19c2f0453950795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21433dc98803bcda41ab9c2189a3bc4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e42cdd69525995778385b0a14ad897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff3c38c0d335c9d8573857dc87ac0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93c378e8640bfe4d9326c1c2a1ee8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b208f9f4e35a8c53990abd2bb72718100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcdf1eb4b0698b71957482c1509468101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5f7fe5824cda277e9c7098c19a8d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eea2e9e729d458f236a83ed864fa9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f01aea03305d60daa0937c9727aeb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e568bb1856d9491e8a267a01916f5f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b3f0a660790161615e4a116aafa7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344aba354e342fe141623710fc68350107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21b3073f00e53d555f206d39b58dd4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238400a6b8488640e7f488ef241c86db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d266037074cb92b50c9dead2940ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcab546a55edd2c9d4386bd6654e46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4957b9b24f5c9731464fef77ec1677112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa1e8d2a34897136fba69e729483e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41a7416c5e8f255a25ea4c24409cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc09c8243b705014264d591aa347213115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d6e1a77de5869f12f48da16510ca1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6abfcea27dc65f089dfda237a335c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37acaf74f42602063670e587c1606c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78563bc823bb580844a8a693c450de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f492dc585122e8f50120f275c7a71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ac6117b0d89e0d607af8620ddb83b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b64a05962322d2b365ccca1ba5e6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cabef55864b7b1b96f909974d0269a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe877fd584a22e1fb5479b0f6ff73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec8deef5452b76e971a0c5b496773125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7161db88f22b912b008f80ef6f4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69118964db5f8c75b97fa94b7c228e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f2949bd0198679062dfe19c15e63b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d22fa4d48e4d50f1f4c941cdce6b10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559a14f3363a4bc6c68b3354e186c51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d5ea05b65fd25d2a95fbb8673347f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89580cc361e600a0e320d90864012cb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426400918c79a5d5e10acd7db69771f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6531095b914a64939a706d7721e78d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10c8cf6ad1a76b7da6dde8e14c5675135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d724c7051926a936648841074ef96cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf9781921e5aade52d2c8d14f4ec4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f31cc61073c1351a65a01c83fac62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435200c431de5020c377985bb85d01c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041c05736d3cc86699fd6f8bac11072140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a28e103b8f93665703a5f326472d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad1223d54336d10a6374087e030b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea9825e8e209737bef3d7b0b7d212143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59c31c167b4553401eb59dd3673b99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e7744f301408f368c17080eb2b5f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae64a06c1e4dcfd029407133c129eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b73719698ff172b81ffe158b85dd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad982d867a2bddf457062bf75a44ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7860685bc9dd81c301dd5ad761db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdbe36648d4814682847245c5b55d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbafb37e921eb538b7ef4e84b9f1dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34679cee15514c1f1a0c0fbbf576a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc39cdef0092914016fb16b90bfbbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a46bc003f066c829aff3e4e25ecefd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe149d8f0a67ca9ec8e95ed2c5c9d39f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bf8c597f093e826eca99cf7c36bfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60d556aedfbfb64bd679b8d337428157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82fdb5395dcfdba5ada94ab187f2fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d28fdd4a22ae4cfc7848a6ee1d72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c476ad31846a7a1bf7ec2a76969ae33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732efe50114cce3706c101b50125aad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1861b1adfd688e613d4bd0301c2ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e4f2eae9067f10c3faa48499ae77a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a231f6c688dd5d12477474d6c7b2ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14478d1e754ccf914d5d52487d8142e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d31fa93d718ceb0a7356a6b32375b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd44568e57684560ddd80e3cababbe9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca7ed861b7f3f87f5c7b026648959e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f12b42fea96ed2a142083a86e3b260169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbf3dbc6d22d264f836b6a6c41d0b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea226db7d1585cf3e0dc487fd652a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd87f69ec39892a10131bac935bea2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69519d3970888f7fbc9033081ec3272f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab597b5cb8e7350b8da8b418209833a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b04afb25712fd47cf63d84991248175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e2e88b4b0946dc9a322909e901894176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b135e2f00acc7a16906c34359dc5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff96bcf7371e9df0151ec4cd9d34e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0342452df707febdc20e8df3fb29e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb373ca3edad50aea7acb6f5655f6930180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693229c12a663cc4710980eb8f22c039181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb497a0cd0d08856e1c03b025d994509182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2c03989cf2f0a04cb1eff8e7f7e30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17271f47e8363fa0015fe959316eb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd201a1dc7d9dc82b0c87834f2389185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc29cac239cf6530234d3d346a72449186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9fb38c56934c04531596772ef0f1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fd16c44ad26b0ce3a33af66fa4645188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4796e4aac671022d80305969f3322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d12a343034146c25a1a094f4788031190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5260ef7989fde91cf15c73737813b7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf61a32c59e1bb102f8b2688cb90c69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a84cdc10ed833e19818363fea7411193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556829fb40e344d4c41b5c64fb00fa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c4b00384f8f2928d65ede7d004340195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a68838a5718b580f218515913858b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6139aca011469460ee43b2182326197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c10f5e226d800ddac870d7bae1154f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a91c76a19641d2b190e3c52ea1c16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d3af561aa93ca2ee36a25f0a10f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453537774a048cdea00e9d2351c49f07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f2907cd324dd18eb1172b8f2545b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15a79c54793f60dec4bdea330f9a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503473e42d8d2936f46176f5a4bc4d86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084196ed0ab5861aa21fc015affb814205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de121770785a0b628bd494c5e87af2eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31f7f6d7681b0d91c9988e4a3a4435207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19df355163e6fad13f275f2e9d3d2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf59e6e37fe6b96f47c7f2a90b3d34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98606fcedc88787dc0243adf8bbac354210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e6c014b3261ca28ecda04c496d94b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3250a034bc091e3295aecb6cf73d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909a63be2dc6875accb9545b9c4c601213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f81fae85441c15045cf3c0e3c9401d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2451fc4d168227a0210860ba5132d56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4c4ffbbe67ffb18eb136b3ed0b7c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef215a68b2accb54e2e7da15200d9eda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012f46bf77da8344880dbd99dad6023218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc2561cf6430bb19a9229a21046b9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad0d2bf76ce605461d5476d5f9c0a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7adfedc127f989c5826aebe16360ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32e3d62d2a6c91788f29eb551788b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d438257ae9cc4eb434b9677c30764223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baee982d6ec5e822e24abe1fbd3fba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c359564cc491182564e74f4443b1b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c445008558704eb48bb21821753be83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9b06e745c0aa90deb0f34844d8253227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9d35fb4e926277ff4bb4647ff000228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015857412e63c0a42af42a9162dbf72f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba90f84ed156b7c3be6cdb8198d0543230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761c2b0b0e01f899b4f55f1759f1919231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff567973b9bc3e8da99dc919eb3ce2c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936628cbce7b5ab8adaa43a9ed66065233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d01a411dc52c85321848faddb0d9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d5c85f0d6f780b48bd01305a5eb53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e81f830034bb7687b4e631a906ddf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315cfa114be4b3c9ac30ca109c26ac3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cb1ff8cfbe66b4951e6051d65fc04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd37227d5d68195f9133b3c44f768fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579089ddd12f3367b57f3111e14f3b22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f44e203445dd3482108b0113f71f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170b32214f8e1968826586739c791e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39f12479f8bf5941df90b018d33107243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282eb38c17bce22f991680b6d4b7f23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed64973bb8c852c95d0ff94ce36fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcfb2502a1986b30ed9579d08ee261246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a4a01069f5c26500d16461efc617e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6574dc0d13b4a84f9b8e6c033b769248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6892d7817456d0baeb39486b3be16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76efaa2b1346f619756b949a148906250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b164df86a833ee7a425c17b5f9d88ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96ad93599e21429eb1dd4c8e4c89a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fd9cd828962f23981a1a373cba657253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a74e3168af77aecd5c8ead211cccb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7983370a73fb6fab21685359460f264255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33a214bf2f1cc1c5ba71873b587391256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd9c0366dc02acf71f0702eaf883d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f4ed016a61b3022d8aa9e824e6081258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1686a8f6d9ab4fb912d4377d130de3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf273938ed38a908f0b52338f72899b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c4be4e22665fb8e369ec70d94223f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529696d3d00951f4fe0a1218ab61e627262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb49fcedd0108fa2ab739a32f3788f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24bcf9d363765c4f53373eb5fc30be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944583735e0743adb281d353a2ee2b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fca7fba1801cca2c2a0f44bb0570e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d3bad66d9a971dec3431d6a4b019267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93a6d288b16e7519c826086589c4d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14159b8246196607671ba7fb5407231269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff4132060492d3c838f2239da241dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c00725e9f8c8c61671b2fa3951fd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf102353f51a89d25e42b14fb68a6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d163e0b51ccdb60f15726f20e48eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f08e10b83ddd42c1b6bb66555a6622274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7bdeaa4d1ea249fde8d9624aa624f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a351287ba10ee97dd086f38dc47f360276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a1b12db5e3ce2401b5ad15f6794b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e48b630d8c970411461ccc634db5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb716cb93af37e2245fbf5b00c6e99d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4ce54fadd9a873e38f574b6fb98bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817034aec11e94de49813fa659adb41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4e8980b42cbbd7d9cdd3fbebd65f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615c9a2292da9a43ac6af365fbc72e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee04d9ac3103913b9381e831ffa43ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450eeeaf358e39046254aaa8e0773a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21929b3b3b80e9225821c43bb3ba1fc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babaf972637efa4bfbbadbd4af76327287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f54dbb23fe36c945150fec74d0423288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934e0800a96489e08104e145fc1c137289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b65ec2c89da07dfeb488fb1fb9f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25327b9c66fe2ebf338a7cf5068f30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a27c4774fd341922e420345734384292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31dc5817a85d3d35d0c1d340c0802f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a8bef2fb8f0f806052f8794ba80c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331f4412f8ffd20dd8f092999a46423295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c929d8e89e272cde44a0f22c0e7544296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb12255a28be5d30d5dee5e1fdf784297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f032fc4d84615900ccaf5647b6151c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1329b3c07edb0fea926939cc4fdda97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e3ca704e85747f3166c09ad60450f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6af656954d1b580cdaa5d1d5b93466301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9441bd8362516e76926ddbf8f44ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b7ab7e79d103457e155e7ad464d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa018d0a42c5135a7704648c358a0e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ac41c85c7c4533087f7ed82cd659305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baec5b4ca1a8f0175b774a4d3e92e1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee82f69f28f4b416f3bf90a52ab2b9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5625a5b6062f1b750999f5d609ee14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceada9e46453056fc3eb27e5de837f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2cb8b9d85095ccbadcbd20e0361ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbb79e6144887519436bdfe31e3abd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88aca4203b9800d671f717feb686a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be52358162783cd03a4d2c60e7d3c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93f0d6d58e4de22ace74de4ebe5940314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aadbbac3efb7f50ff7131672c9e418315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b1b2ce99db071d8213c8fdca2a4d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bb9ae407250a072b6b14db2037583317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acbf529cb008a65b33cf8542ffc06a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1110552e56404ad4d1a95ec560594319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39998762bceddbf801a7b02a0b02388e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e48228ec4e79e138d92b673995239a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511495798f7ba0ff0b3b43c969e9e25d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd04c61ce17f8374c8e7b90110c2394323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0452df6f875748f111459ee9aad67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621e48455b929323448c9fec8bc6eba325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>