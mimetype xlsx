--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e38a755dceb9fd741f97614dd37f791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea34dfbbfb0e12e13fe51b2655b2ab72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d8b3873ed46a2a878d8d7a84e5053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4ba5b7a2294b726735676ef2d16f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226403e100ed3ea3e3b05a5928321e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d09e00b34aeffc28fa903ada147346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc33ad11b889e0d44f7377888c1a1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d2d1ccfdb92cb181c76590d207ec78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495594881080e2350391707a9c492fe89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a230b244d970f3b992e9cd7933d72410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e236e944f9676e84ca42c3e763bbf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b13112bfe32cb2f84368f58a95bb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5dbd3c9b1219a52c592e3e2fdefbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efce84117371b8fd921e257eeb48ef314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8ad9b0ffc68157ea7898ea867214115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70880ee25768eb1c26ba0965e32313216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26794ed960b960d56869d6e2e01112f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412d8915b45bd8af9c28d32d9e3719f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42ffd087fb001d1ba7e62b5ae0122219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff9b7497402fe0b8b7f39c4ea1c8b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baf4c0f4fcbdafec98a31e27464ab821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a595a96d4ee20173d7aeb086b7c1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e2a63d1593827a189bb185ec89cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09bc4007e64906d6f72004141cd4db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e5ff273f7d4451010beb5787f65125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583c1c19e353e12e77cde981a69434826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be087f2897591da23295484ea22d63d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526a56cf1827992d97d3c31fcd3dee928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5421e2c58a236ea330870c27e504929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed207432962dbc694466cc5e2d70bb5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57385ee8672ea35bfca0a15f475e4ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c356e8099655b1f2841d2d29d32b9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05bcfb9edc1e0d0482b40053d85a0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f0fc7fff7c33ae9a336ce2b5f771034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f224516e2ce10065f796283d2ffa035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4948a956de68a1546d40c04fd772036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b6a2dea2e3298f91c4c70fcb38ec637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039865ac7fd39fdf73ba5d23a99f56da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce15255a9bfcd5727bd1b82af8df1f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fff6967cf11cf162b1a6f629e373140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7894d879a57110200fa1e7dd96f3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a103129a405a5f4ab9d65bd4664f6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd72255f0423f398f3eb0a7b2684f6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed80f0eea0f74eed3619c638ea7015244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39696bee9567e26bd62b0be7bb0d4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f37b94320db2b3b5e774834b0ec9ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc38a01b63dc32d79f9c8c8563b90447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bc6492cf1638cab35eb23166c510a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8350ea0fe5bdabff701a59b7764cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff779b05749776e506088b66e64e1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a744bf2fd308471d6d44a635cd9436b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b625821a6d1bd362f2cb3561d3ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f00b713785846f9d5f6e2aec85f0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba7a8b9f71237e16204012d9fbfed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a6d32dda47e07e3f8deee9d50679955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94da15e27d8efebcd5a01f0b63a5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3760b383ed096a05f9c23bbb204ae757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4725ec2c3e6354777726978b930527858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b6f8e1859eb49bb23d88d3398bc1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7763881919c3b223fe3556dab42fa360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6b847f5cd18cebfba55df32bbf83061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caee3ad4fe4df5961e3e1977f47cde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385118829a4aa84e738db83ef0846dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba889d7d33ee77616c6430b4e3e7fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394ce854b3e73e12d611c374c89580e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c71f675d66841f7091a583da686c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed615c373784f8e3520420828437efe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b946d212b80cbfefe4f8797ea8f8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aef3f412f826a6aa527297b72463e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bffe5865406f52e0b195ba7d70e7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9feeb9103c7a553cefdb6f9164dfbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2a15f0bac8e4b336779513275d3ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b119489880205b80791af178c72183373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4e424c1fbeda4801871744795cf1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda1a84c5b4cef3b95356f7ec2d30475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f98d52e5b3a5ef318bca5a242d54c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7523c821af097659c400497ce615177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de29c467c3106a1f2729344bd3b27d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461d2421950cd248d0d9afa192ab03679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a018b12400e694fc3e5eb0d0387480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3005e6e6797e3e4d64d924b89e428881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde61ba5174785c50be77046e74fc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279c97180f1591cc68ad6cbfed16c1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58349cd5216eee2ecaa4b60e58bd27b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733c08b3dae412b784d9348703f09aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7064126f6593a8efc99edca222e0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c2611ea62f6349a58c8d20f7b20f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd85e97b39f4ebeeea66ce48bf0895688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4121c3d786847e01d4757e8d2c67d8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376cc774f7762a5669b31fa3e16d43290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580a5498f8b053e2ea5b8372d826a5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53a28cf980655c422ff9d79cbdfc8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f7b0e664698743b37a62c04d7381593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88398c93e5c18caaf195cc135e7060e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a0ed811d4887c3edb97ab4985f4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52903e6ce6d5cae7fa35e15a2314de1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990ebc5517d775fde687242df913fef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422031d2bcaad2ccc300373cf0aa27dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e79a7722c01f6d32af70f2c06a6cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d486abaa2cf9182b9aee28a8a99a8ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72741f9d6c0754d574b4d4a09751df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74104b6918a1fe71664d08eebced6bb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98f3603e5ef5114e660fb01d2da126103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5c858dd52f7922eaad2526219562104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41752e45fe81d57c58cb5be5de4b91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cd35da91e74d76795738e7a163282106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff18b9308b40f7d0239b2c0e49c0516107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef48de57f241c637dad8a36a5762217108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca2db05168a21178a54185d2ce2168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52524952278671d88f1988194e58d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3f93042b87c92bdf8bf88f465223111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe6dfb65cb15b5a45278e657627460112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f9345f544190f7f453fc44e4e0445113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87b41a98730796100ba58ee8223fbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbbdeebd8ad3c360d52e937fe465a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dea7b8ecc6d8a0aadf7efd3aa31c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8a214424bc8dbd3a4e8477d1943dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935efc5749852f9c350722d61915cd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a3edfa236ace70ea1fa348cd2d01a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a13b7cdd8ba9c95965ee4c29a5c58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f225b6154b28e326fbdf83eb5172a30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48860a06e0a4a352cfb2c15d03ca3fe7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19097098705d9157e7f4266d71e8e78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2100a690227446c8691f73920c9ff0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c8e77176532faa690fe188539d7e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9ee2465fe2fbdae24050f542e4de9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033ea3eeef463a593fc761bd62bf643127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b44af8c8889c655ad9655ad4f49c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579d5171f195620a4db45a5b1e86fe9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b445dd79a5139da62dca96394e117f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12c58804b69be63f5c2d44782cc580131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8577cc7475ce9109ea3193f7224a5a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60736d4bb2251b7beb103deb17be8634133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605621a314bb548afe05c10b416402b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05f5dc00f56d3e51740936eb9e92cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6d5644db52a6f34a909ee412927de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52790adb982146582d35ec9e33b87a2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25764f3ef8bd22bae30a1b4dd0ac46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59539fd626e7e65a577f333c36b626e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff26739f6f60c95160e07b25bb39c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006fb4b2879dde5cc6a37b55d99b137141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb9299c917a7528445457a80c1e09e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1640c44f8c8ea42afbcba7a54c55c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c852b207ba5d9c991a1d92e4afcc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9d9b824155d66cec73e83df2c75a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500646702ac53cdb0afff7339f542fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b64d603815425cd0b9f4fb68527b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c23280aff97a8252027a11ac07d69a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050d49ad8507f0dec0dbe307c84ede4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74280803fab3c59e63b780b929f97ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff17a7489e677c52daafae62b58fb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383cb006118d64f53ff8fa03615a192152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b7f3826dd5126ca64abd885e36e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9105d6565d2710f79d6f47cc676fe4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dae91af28e37068871b458ef20437155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50896ed3acc2b5515082c58ee28f830a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc267779b0fc202ec2b14fee6053bb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de28757ca2677f832cf1efa0e46bb72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35ee5709d48fd6d6925e563cc10cea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b581da09b8413eae83af4211acdc03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9b58e8228c24976d10146fbff91bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec36e38455b2be0ab5af7d604ec5ad1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc507fb3d15bb2cdd2880ccd09fdfbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1ece558290eeb7b18ff66ff776f3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d59c01148eb10e8e191373c396cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953b140418d6f79204fceee57241289166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb7bf72608c7d99764c969ebf52bc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9af2addcc827732347b3530d2b4da2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd82fa5613862fa124597a26fe97a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec40a6baaa24cf40d7af7f33b299c28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66460bdf371538e6af456be3f2d76ae5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e297d8d8bdeba77f20bb43e95592827172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f938a8a5dcc8c61e3a1bc33771afc06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c5b08bc5f391d1c7cb548723a5d98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3b562b8e427b55b499d5d98b4a804175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625b49b59590c974e3dfab232ffecbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdbfe33fe79513daee3daaa7596b5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4193454725b9c8346ded49da5cd63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee9936df2e7ddc0e1d7794f792d970179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5d5fa437c13664a6c8cf3fd746602180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2185f129498ce26ce421e74ba1a55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e5ce377d649479ab088f74909ceae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d15156b2c068339def3c03da377d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac9d3a6d723e121e87b340d215f6d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dd98c93f12ac902dfcad0571a560c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c73c83a8aeb180174f42488c05eb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37790efdd7880dd068787b5d3859f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032664aa842916958073f9aefab78bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1869c3d0dd703dcef1f0f177be0be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752cf214d9208be605cbd273e29a6c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134d20e6f7cb8decc90d30bb2336ff2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2059d9236dac93ab501292d2715e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0177cfbd3178a8ed589aa9427f9785193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597104c5c36cf298096bf579aff2be4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ca2bc6035d3eb78416b063fef3b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba980a4ebe62c9ffc2069417150be07c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf44d99178c897ed0c960a32e585eae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa4c6857c597b1c3fee7ec32a0742c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d4ae72cd35223242db6c971780d65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d7b9870881410d2bae25085b7a914200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4cfb5bf25b414b30894088175f842201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbe5d682ceb59b29382692e556d51e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db16b7607efab8783ec232c1fee8f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21de9b72fb7afbfc452ce94e6597e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b39aaf772d61dc2a5d2c67a45ed53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d3c79622ca57dcc7a0feeb11c43a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f588da8c8fae641bb3f644028d655a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821e07bb5f9c1f69f400169f0882088208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d155a830a4e4968b1582c1ab37676c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b537c4c4966e383fbf0ccd0ee4ff2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4d90c7f1e7bab2b66c1dc664815d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14977ba2358656f1845ec68a425c1684212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b60710e30360b1141f808bba960ff3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c89e7656949f63f3e9937d5afa79b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d814ec755848964bc7dd1a9545430215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fac160fbec937bc12d7b05efdb909a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac156fe45f4bbed1d0a5aaccd723f61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480bc32a47b337049be1b0fb94b2eb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5687a4e875771bf3d3dcfcfec4a5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cca9e0966dba9e37ffc0e3f0f13af5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597c2729a9fc875730dc331aa7357eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449012b4d0703f9104e0284d71a06891222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e9c2923a5e7e40a319931dc933f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b0f60c4fa9db5376a9a3e0b41a9c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923d0d7dc32b6cdbc7ad4c82b929c48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a483c9ba35968afe5c02b4e0ca9d25a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cae5f7c440e2aa5f010324a1982f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be424c22809f6be7f5f1c4a7e57b83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65c0cdeaceb64dec1272b3be75d34c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28a8fef2b28c0bf164d74026088972230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8905f6f4f0145e22668ece240fc67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494541f32d6c581faffda3f07c5cac5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891ca59d6c6e0891a3cc7659aa593c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f49946b629dd0287250090cd0220234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0b0d85e20371b7f89f742998bd44c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaff63eb639a68d0d7a2f02a9557780236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2638879fe1f117d41be935a90adfeec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994473f3c067648a874efdf4537cc8c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99b196c2f6a9c1363af85154616f19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f701fa194894004e036ba1c5378fc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8b676f22d7a897ff56231d8b102bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a75bf06da067c5a4209956de92fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908da4688e0848fb0b2704b935533df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45e4172b6fe3e80cf2192564e211d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adf0740e58baa9a494d35c97bb3b42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14cd20b8c0af845a5ee3add3d6b52f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a23d1758e564d7b5ff3feaf88fc0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee213110ea726e9ae1e45fddb8e8d34e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5724eaf4df28021c6c7b2272d305826249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4775f491cd637cb349dbf7b39961ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15112f3911803cec9acb6eff600704a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012a11bc828807c3cbd6d659a951843252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6974c30f259ed1511c50be77c60d996253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6fdf188ddc52bd88aac462f101dd2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278db4315596e3b9ba38f7c7d624617255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116944578ad0881972e8928cbf1b126256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298f47859b626f40673af5e5e64b71e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be77cb6286638e07c482f2af78394a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9b5479574f3991118583718753b2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93f6e3f8ddef073f4df8bf7c1fa3a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddabdaa379296eaa7f6f35de6a2cb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d906d5c59c9f4bb110906253baa13a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d52a80dfa997e9ec567065d0b1ec73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fc45a8a01b236be5b3a14446460a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c354e15d6ab49111a5253d4b6bd00ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb1c7ba4faecb44a6f77cccaefcc7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976847ab7fccf3668bed6967de4e6d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5863516db5794e3ecaa92f91c5c647268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c51d9f489eb0d4a6c8fde2e45507b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401c83d23e19326a2d3d652c356eba4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bcbde641bc4673473d75684ac22c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605d6e7444f366255c4774aa965b5e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c344e8ec682f0371b87b8a23fd23a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7d28282c42a84d40c36840de08d0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb519e621caad01d8b8af8153b3ad941275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d77057d2fdd33d742c3cabecc5c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b729d7a2c911ae442335e0b840250e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fc6ad9411f694076495d80bfb3214278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b43d539e4cbafeef0600b59b26f09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4467b7a82d6a005801410366b9ab506280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b4c0774ee5eba557e57fae662794c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860c3a3ab72fa33b358ed446fafa9e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a80461a87a3ba900cbe3bbedb0237283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928cf71feb4992999149d62d1727453284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c840f0b1e46d15e7adc9aba2cbe16c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d2183c6b02b82cd0892b645e908b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd0c459abcf2d5fa099f5b13bfe12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c61c64cb7c4c7066a87c097cf2488e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba50d2074099fc9d198b6120f82a20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08430e4e8d1bcd538776d8158c43d8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b4e2e5a6dc0fb5fa8921cc9813125291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45467a8109e3d1fab7fa5ee03c72b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9da89cb71f8075deffa28008a511e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7f4254a9b05a7a528e0e8eae09d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef846ee62db791d4a7c55cbfd8f2b6d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d766c9d3bfd97c6c1c6f0fb67457ee0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55038b186a3365093eb538d556db92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b24bbaef06c121f0f6e8f2e7e695f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987284cf9aefef51cc29ac041566ec2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253c989abb9f602520df82356dbf930300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead1ffdfbc8a5a6dff8444f3c992c3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ba66093216775e2560dcfada7b761302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36055b7deb3be28c2bea47c9518bcb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d9cebb5e18f17bfe63b6df263c720304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc41eaed530d9f61df6c97ffda4d2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b6ea9ce07f8900cb91864e3cc026306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8ba7775dff6294e0975515b94c43f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e971bc85cf8100e59e44626686dfcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9032f405058c0a644572878b4b454309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fd423fd5c23375945887afdda11cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712c5b33b9298b4360c46698f9bd571311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b644d8575824b9ad41fb0b95636d9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2104bcd8ac40a336a81f564720a8b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6bc83d9cd98b838035c81e930bcfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7706fc6da0dd90bdfd1e5f607485eba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea24fe88944ef63ae4161cd0687d8d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bccf8c217667f807b51d061290fad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c5acf9c880fccfbc23669fb8f4746318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a960bf86ea326e3343b8520596b341319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ce3c6abafc246abb8bdcc2b889ba4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3033011ecd3ddfac65df0a45aae6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08efa0c1e9afcaa1a64eb75597819a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbb168009f7eccee39cc965df02750323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3aa83142283981926d016cc6daa8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e463c73a446e9a2c62a7502f2f0e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae843b83de2b6be4199a468376916532326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b8bfa838ecf802906aaf62d3f62f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aead4525a5d12406ae9eb3ae4031a47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b1a97a356ce0699fc871f657c596b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a00bf18985c2e649ca94d76bd1a5eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac1c856fdc4eab36d0ace7043f8f02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5b6ccae7c493204ad526e23b79c45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ebf8a42f628b88f16079109524885333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d9008ba1492c641d5494cca783131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0edf679e80b77e54684b93124ca6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92991f92ae1d71547c1c053cdb9ac70a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555d73554230b50467ce232f3b76de64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b804833e3f66637026f71bcd99ec6a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adca9efc29b4e9bab734b3cf268e6966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf6fc00932b1cc49e4cd17c17f09d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153978fff0d1621d2de2f6bd7db984fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e50b5e719e47fdfcd87ccfc0c68579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4f77559dc6b80b58515a3bc52c20710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7efa907dac7f4eb36356bcd9dc7eff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e5fa504066952ca92a7fb7f1a80d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5af642da8965b96d064167c31f6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a37392aacb6c8b29c8df7ee330281514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5db055a39f21e0724ee4e9f4cbd18f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f8a7b2df22e81cbd5d6a1c30e4b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b34cb6846c8514fb86a9ae4de758817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb668265088b47581e0394bddc57e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0acf7ca21713e9260a28c830e3581a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c19d880feffc8b2df2e591559a5bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2790b96d35e5eb4ff8c3493cf3d6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d686c8001120c4db85c1409a49e9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaedbdb4cdff6042ca4c04a5fcd8d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c311bdaba3d664dc4f4739a93de26524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a63c4a2bf7cd4d83a6ec562f217bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69115edf2cf7516cba50e88267e599df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c474a35ed33a69f975d6020a419b71827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19a07e8e8054ecde6e341d119242af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de147d1411132e9d3e72b9f3ae4127bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768f4566b578dadf1e75218b0ae870630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d617c9107b872c14b9d3f622e630031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194beb737474e82e94b4bed84b1592b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dc38b63f87704c3306050503227d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3daaf1b6d4c078f7e5b1f6e7b0999834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76023d43c9e5e62b2569c4c606ce1e7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6194051ba3686f08449bdb38d09302e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6affdf20516acac31f839a98a50f81737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbaa74b61e73a9660d3e324bfe474738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0473e7caf4e0b51f68e82afdd8a47a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8190e69977e53ca59e24644e7c2885940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c5258b7994966b3001228a12a1ee041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea44e9d107b90eca3f0d33d3e4e18b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a63fb07cefb916f08ac80fb50f662343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed379cae4a1c9858d4d7515fef424444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da701c449abb92dd58b05e016c82ffa045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a8495786655727c67160a332c3cae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ba21ae7d8b21cd5e703f79920e6a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5e427b1bc57914a7147bb42ea33a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cf569a5d9e8aeef7e7cc071692c1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb4ce9673294420c10792cc142887950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3a882437fb8d7b4b48de0083fe09f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbff7f574ee52ad8e5703d5c9fb174552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6667ec2fe5e8e4c481dcc872c77c84053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc92ef26b5d6ab550e51f38b895841154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4933c45c2d165936c4babceb0c0fbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5d5610cd1875860cd4a53d6873f6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f62f3c93157104a4ae3adc487f7e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e4a167d809f1f642b3b5172051a0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cadc3e37d4cfd2e9f44fcd81c6dd3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3f759326356dd4f0297394e09d5c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc91f5abf65f3e4419d4f59adf3034f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325e717f46279587d09e520e010b9a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068879a022b0993488846d805561e8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db0dd423ad17d10fa910aa7af1768e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95355c5459a993a38fbbd65c023411465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db57c368c13c0962f22a0ff0a040ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a760464506533d9015174457caa64767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8655f715e5a2e6da97441b5cb0e763468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862bd8ffd8f4bebb61f886ca94d2d3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b68c476d2693ede2270848c93f8c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2791aa5ba66d14eec9e5fbe296512a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6e4a1f6bbe8c7b6ad6d7962e1870772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d849f63241b6ca57e3b5003f25c4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8414edf3d23fb28e57fd0be89f7949374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3fc619b4c3c955d6d8d798f4b79f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fb5aacb795e72e222bfcfefd5df7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891d1900337cdaa2b008c9d006947b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6698d8450329e05a6938b840f5ce1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe631574ee0216deb7cd60d0d591c5c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cca55ac415473323dbf7ad55eebe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff854608396592be04458d53175a299e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c1dd97ea9024977af7019de8bbfd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d86cf5ee537912716c3671cfd0f6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e1f37fd7518a9c21ee68b21d1ef2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf1605f864803f0c35edc60299e22885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe15ee0e6b649be467b91a101a7ef4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee483071eecf99a43422a4f1d499387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49ffcf52392e6644a1bf5eea2769ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220fa3f76e0104e9d79c5d9d943701989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1df2241be710436af443e3f8db79c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140303b8b542eeceaba37770292a3f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de18924e1a67eefbcb7a8c98fa6864292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075959d573504e60697c982d10f5f8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f496c37a40fe0e20428b313db6c83e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9398d5ff778653d72880c78ad1100395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff748275bca382b4dbfeca1c5f18828996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349027a896d05b088b1f4f807a2704ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6baa8eba529f112b4bc063e7c097ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28710ab69739ffb32e8570af6d72a2d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6b7551de41061abdba441dc516a65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c8f451ef417ce8ca020935278434101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d76bce318c31851a43a524b9252ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02161b094feb294df355a6c18183c0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c35e6a61544e393d9565e08ce0f6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d792a7fe78bbc8cb13712eb330862105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bae9aa1bc849558b08776fa112c127106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d49a96d3b700f3fc4f88f666b89a35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc2ab4f010832e1074cca1948974d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ac7321568abb0b87932b852d51e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b18980cb7d78c180bf01806e28f07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d1bcaf1201ffccfb0b619bc85e10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4688b3192f65003de15b97ca58947a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85316ef647b6a8fe07dfef96487610d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8435216bd5ab17281736e07525a83f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47df7560bb6dca4ce7d844fc6c28ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187723f365a85abce5a5b8a63f414ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a074e1b08a041e0eba5e3383c1f08d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ee29f423fb73da9a455285d9e576a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dd33c9515b3544cbc4f2f78ca18a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d2a2edf7498f6a40fedcc8265924120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e67c16d000d4b699ad2a23729359fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efdf7b4d10e9e2f61a8a27a428bbf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afeb38d2f98c8502074842328d174a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7ab5585b7205a0fe6f6b8d46aa078124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61243ab156673140382d02c3f91ec1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f287a4e65517e7db5a91584b72c3fb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcdc2800a159941d3f9dad34d27462127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4f732911fc84b00e2e426eae57e8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe131f5813fb8a0cf8b2e8f7a92aeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17074d589776882e6c9da7e2e605d26f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f95089b4def368ca429d1436b4c01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e35cadca2d237a336a81b62abdb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67de93fa6946f6d24d4566b85c6682133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d84703a0d39dd5f7e587d7e0a1a8cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c005122dcd6219076d416dc9b179055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa70bd3e3e9b13024207d3b810d527136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb5d66da7952fb6d7725a3e3d1e303137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa591adb5ac15f37861c167c121707138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313ad972bd916e794275e4ed632e4a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc350d074c4f03f5167c73cad85fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8001c0f820f6361671f0ec1fdd120f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a804e82a117bdfd8c617b7346846142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c56d27751321e96e9a40d0cd89704143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ec92c30d1a3d17a5f97bd253609a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57e19ddea99519e8eae534a58b1e80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ceb061fe9a7512acf6901cd61d459146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c0525ea15e9e90cf4ed501313831a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44932452df6e734ab12eb33e74c2c3f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6050dd736ad4685d26c5803ba0a7a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba1c4d5950317461bf79499bd05276150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f58620151b7ecc6428bb9f4aff3f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44b7d01933171b33ec1a8a5f63efb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1f571762d12a5718116edad3994aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb8b1caffd948b61e15c925f0ab0a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf5644218b700338a87973ce763d2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b562a88e4ebeec66d5cff3cd926ec1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4770cbc83ab7ca8bf4ab639268ac033157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29722d872204307c3c760b1ea322b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2baf428f2a825113b098cebadcc01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ace9514d99b25c8d2e28d3c2fc9b41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3601447ca9dd0723a93fa2f31412a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79cc065da19c026a2c448c43635f59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e9dd4838b7b47703a57988f49b724163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba1d27f2be6c8f2ff24e4635062027164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad12c014ed86f0f79dac49155f6fa6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6fd28b1190063caee9e5b97b39f04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a77ce95c67a231824eed9d2581636167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db6414cf2c6dfb7c8f8252dc398264168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b675b8fadc1a0ef291f1d0c74e1cdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc295a31620989e27fcab7f68996b73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6129fdedf2aa6018c14589b18b6be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aff94f620c8cbc23c0ceac288c3ff2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0d38e4cdc530e42fcb7ddccb84442173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfdd8c410df1869af379b5f7d14a96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72506a50baeeadc5a4cc431bc61d14f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c28d004f64b20308d6585596166b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480c22fa0cd145fd1e1953e2313dec8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44a486ffee9b80f4a9ae81d7e34e89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed48fef773a73f1b8a4ec16789167e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d595cf89559cf513d824a49c70705180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedf317f73a3eca5e944ce493894ae6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5588edad47ae0db1daf2890bb88572e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db928183b6b2628fbefdad834354faf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef558711c413eaf7c53df6455fd13fda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304bba7411025f3f7cc801f45715733185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6355747cacf0544b8d5f4a9db70220186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a11b71d3cdbff087f33590c94b6be4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8695701e7509f9277e5b303903a1a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e22ba628fc2b64fee331fd6c0fb110189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62234c8ef1373f47847a717db2468d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af140bd3ea75967a862d8705e10a35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0ac49a72dcf2ecb726d829eb956a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881475f5a3ce85016eb515deb59acb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b0af6ecf3b9837b77d4b3f82c07f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e6b66fd39944f449f81ad60fd3848195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d82e759498dc5b1413817f86d628b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df31155921fedfbdfbea0aaa9606080197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a949b06f224dba1496d6ccbe44864198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014e46646d3fd83e5b8001997f41b81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdcc4ce697670eb1d715d83cb6bfe5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f32121bcca6cee560cb392d607d4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73681c362cd9b2a7f1d67b93fdf1eace202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b676c021a9d0115a01154e67079ee19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8f17bd0f9053e76bea387e934e777204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897a6c25fd2f54db4b8700594f5be86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c01470d8722cb78e6e56d78c7320b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70985ab1ae85c296bb1653b66ac772207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee872c5ff47af92cbb42972911a6c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca23c900231443cf524b0b6ede99d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854b72624edf55f31a1fc0a20c19246210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df32b3c5c17b65b40d6cc7eb500ef7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694885daa99f77f29b385759a2cadf49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4bf473c99e6fcc15e6207cd0cdb39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb87d0db7dacf762af5eed7edd8ff15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3df36b6eea26c84f8bc5b007eae3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de967ef402abee667e0dbd5475205b86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ac1d1226a4030591677dfefa57ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e644b50c52449ebf995cdad4674436218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ab21499e6420c4bccce5995376efa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c60a0c670c01ca5f2a21ff6c2f841220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9e7c29947836c55bde16032c310a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c08bdfde547415525e7c6eb8f50d5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95615aef07c507996954e409dd8689223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35056cea1b8cd8cd504d7947ddfbc920224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919e82c07340438d4c2453e9469463b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460274b34f51fff6190cff0a82e1d29b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7707d4595e293e2110db446976a696d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f49a89fcfa5b8825518d3947dbf00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bef5680571ff24d3b2523fbd81cb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce71fecdf68dc688fd22c0ebceedf12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5ae09219c7ebf5609161d93e34b88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969397ddbdfa659ea3642ddfe940a46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6b3c9be98ef197f43bbe08a86ee54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42899387d896b2e71e52004d5bbbbbb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e706efeaea86685a69924e5a34050235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677d88f4e1f8bf2f4e1090fe1ae2101236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918bccf594a33a61ada676a3d4c484c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82354e5153baa4e3f215fad46ae96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23a2bdf370bfe7a74716176d99a6ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db38e4111c4213eb9bea8c54571ae97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a193c3a24b0cc91c0891dfb3dfdaeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ddde13090df13ff3e3ef7534e96c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf994e3f80d98e37289787821e5443a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a59aa9867175db2112ba0af49ecae8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cc420887496c0ee1f75589f64d7e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4562bc9ab2d3902e4dde5d1201609246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789d66f16b3b5caecef107960c23af0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac91390d3b3dba0a2717443fc08e64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9f079f7812129e7a7a64324cf7867249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e3e63243c10d00e31c490236dfe8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db16b240b58e20c46585cdb3e4266d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686bf894df9740aed835456474dbd74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951243baa782bc8bdfdeec26ef55e55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf31f91e0e4b7f41910038fb82dfa9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc6f1a6bb7526154e087fcaa868f0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bb02e0074b8b1dd8028cc60301991256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f673ef6e818aade219e6a479f6df7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993da57001752638a01ca9bc54fd91eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3b2822a54dcb284a1a7016b50670b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0029d8f5cedfa15a53e891dd5bc792260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c4bdcb56be8be48071fb7220e2ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71e68377ca11921262b13a1a4d6a29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af910bbe933f00fef6017e6b2a4e825263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885699250f3b86371f0304067242f99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e005e1a86b52c2913af05b529476c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38479bc8d723b8fc08d935dcf0e9e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc6b404a98bac559af603190f616db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d66d53a95af63111d64e71c26d85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f34cb0c101dabee50e6c93e579cd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bef0439125009ee32a7e731279ace270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce6175b8635068098f1f9307689289271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb7b387e0c0ca840e010561360bb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acf0c3fe08d147364a4380b8318cad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeafa67a22baf9f433e307efb7d330b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ddc5ee59e79b4ec461c4f48820840275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072c137ade8aca2bc46fe01371347e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f521ad7b311fb0585ffa9ff39e6b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeffa761733ec8f20660d9ecb85fcb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ad5cd69150b9092601a8108afbf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0814370abf0662e3a8114ee5bf287280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002229a442f939bae680ae001747e1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eed9119ad1f5f953fb8072ca71393282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa492143ee7f9ee4b9928a496f6a76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241c80043b712a001634cff964eb4bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b1e1f1bd8faab9010f4af8dbe3c98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7d79c115a68f7058d4483b0ec41b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f07a38fa138d1c032f3705550980287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a5843045dd674cb80b51580a65cb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e7f56553f53d36ca73366eacac165289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40aae4940c6d760d896db5b37e959f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474801222f493d7b9ec35dd4b22b901a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e6d4328a3dcad5cb2e4745ca38209292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e339d2e4f2b9735a3a5d83b03781d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36315054c132403157e46d26fb4c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7efbeb1595d49a1cbe8a5ec8f1255295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a587279d6ae67ad575faa2443c02b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09142991483426d013baa7f28e1f9f44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baef683cea8695b052212b8172e5a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f990f7cac7fa5f7557a310d3c8ca3d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687f5c862e6c82ed0d24460029d5b5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c94c069db1e7b58c0175dde3b11e0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ea5fe70480b481cc758b01ffb25f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa029d6c4e90930c49406c4d76ef96e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bbcae5360e12361d3217ccec80d45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f37d66e7ae2aa4841dfca0052b879e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2139a395c89ac47d716c78f2ff98c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d569d2393b43e55e78215f00bfdd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44400e5bd6b1b9381e6fc1e5db996b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a99ea9967b0cf567d814a4d973479309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933246a0aa3e4e5e91a0ab67ba2715a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6af9be852dcb6d932f614dc1e33b5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b2e9c31aae81df6ab4fac78c0be6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f240e42454cfbc7ff5574faf6cdd8bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb91be8b324c0e8505362242b857911314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a9eb4a2ec2c721fe1fb54dec60e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85840691a84dea3e29f1c2b84bee2733316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a5ea3c60634d9f24d4e523c224a60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ee0235a633f8c826ff99ca6637b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64408ae77bf804c98b91d0d208de6305319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5b320e11f0c1a371899f68f62f6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e8a65123aa56785a8130381f18278321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2152ccb63f37e57696e832822cee6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fd549f883719d8883260e675c794d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474678f5fd33d9685c340c8f02ba6cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697e8408e01c8cb6ab38724255c943e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df421b078245f8926e237661c6856a2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f8d665cb9773be2eeedc4e8fecb50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725deb76353fa039b75239dfbec559e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13829b59cea7dbdc15b7c0ae0a5b4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710d24413176782876a801b1267910b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cf0afcff7e763c7be53e29460d0b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41d94ba098b376987d3318c228ae6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc0b3cd019965afaeabd6fec87170333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>