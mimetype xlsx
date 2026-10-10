--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc433e39f3ef1e9f1f45c71da64f0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574c0f6d21b978a80648a2b7bc1f8ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca3ee139cba0737665daad75a2416e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45b6cf5a3765ee6680f950cfac34a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75fd18972c98c34be1a4c33ea95dec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbc69d51f8186ff82ae3a38e7a0c676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b4854083a71b7707265f4b7ae3b8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690c6532702e7235973c5982a2b58068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2a0881beaebcd9ead42fe56781eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b70a73caafe5529a6015e312d8204610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964fb86a06c8f4e5164865034bf13df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2ce5ff825c16680fa513e182661df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2339fe3c28dfa3f65f1f8b94c9ead313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8978f3336f291ede83d2ac0c640b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef962b355b9d7ca67544315fd420ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11f88a0279ee9a3fbee971d1d6a37816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2bcac3c988d5464e1991fe89fd99517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddb1dd17adda5b1e21615d9daa486818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45700ce0377bca32a4bd951bc25d7db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f39a2e4662e9835548c349c169f7fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7dc72a0b1caf264ecd54eac11ef5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34fb9da137a72c48d61e3a6bbe41de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6926097536986e0f07217894f4c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27fc15cda329593a121123f895369124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b520e79612334c87c4dca5933757625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea3307da2a01802acde86e3d9bc96a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b8492e9fc83bce1563c977cd189f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc25f34e1ce163a01767dd6a792829928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c817c9936b84a512b7d31632673af029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a704ca4ca40fee08937c7bcdbbdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6b5c3827830531427bcf0215825cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dd4538cb498bb3a164313a299d6c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48f9d1443249b0be3c3c600303d94a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033a289c33b940999b2a3cd4cf4b27034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c45d327cae29007eb3458a748c470e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21754ea13f07dc59d0e7b8ad4a9ed12136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1684c32042025dea0767817ee44fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d11a7bfd4d06c2894079831ac4f8eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c2adcda8c3452a0f1ffa26cca83a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042593b10e04699a1b239cdb59ad4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2fc06063b8617475a41079b9a14c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bcb7a04b1c45a03c6875d739b0abc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad8c993baa2501a42cfb678ae9e3d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a374cb2ad9aed5771b0394b37b3b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbae74088c0fc3e9002d1a0e4212bb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3afc9c653e302de6a3ca711b635c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1326b4e359bcb73dfdfd68c84ce5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80061de1db5936d93d1e853fcb6aaf3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ad103ab15ffd6f248b642119951749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419f66a6653f21b816647404d28b0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d89a3d6ec559d4e4c7872380686e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb723f36f7a45ef2a482aeceb44cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead50aaada1da946634b7c3008a331353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc7bf3936e30edac12f97ae71d41a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aa0e60a6fb2ff3b82316b6c9dac7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce4c237f08f9b92db92de135843b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7077f264f031364d82e81e61add67157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af780213f53da05ee8a45e102cce021658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdac0fb7cc19a8018038070d47370259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab35505d1d5c825ac3ac772c0e65760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60044786038f8a9abf17efa80a7c1e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4a5ad97be40308ebdaf3a6b2489b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a76d5dc8d7f895fd0fdf63f39b0d8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876317cfaa1e76519d3b10ac49c2d8e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822821c6f877676411a2b8778b9533765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29164be3d654a056e50d3912f1b811866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d76be79b1a235091b2ea15a917213a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb8c8fc0af0f2356749d7b1205304268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30232a107bd36f2fb081dc5dfbdf4ac369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3502a5dff6ee503d0f01d08cdf6c5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95f20070500f59bc8456984588a35e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dc4619343cf551607ef2669fa2ac172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943c755d63097c0f8c188941069bbf373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904449a38b3abf279449460a89f106d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5ff5ad4ebe57c213ceb1a765e7ccb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ff3287db977f1c3eaa55e227455c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2058b9fc050de83a4b0975f6788a4f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c18384f418f2730dc0ef0ea93bd6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d092559888a9954624fb80b84903379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd579c1ba6fa2b7a7322a4fd927c06ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7feeead8f4f8c59433550353462c1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4324f99da23fdcd5428db9a1fb7c2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6a0fb865c88653a6d5e7cc386461883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce638344e78760ca8ae6df3fc484e1a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ff0749d5c073b8df12ef1fa4564985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe2e7456cddcc5275b616bad2714486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e926a79556a9a38281886a62c55da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355a52404b5eb334a09723ceebbbb1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380f4e3f3f86ed326b50db79cf41aaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377d4970f12723dc1c2b413e8e5d52f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381c236b7d26795c1e08e7c894fee3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a60a9d073ea70a4531c4485834d2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732e4a2f41bb93b058ae0b1b808c52b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c058c99f5ccb65867c01e8afd9692f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e599bde4ad6695e4d9b486db99ecd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b803efde7146c3af4cee6e309679d0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac793cc7a49e17139b92fe47841d4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151df30b0ad1226ab375ee8dac51953f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049423802075bd82346e521b989b29ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622519688bef2510d3d75e023571847100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38e00e379da716e2028b7ba168acde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ae5431a249c1ec10dd5b71a1e06a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c0cdd86e785781fc028b8d83bb785103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155b1cdf998f23c75a95997c295f6bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd996599ac9d3d98e271658e58c741105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7602138ac5ed5c873070767790b045106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded16c2469eb3e3ec2cad66c13eef10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe231608c3fb47bb35dc60fcbf1f39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121f5c2d763b56515289c42536ea59b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a577da05d66d2525e561622c09d4743110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd87ccb192f2d4e55c903dbd653ca3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831db41775cce9f08ec5a71ccdac94b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c91ff4e56d2db75a8de02f83a52840113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f201d464778e25e654ba877c98c4cd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79587831d60db92948f75b4dd2c8f3de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b78c05d1a260a26ea6be90d9361c5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d081c419975547056e6981fa58d3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8c8610ab4b1d786287f4fd9afd788118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad4ce84e0b171086816bc166f6c8c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199518c9fa0d38f03e098622c6d24ddc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c34ac346da0784b75b78f915b8f1af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd972f034ce36f94c9be0000f82979c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cbab84a578db34b34438f5fa3520e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f416385258b6f079dc456559cef3e9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018478cf7b08cd1d7775fd01662597a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b1b03d42bfffdddf35285ebe862cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868b8431ec656628a6b2d024d0147c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691fd8e1d70ed3df97c1349631d1b66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941d5596e4e60b0bfc3265fa22c0dae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84304ba5a7b19d1d416dfd49fd6ed4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3343204c1d5da4fb3ead7ed8ea55391131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe05fc95dae58b7c25b878e5e5da237132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c27ace86fd0f5e6ee006b7044cc19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa295ccd9c5587a98cea40af4d5af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea6de067b38772a4fd399e1021174135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd58279b0550a9e83c6d982a67fdc12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e9fdde155fdfc6b12c540d6f5c68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03332c73fb1f0c75ff192fbcdcba3c7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe6cfeefdae121c88b88cb6111b0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da308b68a988a7a77f91122cd241ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f5779a44d871aa75cb74efdf9eea3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21193bff816f1baf420cbe545adf787c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359793f1d58f31ab5962064f5f73c725143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0297e04c0c884887b3aace01cdb2d63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845fdcff6918535c7fceda4784b386a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d935bb78ba2345bb631686064409ec9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572f707ca0b37c9b043804e5f4a5087147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6304b463abce725762f18a1965a1f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee9e46d26fda855b027e87318c9b46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fb0f44741356ea72a0bb9579fed7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530567dada980257f4c3236c20dc001d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0efa5089e59c99d04726c111dba8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8c6339a790027172990e3b2c2a57b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b168bb4622da471c011474270a810154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628563801d93a309061d2e79dfa709e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184be786b2f27b8de219f139aa97705156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e417e954de3dadb7e8c796f3b3fdc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1e1f0a7404580dce16ab688dd50de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275613ff110e17edc7ffe6b223952b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d26e287c110958da89b535e04455b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cea955de9d3fcc024da4185e7868f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c2e21b9bc22ffe35c368b931a4a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43984befa5039cd6fc85b4bbc3e661163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9409cb8a19c8959bf74034795bb972164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4110e396e333956b689643f2e3a594165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5ddaa6f8b2b237a0a499bafbea468166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17941abe74930a845f6f97b7b6eda0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d1a723f9743185fdf683caf703eb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce562f130d67c6a33dc08e312151c27f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ba2ff1ed84762f81a7f41e502493f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017839b676d371b1f65d61255c284b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b236d9d699d08110e56ee638d00f04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f54ceba47458218a874f415d304f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699494efe744568dcfd176782ca9ebb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316dff9ec81acab5b1644d89741029a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96038630ee9b8cff569310d996d76c26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a9eac05d42b50c49b217c9c63464177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa622c74baf74cc07adfa37be0cd09b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f2accfc1b1a589797310e36d0d7e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b518fae26322b1321247b5622579a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05e4f1a864a694d7b841de83f32409181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f552cd0169d406c069e3419ef3010182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a33befced9c887ff45cf0a6ae68b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a22c2efca73cfd199a6ab77f43718184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ec9c3a55dc95405a55afa472618a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713cfe304341427f2db8e48796f0647186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70738b0f90d81f162ef16a4ca7285ee5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988b29752d6be38f5784055c4a75708188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a6dc29c76dbf843b43d6fcc228a24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56fc12ac3f776a303c2908422c9e5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e563393374654554f96f80815189d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01666b11f6f69e75e3d28d0b593f43eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35a82cf39ebdd5d246c549e19d23d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbec33d35412b7e4aca5407b8e7bdf2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11175f13d0765a0870ae439593c782ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea09936b2168accc829f6f5abd0ff4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ceca6ec5deb990b7a75cb9f6f7a22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad1fecbd802f96700b3a4fee1f86d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f41f39b910d03492f39063f94cd6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d38f0f89d321cdc4afd2898030d6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e63a07c5ff02ca1cda76e7a1f2623201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdd20bf783ad4a046db491175c6be3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8027a8e7274f975f107a6c45aefa1ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5d63fd7f7f948a46c9c2fe5e1ad8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d987db3872384921a99a3b6af4386205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071efe4dfdca877995c22b4818be35e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812847152ef0ba25f8e4c0c5008e2e81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7415deb563765a2d1a0ae836c799725208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0438ab808abff594e2a827b8345619c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1316067c8eca183a7e4bdebf347ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6bde8dc625c5c348aef51fa7f178c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eccbdcf2bd1ca4606d2861039d9c1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c819ecfce2fa3017c6f730727cfc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb90960319e320c1c192dbda39a6da1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c47703307a457405fa8b659ff661e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f879ca6c4d326b1153cfb70c820f665216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42122dc4b582df1316e4e0e5cf487a0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e51e661a2a7420ceac6dfd22824f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9462693ac5e5936edea732e09962b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a8a5d2eafafd5c240c1af8f3d45c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6264af3d8ddc19e7b1803df86104c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3900db17166389cfc62df8a86e0cc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410969bacbb70b507352f0c65f3a561223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242859fdce95421676f38c7b3170ad66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d092dc2da9a230e71ef83bea24321c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d2e9b94d1910e94f6f5b8f269963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e47517b22782f6e54c6739c37722227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404367bd33126a98c567d5bdd90bd5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df034ac8884c7044c88570e5dca9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab2ce529eee64eacf1fdf762c91426230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8bb1781967a1acd672910732657ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a934c6b3a474eb83fa39b7acc8196e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e91f6bba8d6e2b16a65b7286bcc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb24870862c14777d530e208cb25c95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b634c7b9642e5e22963cf883918f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877466e664fcd6c9422ba1aa9b43869236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2f42e2449b5ddbe0b96403291007a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea42d707985d13778ab93f20c092057238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dd9c2256eb8b75391011ee50dbb22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175281c5d2595285ffe2fb7ff29591af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d442866f82869c1dd81cd719ea67ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3912140b5dff2dd7ad4b255c27c4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078adc8d36b91c421bbc7b9b485b902f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c3804cb92ca1fac6c70a4b05ded4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d94573bd97c9628c2cd0ce37c8ffc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd83dffa80dfcbfa60b00067333bf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96218853fef092a9d0a3165f49b1db26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7f52c01bd8530b9af8d32c9721313248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2cd231e28c6fa80960df4e43b1565249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d971e82e4570b5478c2afa3f204140c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e450f6207947e9e7ecb7ee4fceb09e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf8f76e2698cbb0050a1337f57a011252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670725a003cf78cc063d80049d50ba8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4833324065b224d823488b823b593254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc4e3f48d3c5a6f842fd24496d67fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080e9e198ce807c4b93532fedfd969a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29967b3452ca2589885e23a01f64a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940ca5275b95e43784133c740edb5be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b71a80f690754023076a2766f5011259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc297f38f736b6712ebc3bceb946ee1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be790c95ddaf45bbc5886da6916170261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66a8eb907dc5e93a9f3153472578a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061fd477ce942703f323d5dda1b3342263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc4b7aafb9548b9c58aa0ba8b297f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31535304c4757919e2c6fecb2a3371b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880fd260aca62428e62c3f4c8b92e49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6a9e94371b9b0658dfb3c28290b3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea665f3e6af2770ccbe3b7dec045f3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75265b06e9e34912d407a72752271ac2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce45ab0a301008a3fb837805b22010a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beb4065229fd763252587ef90c02bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c16fbe4f9bfbaeafedc128f32cba78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7848403c7ad942e1ee8694597ed7a5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21435a29bf115b24331d19d9a907e5cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad151b63e847da7f9846a7ca5da2583c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cb54fd43ac55c6a85b6288235a4d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3b9cd7cd5c63828e8cea72eadf62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc480a36760d899cb1bce17ea31f29e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bec5d1077a4da60dab2e1fc955ea3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b384ac857960c5f383237b36c17fdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7106188ed3be4d1163b703974cd489e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c71ce9f76669a5d2c9203f72caca9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9a4fc1dddc52d8a9ace5fa7a3588283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06433549fafef28c42bc114b8a198284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a652c03d47a7e3acefd94b3cf353c3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fc13861633e8961eae30d9e09eba1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc8d8c5f48f0f8ee9ef31abfcf834c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7067004db14bba02a64e20b7b8c84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa477cea3a5179798a53febc9fcba1d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6675c6514a1c2b3fc4c4efa4116706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcb7289d4bbac3d4d2ce8373680385291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593275a0cf154cd380992f4308f9974b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba314318e9cf1b41c2923c1c8a6fdc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b10682d1acfb20488fcda3819036e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d84c683726dd49bc480e7aff67d27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb284e7868367d4547bce7143ea478a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a18861df9406a9e6d81cce55c601c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc7026e263410d439fcf55f56ac3ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3af94d224b7f785ab69b1ffab4307299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747017fcc77760646e015133029057a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf64d27a587fda179d465493e477ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c107e1f863da2eba10f09627c83494302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff93e154793a1b71de942299b34e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d45d3b63d66967162a6635b4833e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234d4e82ce8423db61c62ea9e63528b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b771d830699e24f4a342957f1c363306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be7c67d3696ac937a919679859058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bab611f256b70624d514deac230fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df84b1e9f3ee4fae90080c13fd4446309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48990837535d7c95211c22f83886fb64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6c8920d25831adbe8aa33fe69a00d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefae1b5d770434341c405bfedc5a7df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e5ad1e51d3f61a35f33ab5d241d3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a8632a0b02004b5efee6b6e833e34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e30418962dc18994c77096b3d94d9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003b31f86f62bd8547b7e4e82c0d9b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3b67e052d0f459945fc0cd44738b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da444f1d85a4958db1a8fe1e8d9b035318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951cc9736e8de1dc5e0e91fd61eaed7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e515dfb95e4079ec3e5a1d681160b36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aecdf61751e5835bcae6924bf6587321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0149f0ec593f03887957b6f9bcca6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4f2f1b6926f0213a6e51aef6872dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1dd237bfdc30c1a392b5a46fd41e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8876a6e040ef911931081d66ae57f60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5df6092fe4027a396593fd6e877ede326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5da51a8d2395311364c8f7c3086a50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ada5206ca4f45d043e8d47394880d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cbcbd5d7db13ad99f7858fda0fb9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299474d562aea2d8a0b8d32fc952150330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6588c6ae35ff9f37975c1e5aca640331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476bf8be6102a180757e39b43187b3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4779177c3b0720830bfb48109a90440333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5d256d429eabf58c294c9a0c70721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628a7857eda582be7ae07166335e1292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6901d263ec4dd0fba98581d6b89bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28354fa8dc1fd8f06c14af3ca9573ebd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69c091feced3765ec5a9d394efe0535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abab6772fa46d34811a966df5e71e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a7d27ce128d18ac6161f5635212547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02233b92d855fb278d66b9940a00ffeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c7d38d207dacaa0aae27789f065f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b5e5177aca0c7c7d4da95226f14ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b797df9e5949778bf4af4a9e8278111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafae11e088e5912c3dce6e0f424da4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed2042241897f5ff22138a4f9e3e2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824f02dd8089da35b9df48a692b317e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022baa1bd7bdd4a2f4e22d23c8c664d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f1d6f140345c3cceb6a98bfa18de616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8db95e92c16728ff59f84c94c7728517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014bc91e10fc5b2e25cd9c3f374a2cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da9680d515071665fb56835bbb6a0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd995bf5f7658ab75537d30c41a69a8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988491f83c34bb42415f3d4f7ca79621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466bb05b44a8bd05e0633d7ecd4478622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6138d9ec2d03047e3ada75329c00123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6e096a794007f769738afeb09e82e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb077739344c03472bc911db6aa3a5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadafad8bf604f8e01502fb26b41d5cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340488771c041cbfc1c2036a6135d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2909fddd96a5f85badc02671c0b3f1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d1349ae73e2d5ffd2b332e729ffa029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97ad7191116152c01b9669ac2c7cfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce85d35683ac57b579f6b5be46b9d1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8c65230abfd41ffb55f9b9e46a2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e98ee4e97a30e920920097fcfaeb8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0bb04d074de5437cacbeba7461aad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185093bd5aba6ce3b6561a794ab7b6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64b3db5fc3cc1a667af7fbe7fece9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a89f63540060edaf37216c86a44ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f95b4b0ee8e47aafef2347318728e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2391a69984e95e98bf9043e364b1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc807ca335ea2f081819926cd67d25f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf90486cabea7b18391bbe9ef9781441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98643941bced7dea59be413a9a8728f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f3d6b0af50976cb31bf92e19839ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eff1d4c41bd314a32d14b6825fdb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f68b771a974a6d1c514481d457d17e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec07738c25dc5dc7dde956281b72c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a9fa6e1911095898e863e414100047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d621104e2ea987a88605d6ecb60b08048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719edd40c5d552e6589fc6ae258f1d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e36f1609d299c9b05a15a79cf27c8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659603fdcdc442624077faccbbed745251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef59ab55816bef99e9947373fad7b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae391cfdd09535091b707fd43cc4fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec51c91449ff6019b690b298ffdae154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff42ca2b4ce35c039e618b3f540ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a186e49cf851d52cab4048b7822bfda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e170cf6d2150656526c098253dcfdc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc544fcb8587032ca1bae2b1e0dd1e9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928e5503aef37647cbb626e201062259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae557aefc33f1bd33010c230d518d5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018ef239e1b3a5c0ca078c6ecc1448861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a5a16959028b46e2f9370a34f0d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76967b5a917cd069553ac350f3375e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab04c04ac3167cf9cab02de0762894d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674482c76c68677b455b24990c715db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b152eab8c5ee5e6588ab45e5ff9d97f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3457be717ad8dc55b74fbcddc2e9a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b683869e789979062b070138f6f9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752a52cfc682604f27f57304277401e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c07f2e1f1d395e5653bdb6d942ad370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8176b374d9a3bc0c95c40ab0d0c59d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9792c3dbd8eecc121a4097719620772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dfb329885fce4a43c387eb32db31e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e87bcd5dde88c893b0b60b33658d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85732eff5fb25b107389a5eae5723875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32d6c09e9254962df2f4d217956f5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec8329fdc23cdce9757b99ada440877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df3f5b9d5a7173eeeb830205c53cbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b63759c4aaa12353ba315cac1626679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa87d44359bb1e0489eb7dadae5a9db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f568b90ad33a6b5f204f80dc75c33c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507553e53fabba0b1f596daa35ad1fb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6bf95fd2a0cfd94562567f362b2e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc5961ca0c8287e99ae2260360329e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de6523a69caa78fa0200fb19fb4e4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca219c37f56c16ff78e1b263f5149e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fa8b1316be35de482877a7a64f7a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca670b4d354d221386ababeb8791e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fbaf5b2ee262ee84c77d8e6efa40589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3161eae2e50dd56fce08a660f1aaa8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606442ff17957aae5a43b754bc610ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beca9c577d3b427d17e325a4bce34c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c286ddd8dde142d30b42d2dbad100b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432278201d3f51b8e775f44a8981db2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddabc1f6e45a26dc0c7f16781aa47fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042c17d4c80d79e589316f84737f89f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d54bb247800afb5ea71f29a47aebc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbb47cdee23be1a94bc5c529170a3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab52c172ebb797e96c71ebad806952b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e09ad042934547e883dba57f2e3e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91f6e29dcc0a2bf6979000120610f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e209a570bbbc1d5c60ee9d2535b780102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41809fe5a8d35c0d6c08336fef38bfa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a7845cd395435c6afff5c206f931d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c636030af89ffd6ae9788027ec8c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26620eeabd4f62f3c3779e5ffa06542106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e0af69b7078d5f913dc7ca984473b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b31f4a2b798c852f89b5b0f422a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1352687c773b63bb776e9b9d6de42a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300d92e17a2b281fd81931965f3d00c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe22117169463662dad5491f3571f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9701eeaec6ef712e85cb76485ea5ef9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee37df7b355661d1c233670d1ab70a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e309caa246f8cb85393de41c7fa58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51381d9eab0bdda760357adcd9aae9e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6bdae92fc879d62434c872d0b6772116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246c54254620796ee9a874eed397027117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78084010dd0f5782496c77d709e1a020118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58cdb0a8facae9992825812c6c7c2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b303b15d8fd0a2e4da94e84d9629120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a6e4b93d6a8374846bb045949d63a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549203fd416105fce0c454f415782df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0544d43d2d6ef5942f6bb4b105e23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e90a368d86f44004994f5fe2a041ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b57bcfd9d502b6fc40e56ee5d1639125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c341b5e8b2b3a62ffcb21dd0ff68734126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccc28aecebf5ac337e103e2a11b10c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd4658a57543e306d63a3f510331a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56618f4ec8ec03c85180782d50da1ec4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5876a26e62fe2216a8daff1b953461130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59db7b54f3c6d89445d09f1de93826b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c4da4ada6c06c8fb8780821d81a2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb05e0d929e6742d090add3a245e6d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076388ad54cf25d69f0c6e29ff9b0343134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c513c539dbccb8e7ce42a79a3ff5ec1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23459b6da13ffef086831b4cd993663136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632199e417be0efae6c0d9b4a713ed34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12d69f2a7222626959be04fdf3480a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455217aae5a998cdbcc49fd3ea3c6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ed6ec1283829b0b5ba4ea331dacb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9992600e151163a98de8637319587f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7c4bfd983b72069ab31367b1f1c96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fc7b0d7327f6c51b65483c58c82b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc54f2b7756f42f9ccbc680094a3e92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f4b3e218af5b0b495bba7037822bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe696d2362b9f94a8d77155fe20a4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6aa2b2138efc2f8f56ab82fe35b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b83a1271ec65effc116eda14c97d07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17c3803cd82123054ac54ffa1ed137149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb09e0201c2401549a7baa249bcd6bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baa76f9290bd9738516ebcc43cc367151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada00f8e2e432239e389615b3e7d7f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aa7da6bec2aff6f8d71a7d6f78939153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d42268c9c838df3a6b0e6065765db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b52705b22c32e45673232137c3a0a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a386c3629078c00f949015581dbb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e579b41ae68ff060961c76a80f5941e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d48402f6186e44bb52785ad8bc5e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffecdeaae58a72ce447f8b538feedca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0c3de116e56e82ab42664bc53b323160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794de520547066680ed15bc86932b65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf450cb111076d10c913670e679c27a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12801e7ba21142425d2d67e0dcbde267163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb343dd1ef769bf7474f26664bc13ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3d979de1ab1fe7a1c4eb916aed9aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0ab8d2a526a7d4d16e7acdc2b218c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f46584d899428d17e82b9185f9d3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660da0374baeee7c0de83b8b677732e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a5e49cfc6d716cc2a707bfed01e49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30dc2fdc86022bb53914f83dfd2f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638956afa36b94df81fa7db0febe7f64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18199aeaaac5b7af67da08f6809b58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b948a8ad9391a1e34932f485dea50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ae4d712b2f7f9d3188eb4fb5cfcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9d68bb9556995893970cb3de53ac5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1b368c6b7125e56be76eb7da123cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4584067072a769c7f0d8d51ceaa262d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b18a9f26b591240e4e35922c87ea2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e6a2b76bd6a69c2f79ef8d8e7557179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83843608aaace2603074bc8eb340bbcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba929b2b3d169f3ad12fca44e2579f69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677e7b1443b4de05e8a7e9a1a8edebb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722ae639aaa77ff0a384d0c299023e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26e9baa64433d60bcc42aa89cc1640184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13fa571c07fb68c60233c6ab5baf86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e43b29728e6b00c8c79a5edc6e4e59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b32c357abd592a20311b1b52554e15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eaa7c0e0ab18ce8d6e8256cb48858188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eacbd87ec9dee134372a21e76acb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb082c5d52e825ccd76b2813695a50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf29fdc036cf56dc8e48087989927c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa1c01a2618bd89d5614b7b6953007192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d792cc5b594abeac0f2ddd9826528b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5dae61c370f3271da6baa42fb031f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8c24ca812ea0ef8d0630dc2ff2f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c664b811c0e672f5248fff4d5c2eee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879c11324227fbe02718d0eca99fe2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12650a522315f9d5ff6293d87e48a64d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87ac2adf8a6419408e4705f22d9621199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54dee646782736e3a0e48fcfffed46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e02e7c863fcb5c15c921e538cdd85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54dbbf1a3e8df5de48949a9e57395c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d4e332b2344ed508f202b9b50bbc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855d8744784080ac2b751f973214be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f39c921a26ac9a0dac053c7c4bf670205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7183a30a725cd69c67526f2bf9e7e35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680dae2772a55ed67133e800a50acbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d43636053ff30dac4ca4194ee5d10f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df2c3564d31086b48c5fd599b3c7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afa553c20fab38f3798dfcd8fb2c40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87846a00f4649933879919013eb805bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777e2ecef43d4edc3af4fac4ccb2447212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394dff62d25e8be772d73ca9df67100213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e61a246dc6ba286ebaea9a6191c133214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a456829a76c51a0b434ff95908d3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6f30714f27060ee7e2091db4948b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ef3d656224e8750c7060ee77da8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b94b4e815c91b380db80555f781b9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a324c8fcf7358f2de6df8d3fce018e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b16bbd515d1def10948a899473f43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c64e8d60c91f0b9a7f112ddd49ad4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb285c9d4ead5ee0bd091b2fece0d612222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba1dadf1cea1e9dd4f83c1521c9752223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668b834c1dd853a858aebbf96737aac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1680dfe57384dd2fcf1c30e6c398225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12192e0531f21d56d8d93c5b7b24473226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402a3050381d7a0babb088b2ad5891b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60633a05a19da8c77b96a884f4fa9c5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f2b0281a3796aae564ffeb28cb4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ab4242cb3e8594b4485e4caef9165230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af41ad1881587631b2cfb83c6c0c4b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccd7bcb5df24bceb7976602a20cf62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc981bdedb715b8ba1e81d30020c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bd3c601d82ab8c238d6a57115ee47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd686dc5cc66fcade9002153dcc654235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0983186e0359af5d949e796da95a0fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56babd9149eb8f4490453427823f87b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff8041da6df949a127f25672fca6d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc45fb57ba91a6a003dae66bc0ca4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a031f05c28c07bc0ade323298c0b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d36d8616610919bfc6e64423be12b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27cb73d57f9aedd724623a448e766c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675edd74489d829048ee87022fc5ce00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f5d01d29eac19c96d82b9e26b08c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1b03b890fa4ee1638f47dbd2f9372245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cce6b7f13cebcd80b8b5ff51739f2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30401d0cf35ae9358fe8adcb358072247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e517f73c32a19d6ce945ddd4b40d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73452a29d39d334b4ca059b868da350249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521fe258dfa3d32846b0de5ad247280250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388106da9f7492a376b391da2e31bb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d79cd294d0ac6c36f14ba8dcf805252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539100e74866c81cd19db38750b0f4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee0bb610e787b38ea81473a9ed8832254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1415e558f553aca77aa5efdbe688fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10a81ff4157c95d39f762bd981663a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd411f650692fb6c88c7774e3962d7ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d4fd3af2e2170e26be9e8d05f4be3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c262ec9a4a73a16dd4753fa5cd5437c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba903300fe1335f43c03b88c9e15e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce96ccb5c2a4e6211e4f1298a13bda8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2941d903f132446b0657df826af09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d33c4596b72db073760f92c392251263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf059c45806f4cc770680faea699ae4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae03842ddb7498fd7e78e0f0808b39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e5a30626d573f4903884c79cd65b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b81688ed1cd9c19538ae1b7996949267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e590d05a4a2893f8e13dd35418aa7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5e2db079853612862e98b69a8f436269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd47a07f9679daf18c9da373cf986e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3415a76599f2f9c365167c7d4066d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f1bd601ae0f7272ecb8030f4a6fc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216585b2a3e9e133dbe7adff64710df5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08591dc9921fef1a7eb0417cf466becb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ce4fa4399992055db5254a19801f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da033ef8b4e0551e96c98ae7882fc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c075fa91ddcc9148bcb650b4d78783277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1d622356e93e4fd84ad87b23e3f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06626fba8f54ac52342672d906fa70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a0d2e0c61d96c1ae967bd1fce717280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c1581d4cce36e60196e85a27fca5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da5fcde951bfed8223d30cb51c8ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829db3ca9c4229121c3168a2cd0fb8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10148791525a3db11bbc513cfa6b86a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5342039db3618bd78423c40587531285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5991c83ea0f5d4d674dc269f0a9ca7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c56d8c17d12ab5dc4398b2245d39fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc685b480406f432dd2f1527281f57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a244c9a93bbd1c750467b57bf37af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f930ff2d6db11110408b297080a46e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dbe432275b5a9c9f583a9e36d7ac1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9e9a00468a88efce069c4c4e307ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38e59446eb758fe159a16ee018963293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc28c7776389925a23065b32640aa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9cd11d652b212529e0e8e2d23e81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71012e81d68e190dadd161edd17204d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fcb5e6c52ea7d2f40424ff26276ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003ffd71dec9bec467818ca8c5b51ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f7d4098d2abd2e46db3aad13c6d10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab7ddbe31341acf6c8114db2c446f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2591e7ba950470556bf0bf136546aa8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493d29055aa84ce2a5ef3a03cd5c765302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc89eb89fe578ab150858cbd9ab945303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fd645ccaf7ae6963287914ee48007304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eda76fdfc3a1e54a96b4566e3fb39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e07c58a30916634b143a4ac4d872306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d0de73535e23363597344d5e736f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e5758189be2c87ec21b7094d350d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6061fcf3a286178331222b563a66d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37920f65adfc102f8ce4030a45d55743310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0e74c955f3769df05e177ff78f4a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b766289e2be534f6eed835b1e6d5685312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b5a7bb601275a1cc66c87ec766a07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ab3b0f9eb5f7eef61b953d5a056e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da28ded193407030476ed3b10254ee5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab7155af6c61132d70b44e8b1e1f49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150978dde058e05f6df45208855253d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3ddbd2c312e3c9987b47005f54dca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767d7aca0ca6ff9a620ca63b604b8e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c11359455f06d3ff7ebea1456c555320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9972f95a6905bdb6e06be3e98ed6a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f83105be26d18d3956cd5168123e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976e23bd1a4991535d1fc95ae373557323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502212e15883a23ce3bf3d502a27c35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c887e4f3d11a57b7d11bc02f5df0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>