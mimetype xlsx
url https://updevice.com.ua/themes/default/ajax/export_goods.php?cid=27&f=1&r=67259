--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40466f1b886f6b3cfec0c626410e441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a583e030c509061e790d2a661fdfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb5ede109ef1b74abb7a760656adb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1004f3036cdc910d93323b1bc1fe70b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253684c3fc46c7fb3af32fd580c54a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976996b14d8d2598dfcb2a1d11f31bf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd17c74121e9238d5ad56e74f27a7587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdffbc95e6230c7b78f28b4bede0f9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4193103287c1830c4897c64a3bb0a819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12338107c8fda626379a0ee100e24fbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c609fddbeeb18ec882d6964e694c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5036f60ccbe101828ac407f36042df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce7b751464d2ab0db561852394a2c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219603f5fb64b34df503a7dff93cba814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4b21c50f95e8e75185e8f030354dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ece5899f50d182368671cc8182988116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ce9e42c5f038c7adfbad50bb975917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec4c18a4e0786e917042edffd9ab9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4d41cd350ab844386ffe62f23e08c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e33e346fe892c04c8eb3c9e8ed60e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89452d8e2f1200d5c0400ad7677f6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c803619a0fc7f4b293e2e89fa8c5d0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bd7aef3b15c44202ef68d1ffdbbc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f6138997fdbf4e20f7f016e9e53d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e50a205744153366e47b8ae449aae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fac2edd7a697a160353e6692b933026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921a02951150d720c07723c75a244b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e213105ba6f170b11684620da638728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91738b127e9eafae492af57443e8c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed95b9beb5545539f6845c486aa27d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cd620e70f3a0628a36fd1daf834e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90267f469432d772ae231640ebcbe0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4183ea7ece0814e1f47e0955b221133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f64734b6aa0c488a5882729ded42534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21244896ec269d3220d71b8e7488dcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6efaba2baa2a57fc122dd9c813897036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431577ad8054c3602556ee98e3e3dd0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458be2b03db5ae7c9c1534aadbb99af638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555417040ad704a91066db0e1e538639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa9721d250b1082d83f490edbf15e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f0f3caeafa53be05aed90e00da86941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f27d9d5238eaff53fafc05a934bae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209d6f0e22a493d6a34c1f05cc01c2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c02fba73539a1ada18cf2acbdc5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ce49be80a30e76ac663d27cfef45345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cde1e64693f20bd562396a2440b33e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582ee7c07d1cfb797f4318851ff064b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f79bb87c123aa719270e113325c2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c9700d0d094ef3f044b82d0dd8ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa327ba49d9f07b93bc81afec64411250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa7cd87140b73f47318b2758d8c3b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41714ecf9b1f8ee5bd4e9506a3d350552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec4481fd66416eb5ac36d098ec3bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a102aa81b647656977a69cf17f45a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa092a1c4eb58b40c84b7f9ed40daf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ef0bdf5b64bdea96ac4cdfdd80cb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0196619b49a7fbc786e3d3c9f615657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7e75e9d97a1870c289a6f751a6b0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f4b9857dc9e317ab22fd4e62bc1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662a64888cbbd0b858a1424f37192c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793da94b8f9f2a0ae689a535f84b5e6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fe7f4b674e218aac22c77908cb67562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903725c91e8bf6a2d132744dae8fc9fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce40ca4f6b2e7b3711a87d26d0fcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db162077c0f0e9e689115a46ec6a19a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a45f19c6048cb81e6da54d79ab1f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef61d82bae6f6fe1cc425bb623468067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de40c3b7e259717d15ef1ffbe9e61568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb42deda0ea21855bce15988591b7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b3e3cad2a0206913ed6afa5db8dba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8207a01194dc19250753569af411d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20802d06d698289bd9ab114077106e5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f3ea75ef746e0c247220225cafa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f107256b0371c549108698ed8cfb9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99dd073ff7f15fac47cbd3ca847c8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa620fc9147e650fa5fd3df5ce709f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355209e616aa0f0a1ba4850612b0b4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ba127b7a0485e65b6fcbe24a547078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cc4b3da9c56a061422edb7042dcf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adb4e4268d51b04a10566890eae47080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a9cb96aff18eebe721fa96ec0a91281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fee79a4ed46e455ca67eb10b26399482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28982e9caece402f220d05d281b454583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0db813806ec576a4f1955d85e4b0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21e894efeb4f9142d4f6fa4989d7d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da625570eb69f1805ca3f1838d93f9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871a92acf92fb43d43b87dfbf663f8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711c020181a7c03b30a4174deecdddb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40adca033a4a01c31d4b9005735d5b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae20372358241cfdcdd8a901ae990a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e35110ec11e5974be6da6dba813aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85701f568183341048636b643b82d07592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caed5e9679e043eebcca46a9bd183a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1a46c44d0deda0d554ce2e7b36ad094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a2d30e61949a7141ad7038c6620d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e88c8f382331cfeb206088e7faef5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf75cb41590a75a28c65f8dec509897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f97d9698ea380fc4b9225cb04ffe2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08fcedfcb59e7f3d72c7fcdde0cb6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe715e01e85abec7f90aa4acd8fda8cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef09789549fa7f15577bfe5ba903929101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c635a253e6cd21e7e973e6ccb4d5309102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e3dee886deee9bc0cad154eab7296103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbeced22a976ab6bd14eaf10e23a35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1976aa2e4f5a05d7693a596c99f81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7633744e2f17f677db234cf111df43d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63544eb0d18953e4a78b0be918cb29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ee227e8a938bbce6fe222740c1e57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de810aeddd0ed54b3693e7b8e89848109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c345f60db4c4b6e8a7d2d71ec699110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c41b02a3bb4de1176127f789a174d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a193da9d45bfcbca46854bf21701f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c1294b8e4be1f1c8eeff981369a5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2f02ea26b1709fc42c2bb3932c9d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed276fbbd9b3d91007485c90cbbf70f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d88930eab151dfc1cfe6f021b19c9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fffe5eb5ceaa8b07887d4e7bada81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973a66d80bf71ae48ec0f001b36072e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abafec97d7d584a5b14ec63a33e3d88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302708e284f12de3002d738acb9b446c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df5053344c470d21170d6a23d521ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace9b66742a91beaf4aa863ba7cfe30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592dccfa973ef1f3b388116bb48867f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc8e647974ea7d43be2e86e508d41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12882dfba5facf000cf2de5ff233c09b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234ba1b1f1185ca726959daaf25619c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ddca664fb5f33458efbb3a68ec14a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a055acbe67c184acea0c6b7d4d87d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727341324b5feb126a0a3a3c0531bf3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa68ca85ecfe1f69593b5ca05006bcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2e52caa1cccbd94163697c85b635131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9293437ce9bde6e770e2ed0ee411e8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa236c00171b3e6e87159d148aeb81c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d078a5c37d1ab807480a0bc48847a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc34a2195cac0797461876fdd52d107135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ac38f553e267012520bca8d7a736136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd9b3e1c23b7af62ff209f14d2dc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40a1a94d21befa13412a15b6b522d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110179a0a6e98278088c2151af18e0ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8460bc179a795e2dc30ebdbfe0a7f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30622d913a466a6e7a2d1e8ad454631141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263273c302aef9fb424cc996e45c015142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd016718fc3d004f6c1a7a2f05195f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919bc58193f70df6088dec6c94b23b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac0d51bee977be19ede68601f0523b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd635d262ec17d8edf038e79afd2c619146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544272a74f687dd154a13da8dee889a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa539e6275e478865a7e468843b73a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cb175d5123c4de448cbb058124c12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3988765cf4bd788cb341d78c072fa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04a4390b38d88ab1b1dcf4259c9fea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d3d3f4e3e49557cf414dfa648d992152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f31015dc8fc91ad76609ea3e724814153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99492f34f99616e7e76514b7764ae4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fbffd98e390e2f4592b56a258f153155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769765a71beba4edeb448331a397901c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65bd71e68edae702367f7de3aabb9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdcd1d440b1cd8d84f71ed45806f08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80b407c1c6659810fccb30c9effda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e2d3464da18236fad6e979311827c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe347704414ef3fc979198ddef56b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3539f2013e27f5b89a9d8a738b330b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f928a226b8ead77631094bb3b6f528163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a22a37600f7d24bfd10d438509b93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4871cb154f1e213f67667df0ec584165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8fb8d39979dfc8ec780c0654bc226166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce905835f882ff2023a1abf44f778a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec31cc385b6e543f1f921d452ce2fe8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e7c617879fd2801ab06c4029affc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d463d5df1aff23bb291d223e44e4ce9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4cdaac996d6c70a7cdf7f9be4f2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf882d450f6962b8d489f0225ef80f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b541b790b0c7be6e5a14f702d1acd72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6f1357f4e29d68ec659fc71c4294a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2c1f10863be8a9b6885170a144685175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57de2739db5e6bfb16722dd66b3c8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db8089461da0138d3d9f5b57f9262e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f916b95cacfe3c7c70e5bf2bdbfda51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6b1cbf71b07deb96beb7bf61f913179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7da62bbf2287f0c9fb55227e8d9ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982ce21d3f3dedeccd7244a409670bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b94a1035db11aa44a0105a28f6b1e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afcc0565558953f8cdd2c24f1c0bd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd574ba7b07212548f65fd490758e3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810913a4bce669f1110006391b33a7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dfcfd5d49ad47813e951a3a8928ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8773583de9648768b86abbbcae903187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd97c493b9d7efbd9402faba5b6040188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0da887820717237469d28dc43eee7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c493ab51fdf5678a75574ef3ac011190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb193f8997dae6b59ab5f0d118cd14a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6f1ec8c44ae79786276c5f2f148d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d466ed9cd4d77e64a3267aca708a0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231443e0d42b10c754c559f43655f196194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e0973e99e5d24eaab0a02eb0d36c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224813a63ffbbf6f6e906c3157584bd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf0e6cae460bf2bac1522e9a91e0be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8364058f35f40c4c9a5b7830fc11052198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f45ff12021695c4318f75e02a6246199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597373d83b767bdcde74de090109be9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11621aa1d0d74ff3d4a1772cca60c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfbf97a4cf18b22b12a9774b99aa9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33771522b4bd763c19e19d53b5bffc67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc6282b38295172bf0726d85c018e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd7264dfcc7b915081bdd62309c213205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e89d03f7a2d9020f2caae4170e5908206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f8d77c56da7e254da37b49650f93e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13e7552ed172245c2df343c7c79b35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4114eddf5943dba0d8485c43578fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb589241cb7d7781ac008a50fde70c78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ddc65f04131369ae629533f2d5f0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474152a225eefc9fd152e3b6c876602212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f054c0463790dc25372603e852242213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8400366bacc8be09e6139a0b4a230214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96bb66b1446fcdcd292e842555e57e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb0294b91f564e6778262f0f319866216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db3acf6dbbe89f435727d2cbc9c17e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb7b883f35637f0e6da521bf5b4543218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f411696dc853266a5c5aa8b84dc7f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c075e6e4f8eabb2e200a7736ff781ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b397e1e7ec7dc3b43cbccae76a7e02a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1720ced9ebb82e5f16b58bd320b3a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacc355983b9a5e8d0a3cfc82740d78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483fc616fd701c6e714a70219e07be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47384d0f35a9110230e5b6bab9c98ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19942fcab4328946c418e22d2529e66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93be859064e736113e419fcf43cccb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07829e07e714ec3171da6e2ddca47f5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d3c0cc7718c741cf23d9364427d0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9759a09fc8d0068c6e0a806d8ed7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5947c50515f0d4666961dbeec760ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cdfb52d5a5e857dd87ad6df21e269232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf372b2ba158bf97d3c68c192a1ace0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0546f83b3626ed50b62178d320bc03b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f221dab6555fd867347fde4f5abcee2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ca7b2edf0700a0a8354e0ccb8d96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd2f2457f7424131a2c1aa57624a09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e61040e912cff594fa70d006880d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78fa769ec4479e577799731f1e23ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab858fb3229edcd86be4ad6ad080def6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53182df293f294042328a457f16f8fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e79a48a7e98d7844908b6bff7fcb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f62166907daab670b3c0827b7972ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c76ef8fbdec9a5963ff7e992b4da01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89610f49a94f6da577778599af299ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9dd04218e5c5bcfceee40db90c129246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391551b1fd4d810dd5b53f157d9eee1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af042e11516bc5f8b903ed4b9b7338f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d040433d7fc5b2a43ccea352e383249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f3f51f51c69a483a90d2ac810f930250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321bc7ba9cb32f3d2cc164279cc1861251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff53e572e82ae0939a65ae1308d6e78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cda4721ee7cd1298bf15ba4a3d702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ff748ef2623efa3b2675a237d7a41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1953d8d40a669c14a0ff00229de76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb15d6af582c35dc26a144182436ab2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b9f99f80686a1458681aca0b8cf62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a018a1fdfb72a2d408af0b44a2a794b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be08d5190c87d8bd2a5fa02f63a294a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a603b9c687bfbc519d8f2fdce63d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ecd794837eeebd87103f2692beaa6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbc6c5e90e665302f3999f17d2a887262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3bbf0519b0832f9ad372da9fc9746263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7c2e989cdce2ef15ebd51deb50a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd3b74533588e1b9c2d5dac164814265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737adbc4d165014ad6eccc1f090a88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efb2bc240a8d0c411dad9d27f900d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46133443ad72823356dd6de695fd8f2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602bb500d41d9a6b45392eeeda1edf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1344c8ed9054ceed40659298b5767a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7062d96ecdfe9eb3c9a0fc0136fc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b50f41da5111d98341eccc308e79a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14708ca151d753757a7f568106ffa3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca255c941861c688edcfa4cb0da9ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fbb087ab26f08f54a9f50bc1952b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e2aa88711cedfdfb7d5f7f6981ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c15a8634b08daebcea6d7a9f2688f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c63d0634f64cf040a2ab2cafc976278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf32a025a4b8805f22837d4b418c69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41029c5d0c98612b56de76dfc14e48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88c965a02f338e578820246f2483f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a41357e0c6782a62bc03fe0205f5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dc210282160dbe66909a1fe23812b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ec57dd9f5ae9fcf29c49638b1e32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cc35ab46289968bec38a1d11cb4f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c487ceb68f31e6d5e6b14aad29e46f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98c65ecfc32babccfa6648b69f350b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cf11d4296a56c5834214cbbd8fb97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbef8a6c49df458bc98e8d0d893481a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953dd6b60a15489891575eec1df3c2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d0c5477174dae91fe04eb145f991f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47946df4fe2371eb4ca35214de4b85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a6ed0aace72498ad539d39752161e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84be93f2abe9d996e638032d66ef6c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c1fd45f724d19c28ff5fd442a8ee3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3938ada6be1d36bdd5b7f3ff248b5d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4109c3f8015a5b1d853d9d846f406b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e038b318676aeab4e453954d2712710298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca0178b0658091a9c9a70bea295248299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb248c7ec63211683005b93fda3b89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c336b758448c51cf0f1b51dcc5a80a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e81291a598145a043af4efe641e4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523e72c5c6d452d20640f8f67387582303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaf1f6471ec21db11a2ecbe9fa2517304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31eae5393799d4358f2f108e20a8f71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a1ec51d8db0402fd990ad98616a78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840061b53133726f3a7e21e451bb3a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa4ab33152809651ea841d38f3f65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474190fe9478e4fde0de9057457be29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccfb26b02a52e9b3e240329f433d88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937197f1acc36da395e806dcd7a7b2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3c9ad1c08471b5652e98c98439a81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad28fb441dce3a26d138c6cd54dba4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a58d27911d89273330034d48f264314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb87e5c8989c549d8f8c6329cba3876315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e393a98def117e45b36a31b3c6cb434316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09972284d0bff6d1be2448a3b285c92b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb2652e1dea94b9f99da69f6ef5d19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5339b02754833623729e80df3741b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9341402a060abb425021a593617dd5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec4733f2f2b1c272606d305d70953c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1e49f6eabf0e5afe2c3d137362114322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78123561a3299a9c5da131318199c250323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82583e4c5b37b4b993c0da5c5ab0cb55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d022c43961184576a2e8b81ab43027b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84acff9f3050b5808043a9c29219630326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6f6e8a32c3c74ba1794bc2408b47e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8077cc3eb05041842d35168cd0b4a43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfad4a35ffd9e39005fd4deed9b1f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa7ea0e2f7bcab9671ad1f71c8e724330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24a001df12685bf1474d76cf1fef87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5baca59fda587aca36b48c92e48b8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd5eaf92de731646dad6070bfba5c1333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d737478b5bf9a2d2da8c420646fa2231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275224744fb46be0051d419400db9f0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f92184535222e738a97df9e3d10af33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246f3372d1eda35ae924d094785fb214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295b461b73a22871c03fd9c8821a6335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b62871451f56ea7043f76af93fac46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be44213be50781c804e193decf18f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e54bf90e52d5c0f2eae3735b0db7338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253781cfc42fca49145f62dcbe696e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056ff39dfe392e2dcac2a3967810ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d1c65aded748f11c1f574556c2a3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f0d7b352d9c5d7ee5fa18fd0f66412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137bea82eb68b3d5844fbcc1537a56a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64ef0a707d52d379f610e515b36f3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e005760901983ca09875f46f0c2e0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010fb865842fe49b4b24f62124480c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946434b982dd7e732bd4565a1bc2f9ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f7fc4142c23c651f6b0caa7f2fb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30bde6dfeefe2a6d0363d6d93e5b6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d63c713668df8a482b5e9497496220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c65577e0d3fe86ef2e76ca70fc2d2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141d01341d55848c922f7460c6145cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e9d3119219383a613ca6973e8506e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e45e8b7504cab3e150dfe340fd3a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4c50b14f8729dfd7d51d47b24577325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebc4212b3921efb36dd7ca266dd37326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9908bd1abb82b5e5f521538ded7900a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d292879813a10727f0bd03efed684e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd602c61212546a4f12e107d1f95729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd7391c3de0887400ce9d0fefa56a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69473a2a972b76db784d9411d4598c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada42a8f00516bc4c5285ba6a3b75b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5ca5d26f049d1fe3618b1c39a2ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c565899cc04c38dba82d009f9d88134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865f4f86add780645b078928927da5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07c570f00996a8a7e552a4d134026c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f3c6df4aed2f893b2783f1f15422637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3aad726fa07dfb93f58a0f70c79b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32f2f5450a458fbc4486c05addbb2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e5a62c18160be46e9d5056b8c328140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76375385febdb88ea7a9fc8ffa14fd8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8929c82f5daaa2dcb65289bca19b9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ab0c8849b956a9c43b4ce2c680e4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9225ab1bdc3d722424cd6d66a6191744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe14a1645fce3d02581ca7a44e45e5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ab24f89696ede2ee57649a07cbe2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51819216288c007e9a1a48662bbba147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945312abaf7a019e343a6c7552a613748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc58729f4715883ebdd2a2d8e8d942549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f77fbd8a5740207e983867596860450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6701c997f14cbd11047605ee1441051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e534a0315dd8bd785ed020248eee3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea0f6171585a1c3c459ba76ed1ff6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7b94547ce6445cfc99c06cabf201354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006490a3241520d1cd14ff281bd21f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f82e81aa0f0cd8e76f2cdac81b2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858144070a8756102746ff30f35e9aec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f339e52b15e9a7a17116119ffbfdf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708d6d0a9e8d008a439bd38e51ce2ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f555366678dfd525a385e0ea8695b9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61128a3c2be47595e3598561c1532c5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001b978d25db14a0c835ce3f345a7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a94e4a4b0d6767ed0669764a4121963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e9992d983050ceffb11eb07a44e1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a32cc8f804fc76f6adb890dc7bcab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcabfa03e847337382449a567d4391566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ac6637a0f39de9112af0c0aa1e4aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e0cceadf841ddbce28d866d1b3daa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f1ef8081625a23cf0e5f9b446aa1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95443b20ff909c17cc4219d160858c1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda2f19611188d73644706dcf9dc4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc00176e645c02ec244b874f3efbd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e00d2655f944abe2ff2629fe0c07373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95405d1d595b6e2da044ec5497c9568674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2681d80601660853ebeba959acab12a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7fbf373643a895dc46d36f04288976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f8ce2eedc78ced8e6316391f1a80577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c9a0368a024dacba31be89b93746b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa4f475527aa46baf5f6f25beb6bd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fadb15fbb4a19f73e9688fe16df9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc1cc4e17f374a4cd90795263e98dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363921c8553f8c5ee4aa8bfc74b5f2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fed6284096d74e3cfbe1c0997bf3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2da63c6f8881740fbd39844f997d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0ebd0f714c45be7dbf6d41bc17a8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c15f5ca0842232c484a0dad74ea34086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b403fd477af8c7328814914f6f3020387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769956aef85de5e1083ad8dd2d04982588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a023c6666e0d4b0f950850c99b45fa089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d2cbd2eee8902e927b1ff1218448d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf5470c398631dbf42647734ef65f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb637570e9439827b5186cbae02725d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bd3055d0dc9baa9e1a6cae1badc1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba893d2ace523a6b5bbd655798d5d30194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165c06bb5b7cc94291601c51bd4ae6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d1c85e1945c1fa353748cdc4c4cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb82352b729e44c9ac1fd970ccf78197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c5946b64216a190b1e26d215a379698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4204ae793d3b1421f95bc32afb49fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381536394ddc718b68b4cf305c3dc56c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad56aa08b0b4a919f866ee91785206101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698e879be013c5a61825307c845ac5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990900b399f493aae207af23244979103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df169c76e656d9b7628e3d59c865659a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a7c7b8bfbf443b88a1f56adee97c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ab1a0615e9e3622628ff26599c642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada63d6c8451a3e66d29ef31aaa2a886107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140575da7004c30d4675cb4c528d347d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ce9874d5aabe2ed5ed3bc5f87d4d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03c20c192fa413b6f8432876e48b1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0b2d92eba5aeb40ae13a41923a90c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e4311795aafcaac198d7084dc517112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62328708b7862507198284713fbf0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df861c336fceb4dafc67c1ff1d4ea68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576373b9fc144684e07554b717420cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aee7d595281ad3636185998855bb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55670f19c07b464e230797507fa99db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83829555c3b6b2d2ac1d340a89f5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8abe9931f13c62b6dd8627c42a859119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccdcccaf18b14c36049293c82a0fc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34ab82b3fa47bdd4d967a63f65f790121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279aafe7b2768e245ff81e3e8187dde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167c9cccdc89be39fc55fa3d0d496ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99730898b53fb336a8ed64c1ea0ec82b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b897c6e3a2ec17fb4b62592ac008d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765d9388814f6a33162efeb11c6c0e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc482d9e1b6514d8721af4031f0dc9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6abc65a4001d2352669bb1bac9dc73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d8cc13f903d3eeda0fa25daa8466129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f41b4b086456b7a5d581a61dbe04b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32340f30e8fe8b0d6a6cd62bb2987154131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be357e3f8acfd8f7b5390c654e0c84d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1049c6a55bac9c58ad6c23b8e91b4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5051e4e9877d551167097b0c7b7235134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cda57ec8131e4b11c7a9a94731f7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104afefe38de8eb40140970ed967ce83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fecea8e8b31900bffdf70e82e8912137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18ecb8f2fe488cc135656daa26cb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2dfe9af71f970a7650d0f829b8f49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a5fd24a1c71c0a05f51ce881c9cc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7206bb3c3cf2c98ed7a9790ac2078e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d37d1eeaf651cea1475539474280e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dbdbd6303b4c30a29091f2ababae2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873060a20750b83f7ee708ca22463d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804e4bce75c57defc8d59ff63df97bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae982861cbd040536f91cccb05a38098146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f83f29e334480ba7cde5fb7c11e69d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288d9fb97e07774de23aa22f3c7fa35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795536daeddda41267e0ee55f09733d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e28760e74f7f7075924c9c4b15b5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdff82e6123939fcb56d076311156b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8004a8bfeefe40a88f82061895ea3ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8644d8a5398f8b5820891f91e0bf999153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568fd7c993e99c11e5ceee572ad3212154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442d548e4a3052bd7231222aa477309155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca4522bcf4ffb2dfc1c6c9fbccc2b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e073bb20bf3fa051018732509594e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f63557578148622a2f9e10a9423ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8edbff4de22d388cdae32f87f1ff5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45377be2bcaf73e32c9e74d8422a3b5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a0b59e44a089875bbdb678a919776161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3649b46b4e173679e9c01ff4554364162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ad5e6852e080faa2b2d5f919364a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972c2c1b2331c46c5123d0ff59917a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303485103680d956b24a6c4bc261d47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b7727f0ad3cd04c7c6d324e4cc034166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99cbb394c843c0760c173ef23f3fb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28f2e9e140c168345402f48215e4f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e8839dd7744d4994ae0125502a5d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9aa79e88ae9079f15edac36efa9be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e6534112cbe58d6601f1a4f3f5b9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d4e65fcbf9fff53eea0a5633ad94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553a43c82fd3f852cb0d473583fff62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f6487865b54fa8f8319001c65897b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0135fe28b674e19f02817d5355196175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694229e5f5aade53e6c9037eaedce81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb7c19ef1d4f491b1f4ed8f4a2ac13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd729f0d3fa812fdad63642ca4b562c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a364fa8820bfcce377bbd249a6e89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b36d970b0693a8a4becbb9cc404f14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847597e21f7cb71e382746b0c4b2c35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed623f688aa2c4c6d27238ac4815e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3d6b0d286a472226bcc80d117e8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9d422197ccd1bae88dc57a3a5eb45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94927a87d1fcf9588bc17ef58e0f20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5867060bf6247bf8ddcc1aed3ec2341186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53f8d369117460cc471d7e5784216187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822ae770fc115939a83d49ef1c1d21c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef5198cf426996ec160407ad670b2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367feb188259678559b871843a20554b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceca4959eddd1702f8993d54c3523e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f5f1eb627a65257e3c583b3bc773b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab7d644a607027698abc16130af27e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cba4e5016ef6fb31844fce724d426d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9abe3134ec372d4ae24a896576aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ebdda1eba1df1590b8e4b4d16433e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d4425279b606280d2bc3e93db79c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eae1783b916766f0bf65a7259bfcd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c45965a903e7e6efd824e38d342601199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a232abb7f08e32212d18377f8b88f3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8703fb2ceb261388f59e9ce23dd5f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aa5dcf86b48f8d0967515c4ec44f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c16649f2f1df7899a273e35698b88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a84114bf2ec82ad15b0c2786d44cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aec27125ff666be1ec36af634a190e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c912b040fe2fe0a5ca80390d7f53e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c845c5e79154d267816963a571ff9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41423f551125706370eca2eb85bfe04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303191c48e8768f261f3d4550ae587f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ef49fd54c8b95571db529809fbb31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf99ac348260feed2b6a82f9a7a9de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a063c4964b0f305cdea6495bc1026212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe21bb8f4628d842baf842983f871213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48da422e39a5f35e6a53499a73ac542214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cd68f9e50da3fe0be74d316d25bc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160d60b4ef1764ae7cada2bc66fbfc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279664c5d4f836c7148769ae18f4490d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812e718098537d1a9612ebbf0682331218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad5495dd07242bb234278d24b1dae9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29819432de2ac871555b7134ff5ef282220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1f21aadd91dad6de711e6d2530eda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab945a07006bbf6dba7f24daa542df82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f32942293d05c39294c667fe8f317223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a67f5898de2de68875abab4da2303224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0a48dd329af6a2a83b24fd7ebaa3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159326a3235f37a3dad507a2e26fbda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26590ca68242ca261d30c5c7c46fb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d1c96b506dedc055221a35cbb8fac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fd576da3fbb0a90e740c1c07c890b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a56ba7e72f27658db1626adafa466230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f93c93cb4a4f429a05b5de9edc810d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb766780acd101d98ff8845cb2250a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad81a27b36371c23333dfb710d88a52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e482a4cf580ca8f883392c79a60827234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8cb3a189f1a45ebe211ae9343b49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1091be6816420116fa510d301d66680236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf13ac21fe82c1ab45d6c4f600d2fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd04f02cf33d061d531b00708e437238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf819517c10e4e3fa39550e917df95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025613ea4939e8961eef60766badd13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ca1a442d97c70e3852f16171c1377241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1ad7bd26f2999d6637b97ad99b45f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104fd0525826bc25535c95c7da966b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f1e7e7d8efb9e705bc178f8a09cf9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9611891baf4f884b51e4993fa9bb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454001d8dae165ea3225d7b04909b507246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5992f7cdab8037f196bb38db02a2eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21126d53b9dc952cc949b88b281ab28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe0f2c01d78b52c48ae939523b30d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727896e621fef7651fac9eaaba91f00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07256b82c494a582825558da712ae24e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac440e6eb45792db5aab902ff6f4dc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa8236deb7fbe8d21a581c5328e66f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aca3934630166269c63342c7830f52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a220ecc4dd08c040f9a0edf04cf048f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca048b02fcafaa68a67e79ecd4a6e1e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99defa8a765f83fc2c36fd60b8233a2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdbfb89468a133522cd4f75edb62ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998518d91dcc7a08c7c9906ef264e6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a5fc1d78b143a2654bc30e6e138ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28a39a3f71ebf4a3dacd32729323d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27621d7b01c5f074728ce643602a275262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f32db9159681e3461e1cda36b5572263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe89981260e7f2ee17d3afe3ac511a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf660b40eccf3acf9a4b7db2b24886265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965587cd258d867aebf6cf4fd686114266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37708b3a142d132ddbc6002478c0ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256087af8aeeac14db84af429cdfde9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cc66cb8e242162a33f6fdfa631a88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084192d7a8f5927e0f089f7617d8739270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665efaf778c6cc86350263b7f99ba2f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b8b316911b29fa726df5da1144485272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954448157ddda210944bcc588931a26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2875bbd5fc9fd5e36fa9a0382fa332274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3f8a95f9f0dd5d0b0a212d17923d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028ecb5e6b4a3ea43b8727d3694bea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd55063fe8476334598dea7646bdc2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5282ea573b4ab6a2dba20eacd6e857278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155be57af99124eede1e2a7371622c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294fe7c53ce1820c3f8dc5f4f6d3079280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4093df7101483344e9d954a65949f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc715858ec880307ef5d093a4e82a12c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7b7c30b4458a9d3673e470245d86d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd6706994851ba0cc63ca7fd33025d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558f92cf1fd7d493ecbaa2b6aa53c79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ad9ccf88cf24857647029528469e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984315359fa6e3a58518574965c1bea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ae65e9b6a77255b338a0757348fe9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c085ad4239318730db7d73e19bec9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ef70e5891cd7b5b871e8d527b4f86290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29633448f0f1d227ef14f5497fd837b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bf9f2033eee62eb94acaf430d7ae5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e74b3564acab8c90b176a5209f3374293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b995a89c101d9aac5d8f7d11f412ae8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d9a51792464eea655ca0f8677495295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230102a0f8fc9e8c455525081d577126296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a40738ddff62db768c22614c1a050297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bcf17698de3a2d44e2dc542981e98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ae1a3ce163f97e9e9e4ed3bdca742299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a38206ff0057c9b150e58d57b30a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb00c0f39bec8f5b5b1bd04144fb72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807a596530ee0b803708d0e321d3d33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1110ae32b3444f29aa20c99bc48809303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fb91313cc376037401e185fa90f65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddc8d575e722c890a05789202282b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf0e3d2f07595b40609823c0a1e6a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a587bcaa0d00af4e330aa18a4f1b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967b00c5752264b15043a351dc3cc29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d4aceda979e3a36f34b0b141cae0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa4dfcba25c0c7ba4d71e19ec8b6db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c785269d5ce3fd485812507b48a932311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a062028aee47bc8f70b213b243d2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44311197be80541e829e0dbb867997313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250853c499b541f8f6ced70ec8a07553314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1673c537b9478d56f10d080a95faf1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187a878356e746f60a41c1bf8c00200316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d9475dc42f620efcda574ff29354317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03cdcb56a956069c15ca6997d564a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524847c7d65f3b6895707a14bcfe936319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe05bedde6d35b78c3f9416ecdd6a37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9b48e4d9cc99648bd402970cd6a90321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc088e002cedc9b22e3c7a65bd78c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f520c4c61d0cd4b9ee50fab0c2245b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d1780f71ac600335facaccade69a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc07a3978e3e4ec32b1e5f0eca78937325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>