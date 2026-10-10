--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1281107d8b1a05b805c477d235460cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cd5cefe7cc3cdc95917f4f64f2ff82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bdec11a5d9bdb9c470ea120f3ea0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402d9fa270547ec6783aeafbbd4ec064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f504db952aed1df2345e70a707cb7765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91631a4444fd2e9a7cae3f40935f6ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7b11f502532c2a13f98e8607408e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caad77bcfe81a637279117b22d4af18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa989bfe3294bc75fd600a4dafe7da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac6cbb490bfd07e133587d81879aac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42386ad55ac2bbf34814aa76816d72a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a62d2888a1c7386019b1be0c5f4dbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb2d9243ef061b3c653377ba7eaf9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d483d853912d29024f78a074583e0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec25eebfb1bf62c69ac2ccae0b77c2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8f1d3735f4bbb4b352a81bc7b25f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f69af9fc9fdbb424e38ff96339984817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a475acff84ca952ff98947fb37d2ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc655817a2b9ae3a6a0ee02409d4b91619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f04326be0c878b998079c084a2c3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813be28f9470c9aba541dd576a17818921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5569af5588f6407ae701b8a9b36aafc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8b9c37919f60317632ccaedcf051e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cd4713b6d51cffe01cc7cc6f973fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c41010195e16516f7086805e3baee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c02b0c7759fd957a95ccd379605f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7126d59935440fb3013c264be93e9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436cc109be7400ed18d06028b3ae9fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba317bb6792e5073e508a230cab9b8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830d4aad77bac5493a1a1a79f1dd10030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68eb144d7badf6a3069160e1fd225231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20885678c13a7ea684da076eb01d07e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5ae94c35af49ba59e439c9bff1c0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef224066890d8ccd3cc9b819b729a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e362ecb4cfaa0cf565a0fc31933570f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e6ae5b24c2f451c16122fc5bdaa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a58e9542f1c4f6a121ecef00dec0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a048ff01b7de8707a7430c1a7f62238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32327fad5321c916f568343e7042ef0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c026dee3dc7cfa51d98d1e3221baa8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bae10ab15cf6f6d4e2977918f686a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aba91701bc29d79afc2c82e440b7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958b2ed35743bbe3046dfc9e2a2f2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aea042822927372af322d23ef8ba1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805ee6d42471a7c1e4b52456bb4f81f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6828de5821b5ba846e107064d615f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f246d8c69c6216058e9fdb26b75c77c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5017ad88eed2b8c0273593670ea50a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94331301f3190e0e74921dae7874949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e1861a7e1bc95f9a44441e5ce94a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7724fba9eed9cfb8da4ca39de13d22151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd4e44564cc35c51e89b9695d6c31a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e354bd4482c3e80256a86663f5fcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578f0b00a3db94c29d4bec98b8b73b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104631910c00ad323b0acddb2090f71f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4123ba0d5be05818eeaa903bf2c55056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e446cd9603151180f5cd6a8dfcf95be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee6a56b584800cc6db83aa9148ffaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba6622641b9115a802d56151adc67e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22083a6d293678ee2f77eb6888d697a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5d298c1e1254a96c56720c4344ce061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d60b12f515e3577f8e9970c7bba5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674082307399ceb6457b160354a102d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9ef6dd9fdf1a3462b598add2aaca664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ccdceda52b74b28c2ee224f0dff665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca046c7bc57a76a9f30bd90a19670266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab07d4496a03c27df286a98800c3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9e6e25ea7903dcbcd636a587bfc9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2623f6c2d100820053111db6292f81f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b22820e423f3e1feb3d1744d35cd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94da43660a1fb5f4959031f4f61d4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218ff3e8017eea9861d89f2f33cf56772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af8a95113d54d1a4a920fb2c37e4aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414dec616e91804a06e8fdd2dab97e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b92e91aa8fb0cd3514ee18ff3c0eec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22710aa34b5b63afcd57dfeb816c4eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f8d7d955f52f2e033b4ff2c42a1de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ab4575c2ff21a4e76ba0c9bb5523078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4e7ecc086a28f204813b66c4a3d2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187574978fc5d9c37d06fe5bc78001080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e8da504d4be55bd1731cce936d6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968d0de274dcc2fa82ce2ee3443f0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1fd86ede04bcdbe6048e76118882683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e302c30fb56b6ad323eae3b576f85e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fa102f4362ed536d45eb675d2956285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759bc1f4a466ffbb651faf5e401640986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8d059e78c3953ed7652c157b43f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6dac8385a1068c6d7a93a3fc599788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409f6efe138e56e1c9633275a7b14ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6243cde3aeade5a1bddb4399afa06990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fca41116dd3aee039194fe657661f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54825f9c6e576ba6551f34ac220dbc5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483efccbb5f14751791bb66933c7ad793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e81475b529f8e435a985c381561dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185299a4d75ff7e0afac14086d3885695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47168573c2e5b08d2d2708ed90d49296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2576f7c4a063859b7b2f9e082a3df0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50dd7e677391ae40592165b02224ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b5ea80152f57d6fc704e7b50535f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e8c8af44be0f1b799aae52b2300d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a48ea2a2191b76a9ed73c01838c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513c59fbf8d76aa1a8c143504cababc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6585887516d7e83ed613c06214daa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204b25766bcebbef5404f09d6bf27fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b7a3c85035d34606d9cd4ff4055b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79689e66274099f7e23b555679f2704106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332e99ea66d69650636ace00a03d3f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f045eebfeb94afb81a2206548505108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f79c14a690f5cbf26ea95c391938109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2615f73b2a8bcf1d0be5742e63333b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f309a32e32932060e61ef9446e2e88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac5bbb0f901665fa236ccf7c6d250112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d825d4b7f974a60c47df30e37ea28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fcfa45ccfca4c2c52950128c5bf8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626524811b079a4b48c09939ad087317115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a609cb1dbd88528604bfcd6ac32448116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94c269293ea73aafe8fa1e1e58565f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064679112beedaa8f3c8407976dacd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddcf19968a2afb71b5e101979ec556119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e88762f3a55cb8e6ecd59e8fbabfed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67138a44fccaa35808a4bbe04c5e8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eab4b8c01b71344b023c61646a2eda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc13faa2f9f00d9874861cf8341a75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ac76695704d903f34f261810b90df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ccd1def89ac76eb85cc8106421e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005969443395fae46017bac75b61ce14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2017af8e2ce98c389383a438064b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaacdcb38e9ea2a710299b683e18052128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202950c89cbdffbbd16ed13db349176c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eff5c044bfe1efa50098d65b8efe1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d43d7e6730f770099585183f7bc353131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b8b8f10f99e285c5c1fda39c0f7a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dad75dad52decc9e83d67ad7b4c86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b52adb7df01a1dbe3d0ee3c96dbb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307df82442af0bf9fb48da1acec83d4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6654176e27b54c7bd8d624b80a3cd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694e3d4da6b88d28bf511b43022f6ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8f102211c822bb6f05f6f907b9c7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2bde9152a0d317ef910d3b343e701139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1b3c89506bbd5fed50b97987f7b75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5eec5c9f8780c58d816bb80fdba04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5437395dc4b5c2bc853e9d6d5c042142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ccb9d7c0735b5518e4f81535832ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce58f607d97ad320fcda99a537fe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ce6a4713e876b3ef09760e21e9b49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a227c33e2a5d66003e4d4e416e95d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddd13922456ea30bca0536188ea642147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eca32695861273b1e42456bd48b73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304858d2155bbf813de123adc9864529149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d629b77b7a514d90296f562157a3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5217bedd29b9395eb5bdea1bbc268151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a712e836e063bcfc818d32545ef7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017baa7bb5c8175eb4cb838c72d87d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28238e28efe32d27dbd824ab5c72962154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc5bff6a7524db3f7f2e5ae5b549d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d923bbcc58e16554922d5fd927a188b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c74251fc672a6be9f491fda6a38ecf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453089cbdb3d522c686eeba400997c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd5c37cb1bd7e789c5c78c47cabcba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7f11a24e8f6d3dd9937a91fa76ab6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161278561fb3e201ec2d2260840196c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d954c069d8326baf93475add1311b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cf3df4e1e3a2d327bde93af738bbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13416a840212359fc5e46e95ae391b00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a7eb9edcd46d94d60115776c7fbb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e253a40a8df1e99e6ecb71407d26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73599edf7efb2517fcfca15ec44570b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df287d9c41b9dace1234d2ec4f4334f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc2a19f111f3f590405e0a9f305cde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d67c9f9de9b8d9bf5e01718aa4e358170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef605d11238427a24e1b89c82a4ff5ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f1afa56d10cbd6d8e6126d5fff2c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eca36489a0ca4efe63a331d59375e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857b525f3e0f68d17ac15f86192b0dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fed42425961fe704c50a840b55be1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50b07b908c6de2942686c6b816e2e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f57572604a8674af5bf47444245bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883cc07b73c9f2e4bcb6d5f7e22ae76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01815630b693dd700b4d172a88cc703179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a003c244d10d87e3073ddb17b046be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c349ba186a92a97bb7e779658c6c378181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b8226f0dba7e6ad063dcf44a1cce6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77683eaac2d287130b80fab353a00b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011f784cc2cc288e2d7e6b3504a51d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96343c5de9057fbe8b8cfff7bb2174a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1896e5a1f8f6b3d588f2406c3a9a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06341e162c406ba7221da33c854a15ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b433c19c2ef378154b6eb926bc0822188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6065918f8ce5a679d72d81e62605c1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9283b97291889e1981783d88b6230190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f87df3f61d5a38143c846631726bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fe7ba6c5cac8befe7543b01433216192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6bd3f8ceb149c4b99a1343f6742eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881db2e569ed505e7b18ec91de34efd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980361e2042d920a26b3092f9b119d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b2bb9f7cc07a03051198caf693cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de988e0bd9fd4ce174eeea9508216d77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ffd32b5c60597f4fd5526c54095a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770387f0196028e7c1323a463060b92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d7ee5bdd078ba6efcc468ff14d6a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e2726480b6e4bfbdfc113daeed96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3957e2997bab3eec59ac1f69b3f772b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84902ee3d1bf883ef54bfb75cda2b27d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127a97e72dca9a0cc301bbb12fdc11d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ebaf3e173531b285eb3e55d7caf2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230f75194859d171660e1cc227ed790206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f639bdaabac51bfa364fe99a7a97c92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e93199ee079dba36ae5b4d711992c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14319268c3bf9aa03169a12c7494f49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0d2617dc88c63f5fa7ebec17a35d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0d14eefeaa755f3d8f3532ea7e972211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40608c3303c063c67e24ddff077422212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e763393af3ebc238e311aa97f4ead3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eab35b2c410d2d8dfca739407f029f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215aeb363acefcced32fdfc25e5f962215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beeaad098c7f617860ce349bf14e687216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b56f174bf8b0779b920d27e699ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd9913120c9238209ef01ed50a1b6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05cef48cd3b9e779450d4b438af196219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533533e9215118f29cf1f05c86c75c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e666d9e498a56734eff05d0d7ac5c5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb9ec1b66da4f71849e20c5009f9d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e9cccbb6423217d066c9046869397223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37a1d1ea63121ce168b74b61f6b62d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381881f30809b9ea443e6719bbfc39c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a22b7e3dde39aec0adf541fcedb24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2e70dda25c99eaf565e8de3d57181227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508f771d0320d8c32835615f0ef7656228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5477c17aea3766052751002553cf3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3fa04445834a59971fac86fc03dec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa6842c445d35765fa96e15ec0cf05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3c23f90a89bd58b82276bd75ff40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b9f8651656fdfb18e2c32fc968f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f9e5230d597210942f44b0e74f50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba928e6060e2437daf84cc13e33e7552235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594806e411ccc062fb4d2d1d598d63c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df5535a8aa4567dbaecf6e39c2a57a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7976ae809f35caeb99daf874f43225238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d07094c326060f5613bc8a183ee924239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d908b53ab6fbf380a518ac80bbbd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae2622c9d3fefdfd83e5b4a6d37c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03044bd71b4a93d0e99253be9f11fc72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c90edf382d5b9f82474b0bc62e30f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f82b647957ee3d25635c44080d0d1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b2e2b5dcb0e1d06d8ff8e8d7b6f89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d9e4945fcf5e5cf1db5c2d17077b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab09ce5030ef572a8abefee7ced880247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5d6a7843b34bf24550e0a5d11b253248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e8b31894f24e49364f9ccb36d33e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d5763619cb6bf0bb1c1c5a358ff8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca527f1a79a0408ccb0f1020fa4a930251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f586826f31382e8ad0aa850bbe81d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501222c79ec3438e90107e3a3d7fa435253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387259aab7f14db074dfba32e3f33eed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbf0aac2fb90f9b3d80218f1bf1d50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0befd2e3c2263f9781838b14c6dbf93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60c2fc6d41d04574da5c063e80f14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07602ffc814c9358a532afbb5d1dba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117ab9ede651204d359c81ee7d10797259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24a184ed62d14d1b6c13d8ccc0e585260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0657452191b915d04c4a2ff391b51d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6423004fd817f261a405383f1776741262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc52564fa2c2cc3d669ec6e7a38388263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750be46a420e8809299da5affad233d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37a09328a55b675944b7835ab46167265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420f997f28f5c71fc68d31bc8de5237266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91f91151e877d9502ffbe357fee16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80951381f49fee8cd5f1ed75e07affbb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393341ada171ef9b8a8bd36d979cca3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fd1c94ac4a2707cc8519aff97925d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc928601eaa439eb2f1360d3bf5a7b75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c590949043688b3c1c976d1a412f11b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ff89ab8be7484344de63b331aeefd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1f73b1efca4fdbd48e75a2628e7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a65c2d66bf3b4471da4390bb283e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0e1bc553b10759d542a5686b3a6fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb5cc0433950592ce9ccdfe70667c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b004040c9f17eedea05fc19e8553d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59e74ff66c5f48e90f4add3497505a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1b6ff72b6a5b224f13515ba283b21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b64281861e0495f71530b7479379281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3699fbe189f917d2a9cbe78fd072a5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a130de66a747898e36ae14408974a2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f472840c92f408ed5aa4316b8a413c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3592a414c21dfdf094b5d84ff978da0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a88176424851cda648282a2bf37451286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a22cb8a72d20032ddac5d9118b44ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed490bfe0c6f1fe18a2e503dda57f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f5a9c27eca9b058ea1494f7c4e9e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a6e991d5a64ce0b02519c99d405b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ff1bb76e53340bd5e0c73008ea7f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e17a1197d595c30a45eb6c89c4ee0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a765780e3d03bc9b75aefd841318b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf3600b59209cb230d1c57ebf6d444294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d744937d64aa692f63ee1ca80071c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d035b3adaf1b165ebcba6a3693fd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149274d6b2c9d89dce873191df2795fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0823b732ae46a69f530fb3f26e949298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b231474b4726be0f60d00d985d2353e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe17d89fe15b5fd482de229a1c6e8ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe60c95913062d5bc9a37e7edd487e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16b40fc5882f9569fd1a5fbab8a0f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b3e29818cd6f141b26827d6a622d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b479d803ad5bdfdef2b6d818fbccf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628d6b04b53342c321cd4b7f922e2ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6b72ce626c80120f1b38850f82b83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f00e39ee88cf56296c22c79a96175307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e23dca9f4612cb5bf258ba1ee6232308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeca488dbcd61d7ea8e89149f00936309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab169b9f1d9d5b930fde60cf08436725310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec93d564c911342aea6905ecb639e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824faa01481ae8762e20f708f097e84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639ffd49bb1e604fe8ae443592768c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1498ac0343aec56366615560ad1a046314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b05efd90738797ed617ae544f5a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ddac4202a1328d1848ee700aa8207316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a825343349479ba2342ee07d467e64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc1fcb604e1d9f1d5ccaf22cf45b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464ff31a5418c560aa04c7a42cd8d55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3c680f8d64a8ac22d3e6aec020d9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4097bd95e153c952999ec55c7814321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149d355fbac6c6658005ca38c1a3a18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c9dc54b6bf142492be87b7d790318323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b40f8c8bce81b5bcd873a839eaac6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477d12aabbc8c256d931cf99ed2f9f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743bc740bdc9b458f2957270f63183326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad113be4363044021317f485847d0b1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293adf0185de6c31c503528a88848c7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8b76214e19d5e10f1eeba143544f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72816779c4e084f66185712346a48c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01184e29e308c1f629826db5889db6c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c20af68a9e5ae119dcbd836ed1659332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea6ed0416d76991a102fcea3771dbf333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd655f59b091fcb6c36489a1886cbed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993900a618e2f8f63bbe6256437fc2532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d03c8eb05820eaa938af3fb1660df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e047de7e1ddad8bc76a792990c36d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da9b18392baa7a4b5609e3cf92d3e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117e0c69aca83fbb80c01b58ef321d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f3516254daf15019e75e4f1e7c2be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abf0666a17559d42fc3af6d40260b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d686d0dc2bee9ec439702220244509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd04089175baeda80da43638a3403a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920602645e964b71571b70237a7570a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa433199d2b8611d0356b0d66bcb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3fee34cf1edefafd03510a089620813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40161ce3af7a539441c381f97296ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe11660f0f7e075af2c2cb71b219d5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eaa37b1c5d4f37dff1fbb1917a50216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bc9ff25a191ac1aecf566b84b251717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e6881b129909619fbfd8aafb4f8e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e5503de303584b17d24d26cf6afe919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9729d04acd84bce41b633692d4dd7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa295429a20eb7e06fbb278fd0721b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af2166ce41def493679d29e27e112322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a97f776884d80b622d6b768f6186523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad470f8c125f4c2da433a8460d1c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76218387a8d5b35f82c117f949440c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b5c056357d42230e71b0e5a4e7efe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886fe071a7c4ad6550766db333393a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697969287116d76da0e17b255b249ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd53029dd7f02d413cdaef331ed794c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e4e4b9e627f0e5d9255d5bd420dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efae9dbc4d0b981faf3fd218463761231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0627971605d4a117e95e559a97a1d7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0177f8d7ff3b0aa683e8730e906e5e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fc63c1e582d037a4840f05f9ab98534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bd5fba2b664c5895b96abcdf1f90535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644200b71527833edd9ae9568e00a0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16729d27490d84dbea7cfb919a3d742737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d582220480f2cdcfaae61963a851ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d829fbd537cadf4f8e812b12236a9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab1e0aa4f00dc34559cff51dbcc7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2e0837805a1d963b8a6ffd1f411bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef7c1d26ad0e99e6315c94858da3b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70c96e60ba0cb1a8f4430d75d1635143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace2c89b53cabc54530827fcf4484cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10eec70a74dcecb68beecad8242a3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505ac63f83427a8a720f1c29a27a6d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b467ed1b60b421a621c75b9c5a758647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfa1b89af458f645533ef47299e62748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dada543cbc1dc65f3519df60664b0c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62784ac4b0a7c99b9d57b600610e177550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ef7b77f67043f534217ee05fbf17a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dbd89c0f7fe97a4c82bd4fd1e4b4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c92b97036eeab84a689a1005b3ad1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370357d413b44e583a23d2b55485109754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef76b962b946c2107d7658a7500e0fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a8c70b3ad34edb8298790c7182b8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58c567f31442912c344e4715ac5c2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6247e358b6bf934bf01ec3ba819a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82875a34f63690b5a2a3c47245a90a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3fd9e7dd8557c3aee30279306f1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d1fbf119fee23d77ca285805de20361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d3d3536326312dfea089cd1e8832962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b0fa4b521aeaa4f1db4fde1f9942363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae7a7d06315a2a6f2afa85d81233c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a4cdaa49fadac70ba969678c114bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2e991f8bc5b316e503455931f123c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80486efa496e026a3bad264199ba590c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cddbe0fc918f00b9c83172e0f7b36268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b872d2b7e9354558da2f4bb6ace80f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3879b6902ccb999668c4f7bc0f0e0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcfcf1075dbd7e5793dec48a3e67c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25fe6bf12d7babb2b244f96d53dc5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb83278bf26f6980b3148a34aeadc5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58b81e3c765981904a98f38c725f3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339386320f10a589b88eece53112d9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af193489b914bd82baeafccde938615a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7bbe8ebc8b3ae4096a7d08b97e86f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c9def1a9793e1d431a3ed9cbea81078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ceeb340a66df8cc1d68c341dc0c2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f0fbada93d0b5b8ff31c04f37c15280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f14bff9b8afb09c5279dd574d1e2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17994f0c16fb29cc74de1541861c9cac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9fce058d9fa843dddcd310e28c0f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac31840101bb6ff348a266ab7b35584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534b2667738666f40e7d40569583fe385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051155bb928a5c4b5e452e5bfc4f0d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef999006a5d0ab3d28a410064b4adb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69038e7e61bfd73b76a21b9d13d3c7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54fa58edce71802c79bc1d80382f3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb82c658d84080cf0d711c4df0363da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05036bbec742135eaf84c6bad3ae8f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a954092e309ef2941ff373a92348792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1446759817d5b7730bb0961f11b439f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6dd002226e34ea30c51ed82dd84394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b53f0170334e915c3b799f39f915c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b32e81247ff1e4ceae5c2561f7a5fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc799216892159a6b9b328f52e6694197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e1c77014006c93e04713e3985355a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaabdfa2f405d4104f0ae9a6f821d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f575e1c8597db66a90abbf848034e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54f6b1281b7575bcb71d6893497f59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433982d3c918eb8887b798e5817798d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6f5fe5ecc6d76e2ea502de09f081f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6bcb91f3aa3b263d1feffb0c66f8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88b619abdb304c6e23412396776571105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7c63839056065c8a5565158b8a1a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc63797a122cd2d0078f0db659a3f37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c7294bc56361714f8f68553254063108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613393a78c2c196d02015a97d26235c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76583e7c7f6ca349952446561ba9426110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be686478fb7fb37f0cb94a84b47d041e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48a17e561c98bed71f4531420dd13d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a6815cbdfaac60f3a56e92274eb15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93808d1df8753baedc4dcf3e4e677a31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bf557f973dafab348827961ea4d33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b6cd3a12fd485d4ca3ddb93a6a8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0baef272c08f3af3f73562751b376117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e72bc8e33d4a32b035a08b533af188118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f69666a27c86ba27fc5fb68c3e63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20afe5f44fde69fdf804fe3a7306caf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3996df7a3481a975cba0f625bf79036121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e046033a31ae8eba20143a824d7eac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f3956be8dbb514ae1fa1d8d74f756123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356b11d8eed82aa1003d800f515c1d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de042cff46f1c59c7434fcd665807737125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85831d0ab92b0ee3081e5fd46ae012bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2e5cf33673d01ce6db4b409836aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefd3012e5fdda62cac34a9162f0e58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb769e23d1e51f97f405f14180074111129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d0fe7aa5cee3fe0fa8da7e9cce4fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ed9b0578a4c81cf8351b585e86c8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b39950ed1d9db2091f16a2f61164ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac2547d486f98963c342c4505c0fa8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070c136c7e116df1ad7ccc3dfb4cccb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d8925044073bc7ed9565d3750f2ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2d7ffb6395cf32c2278bcd9769ed2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9b93156b05bb3a1755c9a534a9f3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274bcbc58d97f8af34818b73d5de90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9765ec79ec97d247117aa8647d76f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea801d020de6ded6135c20097a55c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8be53387acbec27ee573b97657e916141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2318089aab07c9f77289e14e5b1117142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e09a4031d40fff4922975dee865e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03cfdb6ff28dde6a44a36c70bf763d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8ff080c18482562fa85be4d083761145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9d7ca00a766fbfa623cb33e1ad109146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c303383ffb6b51198f3c34bb42ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fdff057114f40603fcf4e71b45dcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cedf9f9ae7b35379b546f514c552ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32011ad70971638f3553478cf76e302150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc58ae243f3bc4d714892f26878627151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbee50064d79e887d07411941e1d09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cff175175da151d35b9d3373a46704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684a1cb9b8886df1f7e761afde535e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd4905da47486e569667f8b54c253c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aab69102cade2bed45f188ce223382156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e320a0d9fbf141bc0921e48f8ed63bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070edf2334b35b66f710152bbd76d5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a19d509e05fbb7d0877ba0b4bf33e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c375594886ac37bd675ec98ab59b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d69a2174585be0f35551df4bb0450d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4c6bab08864d290bef0e413259a10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e33501c221d6a3a4e9b1218724a78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc61cb1183343922a0d45d2ccb8e7f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347c62162c83f8af920675ec2733a48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb140dc135bc457e13959b0c2d9465166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01e61ae4c4ee4c8dda99850c35f2c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0e3767233dd0e806524bff76365ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8c9c855857267eab87b2db34f94e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6896de63feba8edab025b96b9a8c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d35d2788ac7f2da2b3bd10b03c2e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f83e0b72cb715ae5a8043c3ce7861172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a10732fd851578e97e85284a513ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecac3fa8a913fee3b12a153eaefac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aefd31928725a91604ea140daa322175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac20bff0cc0d77a03c92279dfc01c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4f20c2f91200ace24303b22dd6751177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00019949ba9f760b1e5175bd73a4780178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c2694d8093df91d6860d857ce5700179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da78d4a8a20ac452aa09c063f3ac37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bfd210cdfb13dd6f51e040e14d3d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7691d51a917ee3c3d087a22fc1ceec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb828193e2b33f9ea9f7ebcb088d3dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca5e8d42bfc122d28b1840cd5542a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b0145bde546c643e02d80cb3b7a27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f6c4b2ef10ad10ad3771158d1d79c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016b0d931e10de1069e02053d73a5c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619bcfe62bc5941b9a36c0a90ea7283188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a03513e7cbbfdce64dd4e9ee9fd96d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1309d82c23a11da58b0fc884774e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e67340b13818fdb948e1d136a9a4de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f38f48739110582b8c2444a335703192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b61ea06c76da272e55eef0f1febfb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff44d17bb139b9e4c9224402b608eed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5c9f101747854bd532164b1c9000c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceceb3b3efa57df76f03def5e329c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca7800822cb0b06fe45f1032324c88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66ff1c2f935651f318536e349ec072198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4793fe79401240de43ec878bdd7fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46fa4403c1dbf9456c8315dd6d40ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce914c308e3643e9f9db155f6338743f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38c1397253186ec3bf47bf2b84ffbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295a104a35f999b13b3fd4419645af9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1fa05937cf54f3933f02e870c5d21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08ab1b4b4d98e98ba2a9e2d3165759205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae02dff4ee2dfa77d003418aab1ffc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bf50f20ae8bf71566ec8713cff196207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acf52c6cf7a729c6d1cc663e641627208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b046df716823f3bcb19ede2d4ec17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84434f7a83e0854610eb1d8a5ac32c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626605869c50a2c7479affb8068e57d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff17a14de8acfd48f19761dd0c2d6a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a080c2af6ed2c11567420c4a18fd5aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d48a511e84d4b3ac9a05fda05672f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26bb5d9d3291bdb6e6e4caaab863ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896567a6b6103ed36a2fd7d4c0fdaed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79b94ff037a098195a2ce5dad1e663217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28323435f9b7ba127b556f9b96ffb7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9788355d1b6e077eba0ad6097e1af8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da75b8fee622c5fde31514d9ef1ea48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d758191bfc96effaa2dc1f1c377ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb67aba3a581724c7e4090428a228f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76581e95bfce206272c4f830347abce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5830844f933d9e7af1a89949622268b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41df6e7a14c16142c85061f1096282225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47bf37bca9b11cf9710d62151a4d91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46998756f41dc7762d3fb33d4d9c74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eba6598c27fada8cf6e75c601c9c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351cac09afab983f1f3acd22c5b814d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc187de29b02c05438a7d8f18e5cbd70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca660a222aedfa730ea0544ee14dd2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb1599284bc57a308c0b78397dd876232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdfe849f8ab134aeaa640502c79d63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b6014b25ee0dfc1ffd26d1c55f3a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26450583db078a5f41324e8ffcd835235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2960472f60a0debc7b70eb9d374ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294a9a3317ca6b838bc58d48e6cf195237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6db0cfa349386319be0931c952a87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791a53986a9443e30a039ae12223c95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498a6f1063fb112707a95f2e0f40571240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd403a41204366b5da80bee5954035241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32887b3e1bf3508e077c18a0d4274ec0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66165265295a7b0eb380392dc073e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a63881fad9f7e077d3959d6ffc5a73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40412ae0f973247b54151b6198904022245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2de6f93628f9097f1f0f88c5e6d0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bc48a9a0946a95ba28c4893bdb4e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a3205ef28beebd7d22d6666c68c79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4d0145d71a8a93017648bbf565035249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59458ae68381c7985e516b11e015be5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e0663aebc42767a794b7a64ce5a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b48b9a38ab2bada0bd90c7c06c144252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adac94d4960f2f63b9e563bc1940602253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b8ce85c2dfecaf879c020e7109be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabc0f03f1d6a300a7f3dadda9e3f31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aca96f443819fbd07c6f140d32309256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b0a0ff08381e22668c70fe59bb083257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b2894df636b62f8d65a506c2afeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b5312d60cd4519a26d02e8e00d70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143ff5e8932f05cce47b3aa2e91cec8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bd6b8c71c641338a70b06ed8d40e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9656cf97d3b1869bc3b413869734e2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ea37f1f444268ec7c7ea3a83655ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570964f8e856a489ce95297b373f375264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f335f294fb65e433e9737307f216265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62e5f9da99e237ce22a97b15ea4566266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd9bfe3c309f0fc3702e611f84e828267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d01d1212c85929f3586e77b1a69edb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fcf454dd0765c76da04d289366364269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d8b988e182f7efe0aa83ffa9f34b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c11cb49640c5ff6948bc71d5a89dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df8ee1de03848bab468aac5637a058272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edca962b858d80d64e92ef8157c628273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4ccd8759e22455249f1edd92e128b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6e5aa2b37a76c32cec29ced8bcece275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f4dbcc7f10ad2d8201f63d0a752ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9256858f2fd4f25b47469ab15c566b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bdf4b46736a672d8056c1186a5d1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6c2aa1195fda11bdec4c65ed370f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643ceaa43c971c8ae98734bb6abdf8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d72994171d5a78cd25139d5f6ddf9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ff4c6a14b76c2c31751e395268c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f16d4e414dd1039c18dfda7d56b03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fc9f6710dc9a01f90d44cff80fa84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42910774cbf8baf0e5d1ec001de7fa07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad6702945b0ee405e5f1da77d41d9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7762a595ed92ff728ba92189e0a7a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc85f1909c5e334f4c48315e78b24f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67acfc5b49cb14da1cc981b046293b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316b526284c18901ec78539c60b62b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e620099644e498872a85ccdfc392fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1ebb482df2f0328a2ba8357a7ac34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec173e865b1ea90063faff6bc5c86741293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622fc8db4bddd76d05e9fa0c6c7a6e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc470f656eccec878b6398048e209ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b43d4ae9f8bd5d7253f22224e29cdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ce6c557add2c9f4d2ff4b3a230bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f889aaf27df90f88a907d05743e177298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09d7829292802fd8ca03e4c86ee28d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7285ef941d18367fb07b35d8ca3ef3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a1a1058077b88fe3d9fa92c409fd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e94cba262320da5b0f84741d4f9674302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa4fecf10aa6a2a58d1a23fa39a32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e08f65913027e9bdec6396ba5905ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5af9020401d20bb71c1e5ba49a8c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170206c78e8c298c6e89764cd9d3967306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb73ba50e2a2471a96a3feb30f7798307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1486e5b26f1f35c5def0a11352ede0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e220030968978a6443c49daab2795e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd43a3d52373f099adc042af622a1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97603a1d982eac447a9c3b819f34d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b39606e3e1a2c5356d98ed035aea71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8c278d9837de999d13884cbbaa7e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826565ed8f691f7139e87c29f0112ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1ec4366b270d6d452915a0239d31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83253e25e317da2f175dc8265c250eca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfee365efa04acac3645afdf41b092317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40446ddff12805c450e48c432499c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9611dba5df61bebad9f5068296a974b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ea40f929c5fe0d531a800dff86e7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74cff1dea14a2bb3be5ed5c2d40075321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941a30fb2c18d49695b0175398d8e0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa484bab02ef69cda19b9cbd1a49d5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053091f2fff7930ced6a822cdce78ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907353c88715ef533fbfd6dd348df25a325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>