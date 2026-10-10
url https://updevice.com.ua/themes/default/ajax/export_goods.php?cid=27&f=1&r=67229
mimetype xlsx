--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315613ebafb7041141d4726ebaa98201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bbfc2d23ded2c067406acdd3401aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe069e7429726fa8fc7d3d1fc7bf433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f246295706f943da888ca25a45035c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78863df55de0087c4f75c09e8c21a6245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab7da421d311db2a1f102c3585eda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1229d0061e21f7a0e44803ab3740cfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925360c4fd51d28a1eb7a3d6fc97b618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b56404c886a62e5026b85dfa066e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a9d679de54cdaf27d2c06a2f170410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d014ae1f24a5eb53ec38e4cb675a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdd502e6014d33a16c6b8a3cb3a1a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45867f555a40ea272d683ccee0123013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41d825f072c72e791dc4fbb602ecfe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81167dfc21161b80d262d1474f6bdd7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce559d52f9d2480668e3939bb0a1fec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063edfc73d5f84470abffecd02962217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da738e89daaaf176d7c350ccd7f101818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed689dccaf5a8b0174b1d6644042b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3280613e06a58292ab7aaf7a330c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57518e6cf47f5c805df95b6a3b2d226a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98b6b1f5d3effdd09368a9300c917b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebe206905597ea181d24a1d47abde423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94972368646b071f9d00d8cf8e1183b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee92a426b52085a402494cb40df2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744704d40db223e4669dc12e0f296cbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d71ecda99be978cb678f403f657a6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0498435325526d1671f4540737d4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ad4db31bb6289833a61c61e5f0a1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a048f0765000e68bbab33038297fba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cab26ca96c5b42eed463648a0ad8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e20e3085f79c0653aceaf032b010432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea7242f3219a564f1464fc20ff83133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39875ed9e2cfb93614ae8133761d664e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d716603412bb546d8aec9c9316877635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c50ad22bad048306c87c1f672f654036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af3b370718eac82425767cdbd11d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d1a4ab8aac06145543e9b66b2dd5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499147df684eaf6ecf1b57d7bf0cda0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f57475870747251714a134d68f5a1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec65d1d8a77d06386ec7c6fe5601f8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7008c84458b9d49b683d91d8fb8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c927c60f3f1f69cd420e025e6feaba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76d1ca10f5209f3e1fd60c0adf297444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ecc2ace03466298391ede295d047745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d14086767d0ee4abfd3db12c6375a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf06fdd237ba400b8efec6bb156d8cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ee6079ec88260ddfa871e830122be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fe562d69f1b55560bbcd144f9fc8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067d3d9e486829c070f258e56abc4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e21b6be92293a9343321a22bbfe5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89a2c0ec87a0947fc095a7214c153252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa020fe286441aeef0e8e681c4d7fb4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f063a196d04e43f27dd492f99d1ff154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53d85f6357fc49498b99bc5d2c94c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26977aa61d83fb9c34eaac6a26a242056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7809aecc31717c3e77e0ad479be7c8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a95960a69e15f70aca19f60e66536c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b09ba86ebb7da0b652dc35fa7a757159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d451b9abacd8bbb68e699d3a22d9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ed7210a521da7b93992afb19a923961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d873b1bad17b6c669064d6e4096d03362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b47de2cf1ca7c2cc60295ba63d3eac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14e9ba51d817661b78e87c1578a92064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d13ea5cb352452342e4aaab52667b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4926dcb5e696480bc7a945122ee7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b78285988f2ae58d8c230e7d65db267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dfa477fda8964dc4eee88eb6015aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc29de2864e8daba49d2a4651de987369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fccc25affe30455ac9a439c15386c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e082f0242ec74d534a8be93405137a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b89a5de387624eef21b10ab41e84672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed8dd56b0a5055fe87518a0c2df8b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aa9e84dba9a2061280574d90a223c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1733fd4c9a2bb5dbb48e35d046b689075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09279928766b0d9d47ba6544779c6fb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942baeabcae7e876e2a5689d28997ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2af7ada27a05a96c2951b03fd4a4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83885c7bd71de43a33720e800255cc0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab7b97ba2249521e3028c110cd6bf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8be85cb4dd9e4c8c945efc9a736b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d51d4bfde739194cd7f4e88e918982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020948967bbd7afe8cf283f7ea3a33783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312a3cf04e3f48833aca9987e1cd7fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176007f3b7d6d92c2bfc5e075160edc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a831df8bc99f52cb29d23f241c67a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05e81b76f9da1da2f0d1842df8d19e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e43383df88b8468c71c7f150d617ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab640c6f165c3f183d8f06ce5d1793f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76be4623c2e6b9e3670bc5cadc01a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100c1ae3b35527585f91cc0bacaa5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f18c5bb789b4469e34b100e75bf6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c50a61925fd503025939cad6dfff093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afae8f62d2e53a0106b969be8974e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702284aeba593697fd0610dc150151b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feba83982cffafeec3f3345d826c33296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a5559fd23cb0ff903007d023b36df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725db2778440b5bc5b706487828d8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b97a1c30673ce949cd3c06bd517a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d257112e244fc66eb14fb3861547d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd2cb1665b43f54c15027baa217910101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075aec62c30bf82920b487eb0bdb899102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d227047c2ea2dc1e6bd2109ac3fb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c483653e21db2d65e54f2c6008e6a8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee6bb26f4c88db065a40ba5c209b7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c70ddd925ff20669f41ac650381968106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36e4bf4a98d1d14c6e133c0cf1f54a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81323a0a92d704737fff61037936e55c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dafd6dd46b01ec68a8c6399ddfe0c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf704e1c845f388cfb5ee6d2703917110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fbd5db6ee27bdbdb1f22899147a20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51292f7fe16db08c15c2a1f18436c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520814b9e9bc530042790abcd69fcf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f9082261444c8e85e40861999acfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689a6d4a4d54d06f6c847cf4930d078115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7cadac06aac6dd013410cf1e128a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9fe7eb89a67618e51cb353dce458c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204cb50d900aa4a623572f0adfb29bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0766deacf6986b8331ede4989e998119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2ab7a760c23a37d99857ea73fffd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e87909775f7d0509f80fafb2603e9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98086de2719c441fa93df0706a3192a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0788f4fcf75cde88a67626c4a99fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bede91872d244c7ab9e5bd6f8ec4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373dfe662fcd6571610ea0850f20aae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa34cbd6874604c45485e7d89a2aea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf374c544c75382178bdc639af06c65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae827c9fa5782083b0e8c53502c453128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c8f1ca9cea85f8df11f19f9129b83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659a5c26186daa5c0e21e55fbc6655d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682dfc2909c16ca01ec868a6a41b995131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ff8afc072002d6ccd69592044bd9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04256597a065764c0bcb0bb78ebe95d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fadc09fced6066ea4037a1e58125a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fe25bb0217caeac7d5a99e93ecc86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89eb6725a314d912e1c8ed01089a38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae59f4eeadc0283ea7cf66c0c280263137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2696bb4b15f3224f1e5d5898df03c43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ffb30823ef96457ba9b5518082c70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff94dbad9c96c73caa4f401b999ebad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f350928918b51471c96bca595684a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda927a867f01a9caecf5b31b42463b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85f50008f58ba79f70cadffaa635d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1f6fa6bccc50ae35346a3a08e5bbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146c0005454b5cce12dd53399a8c455145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e02b2f38484186df002393b120cf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ecdcec4543c4494ae6c58155253c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dae3ae30c7d63a82394a3f9981ad6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac961d9a8000fddf75af7671e57f6f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732464dbd758aa7c6802f0ff10b8af0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5142cf987d4ca778f4e1f5c04f78c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879884ac2607df2cb68cf86cf0ad419152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c2c2eeb5ae81b0cd41e0ebcc9145153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a121da44dded6c369c290d4e9c9e6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e909b1edf97204d8d400ceae31b20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d5aa7ebafa2a82a0b513aa5e83d20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72de249da52a1eadbf0b20572971e9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc12404bb4b85d2f4bac9b9c37917a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a934561674d54066d0e21993da466e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be782d2dcf2afc70de5623a7b14d4ee5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96479a80c01fd4fd0312f9729a175a07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ca57105ae59ac631991787aa5a7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cfc89038520cc5c72737e729a4a15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee6c5855873afbab71a27155dad6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03000308849c6a15d4a113b2ac591c13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca96ff63be03a8450d85e9acd271737166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cb53653ffcbf498d5396880865811167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89642642b2e5f92ba46be7ad15772b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637bc2dae3ca216a98b5d7344be32c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416eea83341c681f76bd7d79723b556170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189c4fd6c80d7e6131f5c28fd787a92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805988f241de67714c8fb581ff267126172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b8f8506605d4bcdea60e64e99262173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ee377ee18ccccb406e6f107a9242e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b46a67aa5a85fb1b6b10ecaf9fb40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb9f14c1c6ea91b5e317e5d744d2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582141d634a4349fa39c76b2ae55663f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7540d7ae8ad5420cba671f8de9f68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d54033b444d2d39c87aedc4000ea93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e9bb6bd38a7e71e7e76a8650fe94c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37970f31789222497ecacb68ac113037181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457618f6377a08a625dbc3d69af2b87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9fb79d4c31d6a22587db5878249d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42145e357ce506ff89d9a65eba022e57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab21a2acec3e0b4df0c8cc09f249a2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bcb8ea08dd2d5d696754f63396e4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48574528327bf990e9af1ffc3b1e32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56edaa5e4e5b588bb27f9c4a2a0b8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f306e362ab1c6736d262b9ebf1574189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268462282d4e0640b3a1f97afe2332b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee394836f437147b0abb49c5f5da44a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b002c291da916971a68d0b5ee27519192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67d73dcf0ec8a42a435a47e3cbdba3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb6c1b7bace44f1f0524fa0a94c46e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf56c5867fc1d45baa33b98a15dec6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d2b711708c034fa8db6292620de13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9eaca5baaa907073d5d1446fff641197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48772236bc905d85c3208f530bfb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda22efb427142d3e19b291456cd9e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e8cb47c4e50c31b7b632475dcf06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3a35a79c1617cf30008f8d3c58d04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1846105ea54c940a35fa11eab9b3ad8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1b25928d881d90495111bd8941314203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc208887e4ae8403863ba588bbd90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2557b02cb054965f64973228dc44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28db12ac9bad62d2b22137e3fd3e032206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b1822404a711704ed9d77555d627207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca204f9d029d8e46560f0992bb998df2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca55fe29e438be461b6fe1aafcd051209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa4c0615f8468e914eeee254fb279b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273db9a9d2ebffb69df047d48b13bae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92020f8caa42b7c3ce4295b6b56989f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c08cdbd96e133ea7e077c1f1ef6b3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb0dca8885b88f9d079c5d15102448214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5fef38ca82042b563edc36d0984a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8394adfc9cc8ed46447abdca08644e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80c603dc7674a0bceb92da5b7ac0ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438b91cba4a4cb8ed01480e2a38f075218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ea44777fdb876cfac1feb8644f6f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37de7f98da7e2dc779ceeaf1558826d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8092bbaa9839c935b612223da29afa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a347c2ad3e62d4dadc7c05d1a63433222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42897f909c9934ac0bbe7c7f8c6b4be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8645885dc8de8e10d3ef95866032f74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0916dec1dc9d83e53d46f2fa5f8e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33dc433e226a77663b7de59151450d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d82a3bbe56f028802fc7dd12bc2a41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ce389d401e2741948b2cf6d6e32d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6460ba1adf77971266b1bb72a1fb1eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe664edddda8f72456be716ea0839d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eccbb7fa6487024a744953c3174c27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446785c94e05bfe621f8afb00c0523be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fe94409c7e76d83ce88884d8ce186233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53f470833ef6668ce651c70654858a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7977c3fccce7bd25a7caaea170caecb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3138f83b940cd965ef099a76e3ec9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d7fd2daf478364602eca0613e7d68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e717c2dd5d96d61ae9fc2a805c87873238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998325023dbc61f3656f1531a61fef1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820295157bb72f8bcb680d9cd9c5d5a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffae0a70898bfd74d101fa45d3ed938241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35538eaa5a42b9171a297ae454a58a1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2488350bdc75d8045909f082bb04ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a80a17346ef8fd59fcbf13d4e52f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aee744f4a92d6ddf25b759af2c8ce9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8187fd7c2a3a0c0cc47643bc5b7fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64b21252aefd1b1ffd97689d6e75f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb22116d012bfddc4ef6690ccd580bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd7dccf9e658b27c2a449d3ad37700249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7ac35f3e60748386c7a4de9aca0b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5a574b985d33a2e66870d98f4180a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec13845d4d78698cf1fad6e067e6d5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264fe1493c1528924a89fb6922e05c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5874dff6f49681c07323232658b045254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f5134a3c9503c030598dff3c4a062255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc06362b5bb324628f82cf650e2e35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61f661ba344338dd3f6e8693f56f40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821213d2fa70a9694d6229a56f9911e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba19f738183e62feb404afb3737491259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32257203a2048b3525d14aa50c861bb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6b75e8b8d0bdc194ecddfd677bda6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61273fa5572de834f7d1a423a453a7a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4699cecebe806ce39695fce1949c82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdee1223274679c8242d4a0b86d57ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4463719f383ec357e117ece7d1044265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b91d84feca89bd91839a4a3b6a4cc9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bb9d3eadb71f5944b921e4319b554267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11688586f9d01a607e5ad6950f9c91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a4116ebf1aaa983464ec2c704afb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522f717e42b67f84f64c8dc3818be50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561bc946b47c045e27c5bd07e120642271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651801a2961c51f22bcd957f792bfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9eb857ff9b114772c0b8169003a34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313186fc0d1b4044e43af994e5ee888274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba6f93bed9f4a41e61625acbbb0b8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c337468220a75982e1356a6afafd55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e793641b81baeb0c6f55f43348ab8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4ae7f0d7244ebe88559c8ebc53fdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4939e109307f9d19cfdecdebb4d593f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945e5118c75bf422fe05c42fd371f82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5327cb98e697ec561e88f15b5e3a1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f53d1044eb387b461ca9f325813b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f968d9ac1b8cf541e4f2f37f41cd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5917897f63e6cc81578ff04f804cf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963bcb798e5a40490aaa9780bcde354285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969692bad3f2f2a68e7e959e366d9487286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9f3569cbe49586a636dfe6013d9f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d3da7082f34f562a53e4f8f0a3e36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c725c98dd19822a57855a5df44592289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72816048ecd82aa4a0571f98563ed4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5dcafbf089ccdadcdeecbecbd8997291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81890d0e13c71998e7ecf34396d0dd42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88581b582838bf025aff16bcd2313989293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591659e8cd768930d406df6a8a784c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b417b8ac2ebb335549d4be5c8082f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3620b4f8d9669af58d40425e8b5adc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf6b07a7139f1bd05c29b2a9485063297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20ecab2e4c50afbacdca8cd0accf2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257502babc911ab34879265f6c1ce85f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d998ada9487d6b3b0f13a681cd29aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f6a0a2069a4b02e8e78842c0b0dfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbf27abd44af0e64026983423414f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda75b1e9170b5c7dc07eee7c9bb6488303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4ea2c33cd0e5b1f18939bb79e9db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584eca8fb2ad014be490e0ebd4e5ff3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d226df6a6a3cdcaae0fc7dbdd3877306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5fe55e5a64fd4b64061dbe65e44dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90424a83d341bcfdbbe53cf2d077443308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d522580397aa3f5f2c1cc8c9bdab531309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db110018a4d7f1f4df7fb98721c4a3dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4d0be02a32050c16ed0080e129949311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90330326aef5654b78ae644aff72da1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d0212da64b5a5c376811d6e141a3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1b6b2e5b069ef88da4893fb40a974314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa040a4d0c6ef96fd055c1d08eb74540315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c83fdbe21819a270f8addfd7bd29f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3d27f9cc7a3054ec7f1bc98e5eab7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d13b1c4defc296dd58144600c37651318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e63b46c0d5fc5c9de20d4abb6b23c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91ab246374cec2c3404676e49c314b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee1a1f8f3d36aff4eb904e1db84971321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8335f163332262890f2bbcc7f02ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ae8531b10d2653d2e90a26e88e29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5351df4cfc7922335eaccd1ddb68ea5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087b94bc3be62f97ca736dc61243932325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e1f915438fb284af32ce07e4f3c4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145d418ab48d47ea44b8002e81f6703327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a4f93a1d194accaab80c385863b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a623351971112cda978302fa62bfb4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ff358dc3f2258a275a034771f510330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bfa0b0d33d89ab4132fc31d6a5936331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d6bb1e62ff278d131338d920c6410332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd12ea2d84d755b5c12d4b824819c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2fb06ca3cb815e7d62d6e38e0c7af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda01947b41041b37d39000d4acf04732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402208286006c2ccbc4e770c6b40444b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ac885c5405c3cef775883a9d99c304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd00a10f10bc9339c9165ce04dbc335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694e304f1ed584986fc1009b231c7ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd891578683fbaa5679dd3f5fddf0cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf22e3a67a58b1ec6162c42a9c6b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452c7d084a0d10c9897ca7427239b2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa955b5d1b5b11b7e8f1b0fb60016bf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e4f2e88bbc3cb348a4cb5b1945a8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8c35ede0737185b76b6e7de8c2e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a77f8436d956e0cc3fbb7e18e92a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a237d91ff729a3e62f92b0b9e41914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a850e435b43367ba67002f55acccfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d8680ae6d1fb5506f40de5f15a50816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1d27189047cd4707189978b5bebbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85003065bdb597f29290b43cfb470bfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c39289f620ddb7f158d84fff199e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72cde5bf14c7f733d916c7ca4b6ccc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9a546fd840c9594ab9884951676021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dda47aa9b5d0c13c1880b1d683009e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b6e1cbb7f2ece36023837ce32821823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd0075c871a770b5694a8dfba3012624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8750d8225da1abc659a927f381a64e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609d6b4dcbfb3bbc073ca621c33520a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe42ea75a5e969a13369a7327b8a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d5565bba6cd3498ab84f554fdfe1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171063fd453582904592f5a941dfd8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6051e89a22492d89086f62a6f3a043830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b60874a87c74e727ee2adf8034168131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f9b2aaf55bd22aec63e3afe77850332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d533ca641678889eaadd50eb95137e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47219919ea9c0dbc2e91ad40f6c6680d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41852fabd6d3d7c6c709e148bb99e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fec793bf481f14d098c7bda9f2c01b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ffe916c0cc53cdaad8d32562bee937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980115c905fee9e3bbbd5753a9c89938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b923c23c8ecc083dd23937c6bf73639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ef38ad6b29c69c16bac1e01930d5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6a59658073180d602d99ddbb7384b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1854ccea80e0a51b40677748ff98be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43473286e7023b81f000d25e52e6c90343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079da4772e3cd517153d948519c531a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33244be8c2f82a1cc8996ce81b8fe945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544b0ad7c428be770d51b5ad073c30d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd22c9380357c7c0427750b645f9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22680cb3ea51df78e40fe0fdbf03d68048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367a6400d170e3160cd23ce6f305e8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742ffc10434bf75e29b7b2a4f7fb5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52ae9d42ca7bb0a15be9a56a0f981851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1e0e06a4692ad003223c4680ea69e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3da2eb9b06be344550ca6b58722de653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee331a237257f3895768eef2735f7ee254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d9e8e970df001f93e24bc27a93bd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6cf398acafa8aefd72cb0dd44a40956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87735dcc5652975edcb7cb04d1498c3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d7535995da21d7a30b7e1824439f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edeba6dea8336e15145566c6154a3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685debf74ea21f408d67b2995e0462fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca7cdee3fe14103074724705dc3d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949d6db65c79718ff9852a287d778862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa4789bffd59aa14900c054d82b67263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f55bbf49e31a59b18b5e8ece2476664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616189ffb747c881831f611b6b42e7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441213f79d3174f619f310767191b4ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763702ee119f5071eb957af48b8350167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa946128a818351c47aaf5e81387ff0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c180b57d9fc76156f96e8a30c626b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bff11181c993db983d8244facab66770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610336f7ff8ebc01d4e99abb532c985171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ce8c7b85827a220203f37615f135572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712f8ba8a9cd028904d92a6b37a5f0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf23f89019e3bc5b073e3d1a2b330974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a674ba00f3592d0948ee46b86a2da6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7462f261d48141349a34ed66ce6d2c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeb2d31dc91fb18a6b7bb8d25a3dde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1c39f14217624b1da0b8b8a39309078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea43005bef83152cae56ac787997d6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af091a11d2d940d9298cb66b5d7c8a1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9e38cbbb474b5eebe41552a88e5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3956d10474e84fb781c2b8286ff45582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3ed0df71970895eab6839cadb29b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f5bbd9e05fba50ae30074aa4135e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6493593fbc9ba6c6e20ba8070108dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e870680b03b824e22dd65434c1c3c0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87ec03f045a56b057933c586d8328f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcef0ec7ff2cc480ecebdd401cf37e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12728ff7d52c198f4332703a82f34f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7601d5a7ee8ba7832968185daa9f2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0380cacf39d9b1eefb0434c655426d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f82333cd63c16b2a350cfb5d45e8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00020a34677712e0e59c7cc1455a74393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a790b00da76d7c8808594e98522d80794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97755015d96ab796bc23d995195ad53f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b0f472050fdb531b1217a4e8eb99896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15863e930829499c4ab4b30de984b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6f574796049187161c417b92d0f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4a9197073eb10eb33cdea5fb6616499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c917d73c5da8b6b9199cf71913f43b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21b446b5c050bcf3cfb1276ace50c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd98cc9d875325cfac858deeda9aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebcf0f96bcf6d9e62f41eca5a8c1b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc1fb4910b43ae8f0fae9a363a3478104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051506fd4af88da094687a3d670672c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daf1024aac23da110a9b15a3be4141106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3423baff3be03da9ca375ecf24fece107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b024dfb4903eba09ab9af166ff6927108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38cad8d0cc34ebed7bb274482acac6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db022827dc0990789519a6585389ced6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7904d1bda4896c223b2bc8015cb4b81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8991b10361175576633cf5ff6a64e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735065e4be03104276a901816446e46c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e6644d69d28558e232eea05d7d7c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c001640bd138be0239d900ad47add115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f50cdf9e082d13d33f1a933acae50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbfba711322cd791980a789a848f5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851646558f1b0a720b05512efb544b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab3f345da1dbda2c127bf4b7bfec6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62113669026798993eade62053f5caa5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f8b7e883a35dd23b651c652496d35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72ef021e1ec23c003e391391d677f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800373985488a119e668b6fc2a679d21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428f3cbc8909ba935b8242c7c205e98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b10e4e3718862b021dfc061b2f4b2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b310fe8d94e016f68c535d3007f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e528b706f411e7860168bfcc918fc2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9539365b6e54d3940572f0e978400128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410533ed72ef7eb3ff6bae56352d22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc97242a90d9011b591097fa59dfcff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c257459735d1c98510bac82030a84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcc57c0e18836898afc2f60d43e6b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f272927978398011705061d05f116133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c28901c4929706491244fd7b61682134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb336528fa6465634df8e97346b693135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101e1247e6a871c468ddd4dc7c86f09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f79b3720fb62d22359bfca8c0bb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4772bfee4a976753bc5e807611e611138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32deb00363cdd20bda69add4d8aba96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1389f9b0d9f497fb6329aad6144261f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d6582f50519f350b55f3eec6c3b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d427cde0bb62630a0e620810f120c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e246c92dc237fa7b56d0d1a25b819143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337990acf5eceab86ab6215061a9db9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4e8e93ebbfc4e1fa895ac84914e7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63b2791e53befc0ff9875fbec8f71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c3d36ef69514ddb154fc1700c6210147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85d5d8b8d34d6fed2a673d08598171148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571aacf3e28de9bf2a495f436c4962d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6960cfef5f000e21f0b124bde2708150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad1b060504f6b7d4102c62dd3a1fd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495ac5d9abda95539557a737db0c857152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845328c7446eebae690b4932195c056153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ef5da45a861ee514b9e4ecf54d05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aa0cf47e52bfee502f7bbd0894413155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fda64651b2c02617142850eaecbd73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42dfc10705ffadb1dcf8d8ce916e69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adee178a88ee3a3427bb74278482ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4806302eaf32141c32668e4f31b813159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52190f7059094b2e9effd541255237160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edebc8da730a5ee8debc13b1cf14b38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0b6a166f61c3a0fb918bb2f3756c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f245e9f9d5c6ed50c83e49631427c4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f24c50eb57ad15a47597adf0656031164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be8c14137350f18fec8ea39adcd752165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7825d5eaff94cf1d10e058edc3f0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6bac75df3f8533d8dd65bc6695b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc1d574b2ce296efaa91e96e8bb4ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2f93454d35047d7714164a0e47535169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d47c487de2d694be2cbe9a45ac9474170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed70aeaf36c7c19bbf226abab0cc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27967c08bfeb31b517223ec477253e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32311fdbb2b28b7078de6469f963c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e694f7bb274c11b16b62b41be707bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b664969717814a28ccf591b02446b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4882eea20af0bbf775d2cf127ce25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f865e4570890d72aba1313f5a272177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afa8359b770ac1bbe6358b5bb317f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f553016985d07f198222aa5bff0c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b498a54d3afc6664d59c093dce07e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9311617665bac4557e174e3dfaf94d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2554a1ac0fa864e96a2e7c40f3050182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916527c4c97e0a1a7e79a3f9a65816b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de2df50e863283141cefdc39b248cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44578364ac627a88fb1a410b32d790b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7ddb29cb90e4ce35c6aaed32e7c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e0cc6a435a35976324b11e0e0150b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b399460fd5fe0fc96ec9b94cc0ebc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb57435310c76b01aaa8befa0f7397189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75b1f77be24af4a9821e4c39148fff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0446beb7325055a161e4fa1a501ab2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bf019658b5395cd7310be1a7e9fbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1989b9d792f64bc83763ecbec909cf0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd397d3f4cafddaf71e0f3873ef0bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c11cf7ada3767e3bac2a3236f180a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632753d61ab6ac7dec8072d691097db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bb8b64bc503a6dc65703661ad4b8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a55cd8dc65579dc850466456f392198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23310c43bb03b768e30cfb92ff8d7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42178dc0cf1905a588d880ce4933dc62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dacfed6916be60b111f2d76cfecbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b963e541c7e04b2503d5e0ea19e1df5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982a84f2397f0ae2697b074d080aea4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf74fd8ec96981f274a73b91f677fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b68eed8470f90b2e1c9548d735b382205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90241f7df151b5fee975abfc8ae1e01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1fb907de41c53e2b3dbc50b50d9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4039e1c8090785360f17adaaf49371d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9035a906d1757287f85036d4df660209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1608fa8302590db09a15ce4e6c3235210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d42fb348b11b9208b5c2db4bcb48c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261746b2a697d898637fcd5ec872155f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c43e2a38f8c1669bce30a6010269213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e772ffc7ad15c6e4348fa22ca84c28a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769764f0d6fcb4759d75cdec5dde069215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c69404389081b1055bdc3fd430fa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8742094d6e37e1a497cd1c13393cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b34a955a2e6dd0e05b62cdfbc69b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa1284724a1038b94d6b3e1185b739219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685cddf57e2910ed1d5b5e037f38348220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f4e1bc50560bdb593bed0bc71e8b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33dd76c506ecc239f9c630412c15cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488135d000466a18e0e0631cded74f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f33e2d72b7c235d3e1636c6fa278f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d4a397c5a259a6008710c349f181c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff417b1c71486dfd9a01109592765c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0aad01b30cae4718f3499c859ee4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2137774d2e5ecd45c442f2af533b38b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d7362a6b247b38a80a532c74af41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25672341b3f24c59039fa7826c2ff79b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba857161f957e40b99a1fb237ae206231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bd8a01d02727a9e270480a9e3a823232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4c498f5d7455f9bf2d7d81fbbe5d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100d640e7537bf74a0077da639daaf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde96c42c9c907a8002d362d7c0277c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a5333bd4169b8fba0d25192a329b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313750bb16ba2ea3604162aae74d4f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13841ac374af43badfdf06412f0ad1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf546141faeb798fc6cb6e0560e2e01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a02977eae595f4a30413e05cd0d359240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6253d498b0a3a26df83b89f30b47152241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcf14a44ddbc554b674641b8be6342242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f1808e38320975bc14c0adc8d20fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f7037342a5eedb6afd6b3ab071c1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f38704f63cdde988bf50bf25b71f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eacb3a53da9997ad1583cfefa2f8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5f590e8a25f38ebe67a5e4be1f49c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb52f73a399606f961b448c30754318248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e40a324402447d8f0b8a6c1835739249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de9b35341fdd6ce4517be7d418f49b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84683d9d797d0bdc6b0dd6ff500c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450445835ffc75eeb864e8f85ff3831252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591f40bbad47fbd6c9c2fb8c2db738a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca07710fe27f8e6a732af09f5a2a26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e0f9054babd36c370272657e65b02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631f86caa4b7463f648e22375b1961d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1c419044b5a1844eb8e80ae37daca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249285172c4b3758b4e11f94b44e6fe4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bcfbc6306e99803321bffd0f1b512259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff88e6ebf3a1047fa9fdb5b078370eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d37eb8d2c75c7057487c2f18154e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a610b9094b9159b5b3397b0c1e631262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c144e2ca6619984afce557deb5336b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16cac2513922100c5f48946fdbf819264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac20025b266330327fcaf88afe28e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931f5ea65dc1261ff0e915251386287266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23663cce22d51ece097f44e21c2ab1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d8e71bdbb6c973b7162eef57f69f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8fc942c09a441e7d429360387c478269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166da812cdb464eea28c0d7e385a64db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509c4e53b5835667d4df3ed283923d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff706e24dd62e325121844a6550d88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a760c7bececd1ef7fe7efa5637181273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b9a38cc804a2efd9d549148e6300b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36942db524097207de550a268184b54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64de6be3a5746f0f024d818c009f30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5931f721956305f65e5bf803aa0332277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ed8f6bab900356549667905c161b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa57bbf23f1cf47661c0884fc7fd5bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a28cc9c72bcc62d8665b4ed86dfdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceb0112b0c8ac473c213f7b0afed69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661c43fb272e822bbfeacc5a3f5a5c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccb0e9c401b6656327f54ee4655fb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f882deea3cea0528a5db08610885ee8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18736afd8acb79d9f85ed32a839fa245285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6fab7a07e0a657496759f6c1ad5e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392628753148c2fb5c3f49609fb7d870287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d11e37f8223998f20636fe0dbfbb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99e6637da6ed0bf13081532e45947d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352e9b079328560ff416718db865e0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba88bcce5bd5d9efda086b77153f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8335d254873241eb09f5dad22917090292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63260af42d59314e468de47feb1bf33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf519503695d681c6bbc1a736ac7b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a1a2b548c4540f164d62d8311f410295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b795469cd77d17cbed3e24a54f63a76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeff987a7b3b5fef4f2bb8667834ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e851a89fc73c50948242e8c5e65c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b29c1857b4a96a84ac4b8dd57354c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e157aae83f366cde9ce22a8ea10b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028fed7a6b81fa331b65c4748d1231c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba76320079f8c5885b61670f0bb01e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf9e2a992552a2975f7c91a9e27d78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb71badfd8e93098be3a33925b297304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8cde63fd9da818c40455e91fa012305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb619b9e111d477ee3af240eb61d34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae5b8b1e2da41096991e1ca99194e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2b532461b498b6080823d68c9e868308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb02573cf2ec949dd9113c9db9ba651309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a14bdf9f17b1c3e0a3809d4b46298310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63014e8701b83592b5d33dd54be8280311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad313d65e98709cea19e98ce7054546312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb512530da42a841845f44ae700cb4ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7373d5681d147dc584d7747a2d1e8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecad4ed6b52c8f2c26b5414531ba069315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5866c5a7b27886bee5bbec8c9362e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3895a01d5733cb7ee2e1ba88a95a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8454573021b7c101542c94126411b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8422267f7489bd57ce132082851c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce04aabb2224a40c7909dbe4a5d055320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d337ff71caafbc23bcb66b9e10d4bd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa203a78b145a87605ea74a887547b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed23e272b818c3476c7ed8c8ae67d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927d5e8aa1bd31fe9279e28079ac96a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bff899476778289de2e720a3aca883325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>