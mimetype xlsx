--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef60f3eb0f739b6ec7beea964b7681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e842dea04a52ef9f3f837ec0ed8992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea5b2707726af37b2172cef106ef23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f7398d07a16e48dd7bd17b32ecc664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc675c4a905adf02b49dbde38d497b495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82c1c91e7e40e77ff5ff05ffbea206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad82a6d3ffde713896afb7e233e4a8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b69c05b70008516352defdbc689af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731368c4c32e012ddf753cc378c74799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d640a8738ae9d45868d5300c695e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5d0e9a280f417f21e5c4f81c841a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9604f865b7902f408c8b4052651d0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20af8ca48a794e027c379e929db0b6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13595e840d55cd13e3ae08d0a6a56214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2855bfa55207c60610739ec172421015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caae2dd813bcdb6814fc0b11030cff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfa99064eea047fd836e98b8b4f7c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f01da40e94e34848fed816b525b9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c577dc15ae02a2252676e0cc5f412b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deceaf7bf47dc9ddd2f7e63f9e1a4ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa1bdb285a3565f759d7e272d0f30321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da357ae00bee9b96672919104b31c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ed42626b7236d3c7ebcbc755cd69b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae14524185bd497d497d913378bbe6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48955720985653a7d358378a0a30f6f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2244f0f3d7ebe86cfa4016974e2b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639e4b87ab89e21837f8ea1f7e382ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21727b5c36b96cab0065374c162158c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca951c3d4a3472340d428dbbd0c908129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9e406542d120d803a5c7f32cb34230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07adea8d8391ec79d3b1caf2858a0d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52b41b8a1977d127ee70f4b99ba3de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c15faad50e0f5d6df8daf97ebc45f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a3ae9bb470eeb756825cf8bde34dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b83dc06ce551d2740070c0bbbbf3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9af3f079a72c48e43455a814189c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eb0f7c0c145d57dd919f1647d4b6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78b58ac0bc429e1b57297b505f941e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb43fbcd345b3e00f316cb71f4518e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1267f026aea08ceb0f39789117bd1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04795705faadd9027cc13fa54a70741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6251daa091d83fe21412e608cc38442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3f9781f63760fb2ad673b2aa5043143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e29de73a38bba50da0d7a80d93a02d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02209b0997ed04b29355e6d6d485bedb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4ca325e7bf8732bdd83ad0f64611c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d82bb58f21febd7b0c73c213f7102047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d1d8ee4ae64eb6f2a20ddc51e481748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd8dac932e6c995c24560edd6b7e9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df84f88275ad8fb5ebde9d537a54c1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a72bf55623320e7886cca644d46db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941bb86a1f838c92c3f069403b5daa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3a852ed7b94aa82e7383f6d2fe33553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31180848c4b2b7a8c95458ab38f9248554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfd9a6c45e5d3d73a0e2e015d9b40155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3203c5c790cbad8af284128721a8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa9d1cb76be96d539044c3b99acac157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16489334a74659e3792890f4feb6a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e00dd5c68cd271bbd05ab33fa2546359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd41d50794d9d87d1cd84d810fd2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31e0a41cbd286e1e90ef1077913e7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef60baeb16df183dd9caada860e74d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b0b706280d353f71cc437abd319863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb00626f020f2d424af2e023d224d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6dbdff0430f3b6151aa59cc219e5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed670ee02a215d93ba5f88bff344aa7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d590958426347a65dc3d1a8942e426967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b085e77fab87e20ea40927d932471068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533897a411a100a129ae2275d3e440d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b23425caf88415d56417c895d9fbbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2104db7c375310fcfbc2337d5b9c7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6bd60995fb58d607d5411fcd2b38772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7abcc60f82a7796cb97912da4b7bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bdd1da6c74bbf2e5fe9ec239fc5a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914088f2f083a98ab70aa44681d956e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7198df23a165a3dc473f5f16d9a5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b2702c1186ee31359013e322d5ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd727381f88574b5f74ce99bf71e2f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630b61c6711cad093a64bafe5d6392279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42afa847b1b44c15ee875a2004995880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d4cc8e764fe558a2973e01dc14c3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fa79cf3bd3b6209948e329cffeb8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fc1d3e99e34d37d831ffdcd687d0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207cfc1c222b74e38b34992409fc1af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417b13c0ff3a1efe4bcc656f8b0ec8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aced02b7c5563b5d76abf382fdbd48c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79c1ac745b35d68dbb73f448bd4aa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd52c4600171a5c48d887f6f20d69d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcee9923693ff77df60d09cd4513c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0701dddf5a7be950e2970fb49d29290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee95f7dcfe72caa52a351d684fb70b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb32fa75d6c91c9f77b84a68be252392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90d809071df553bfbd60b2ae06a4a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e728e05eda35f4b002f6f9aff8f5ef594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83789b9082a0919bb92975a52163f4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b188e49afa8dac230e149a8a87b47ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f01abaa5cabbed32e1a49c062b6eff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5635268006fed6c1c995763ee688998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d17590edd2f050fa3f3d1df218ca6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1791538fbb677e4d231085a57290e6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074cf1b4193948e0dafb08730939eb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b2c2096c89db7254ba1eb1b1c89a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d638e73156231d8f7dc13af2a4aa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4362177053c735bc36a97dc226916104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00069f830825cce3104d9aa0abd0928105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f67f672fdbdfde3963883974d40a7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1b6cf1d988e0c9efd6994bee2f7bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e4628756c60e39955bd60efc46506108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd0db80f975c5a769c40333c53ae80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e776420c1d33965c68b418b152263110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b3144c90b67395f10b5805aeed709111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bea1f9447667aacfb3d71e1d64a97f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc49274c18a3abb7e50e7b5b405fb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593b60f70f762f2d0dd8b34b9c89bbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02283c1610fd9256e13f182ddc0f5024115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d644712f1e86f5232c4bb8ab7afc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff640a244fd8e21b17aecf2b93a123117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668707b09a3f675e9ba88d0318b11b70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a26f85e6a2e7d26ea9f38590a88752119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ec1d4425c3adc30cfb415ca95319f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159bc6a1db8d6224d5bb8585b97bf98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d68afad354a938cbf067bfe634326122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d83bbdcff879118bad85e82e0f31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1528ed30b098bbb51957a71737dd6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a194390bc3440f1b8d1b45bdf909125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b55171d688b00372426949379bed0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63c5777057afff94312111a0efd192127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0d0a6a954ac8dc8bd3f9784de03af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b31d134d744943feb279c42916bbc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a47e16218ca427c7b811bbfd65ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382dd961df0b20f31871c760b4ed73d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab900e7d6e90fd04edacc09510bb543132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d47e1d9ca938ffbebde441b401496b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28de1703d5f9a91a0c9f5b90aa04c77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5daa2b07fab3f44210f851d950e1a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3d64d8b238b965dce589d0616cb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77651e70138420fb611f3149109ebee2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9186def72fe31bf67e78de06155203138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0210243f1547ad815eaf5ff95cd7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc74283a20fd22d0d671d430a0aee3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e8f85d2d1c16867f02c471d292751141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb01c7ba86f7723a8cc280ef809886b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e7d1908a2533ce278e6c080a26da4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ed1ca75090f76cdbff913f76c0c33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c0fb54be621e389f37adaa1234127145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5297cc58343a01f74d8d60cf62745ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9cf827272555a7832fbe9a415e65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e9244f446a4ae5a63b405763edf9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163dc7cab4458738dc095fff7adb40d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92458785337d2e4264ae09ab99a0f733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8b8c59c1990f6a691897d522a5647151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96240a45da752e519b4cff89e710ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967bc2db7b9c88988bf2fd25f59ce8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e1a1ed927302d6d936bdbe29b2ca2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9da5ebbd7aa73a48eef3d48a0f8469155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8f709f42a0bc2815e86bb96b8b1c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c08215f4e7bf52cf6349b2344a6cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9040e9df8fb302e3b000484df46967158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e29d1bcb397c58978c8c7e0d0ddc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d076d546c394c0a66c8733cf9fc6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8e23ba44e6d57f0e76aeebe4d49aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263742497ce6fb22081fbfd12f82264162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fc5bb92050ee59503c9ad58255200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f4872e0f7d74d963b5a09090ebf15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e021eea19cabea7c0792998282393c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f040f490cc2fc24d257d4797efa9df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeebbb18ed178e3d5d2fefa18d229e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec92227b1a800977bc8bb2083a3a094168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cb650d4c7829f35c83db3e7d0304a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cea6f123e3e4d292c5e2fa0db7d3da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68db84739428d2924a14b36e72a0ac5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc71da1a3f7153d3e33046bedaeca29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236dbabae2e2a68a8cac5ce1d6f98f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7efb74aa423689daa4476247df045174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d32fe86f10704abdd011af54622fb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f39dd1928367d8a651acb4e54618176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf477445a21c910e768a1126d5b9fa8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c995f85069513ab45e9df7efdd00ccd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b1ca569fb706e8ab2e680446136a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee827fcebe8387f5c1bbd5a088b33e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a56185753eb2673e85ec2b36912ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775610c622b270a81736b21a2816353182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db1768949443ddc114458c21b69116183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59997a1b5bc926ae936749807979f011184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab40157f043167dc0eb5e4a37c576c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29b988aa44210314126d09c523e9ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eade42a2f479919780444210d5662ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b872ad6aa43597bb7e3507ce8828c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36df90bcf559e6f387eee4f8ca2471189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f78d0dc288d6a6242dbfcf257721190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf1410cbf0c84a29ed0dc17e276b91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0436e64a0518be16b54be260ad464192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5e059c864c7609b6bde69e01faa7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af848aceff2298ef92b418e80a716d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78b52eb9d771f0036c733eb4d61c85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d883a6f363d00f44197ff4068124ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5af6e1006e6683d59843cd2a3c2fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80abb00a4a0cd00778626a37f3f33f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d324e365ecfebf96c365475c55d22e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf7fadcbcbcf98cf7adbc17692caee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751431945a832b9d5ccebd0d9f443278201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5144dcc475f18288e7d8091a78dd8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c61b10a3b90124f21b6fe14015ae8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04addc3d22d6db98e2ca2cf1561d2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a89b41fb163e1f7ac4f6306e0cbde7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73fcb7b0474a7688b5e84e97888ce2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3f94901b2895d97c6e60c156dfac0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048250bdceca2db6844bdc3752c52050208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3334ddcfe62be7bf69ebcea765dad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f37a7e8dcad1834345b2674714501d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce96f3b4efcbf32348cccae7c41859211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4d7632c7e5dd5db5d991b91e1d7c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3f5e942581dbca0972cd6c192c775213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168b37cf34a2f538daa62600a673802214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c80f78e6eeaaeeab1b884b67bc089215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06374a2ef59bb429095d5e2b282313a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5e7514c763be69620a391c449448217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab4dace02829e652b1ab746cc573f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f894bf210cf27e587ccab8bc2bf167219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01e8b9908df90ab01b6e13f50560be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33db3a3a0f2c0e3aad805dfb6469607221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc131cf9cfad0212c3574b33401a9ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd59e9f237b01efbfc11edb7ffb4ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218990a38a06c3269c58051bbc0d9c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9cdeb440f73b17e664dd7c8fb1bae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d6ed57c9fe6a66cf0c6712c8894f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28121b6d6c1b0464abe2b5e555cf8eda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d66523ad89989255214c56747a3f37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c44f4bbe02391d92cf9c0533cea187229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa33d10c9e360d34ed5b24ec491a406230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2827c4e14d9e66855a12011f7cf2e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922400727bc8a2d7ef8a9181debeb26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ceccdfce625ad8c872fa4be7f6c9ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e4d0c7f78a2bb4746aebc1fde9c99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315a3993b42f67d03938170935b6138235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624946cd0b7704873d45ac133358ed4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6837b2d05c8a3e9aaf0fae8e395cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b733bf464746ceb83fcfe7f2852cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416967b98ea2d978d1f6ff1678b69496239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7365ac562c5a9be1fac7bed4fac7abb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d26f2c9e58b6de03ec75cbf18030d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6432261a54351ee1f36ce934b8cd31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6757bcd9d2af880c9473e24e2ed904243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf4ec3176c6c1638281ad89df5195a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2be97901bb344a90d4a5fb77ae3992245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9d1246a58d850df594ba19c6f020246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773e791ebf7de8a679b7feebdab6e95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9f3f508ce37cfc088a36dae5692d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac12463b6020cbd16ff222c0da78b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eae5c539439ce264b213be2e64ada0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272f243ad0bcfe9cadf8a2a81045a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecb8c281c51a93634511a0f1199780252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abac2bfca5acf59f6157a71a701a0bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f99ffc6b90abb92af9a47f1b4867b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e52eb173c515cbce231cca28ca77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1080d6b0ab82177429ede597eb2aebd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be47928e1f1284e64069d1f803cfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d81e71c2d5250ca933e2499f31832a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06543df908db3c86af251d48478b19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41643d3ff0bbf186754724cdaa1919260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8ca75e582e0529e5bbf0ec1122395261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded71f00838994b5d8098c42daec037262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a5cc74c16eed0ee51ed8cad6b8e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e711713382db530ecc343f0a80d138264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c819a1c45edcab574f602e3efa6f214265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfeadd2f02f625db8a16be636247dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10965b5d15420219b5579a060d78d45d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afe37baf0c719680c9541d5b11046d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de0164cf6950e742340deae977a355269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4746385b6fa1cc0314018e0e3d160c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b625001256d10b9207c3e7f79f8b15f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf86cbc77a834dd4d55f4e715467f2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfde27507381a174c98059c6fd7c810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6964c3d09a80139e052dd11c89348f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bd674f5a4d7e55e40c0ec157ea92a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e3c164464add19e94489d95f1e85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e680c9607c67edd9654d70309cf0105277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafde6efa98accb24ca1047db937352e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7daab2725440376ef209360989e6ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ff063598f5b2b26d033a3aea783da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d60b3a3c916b5142376826055c895281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9c1cb2d447d450a5b2968a521402c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880afcecd0aa3b319eb5b0f90726b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da94e0ca19c9c963f0aac5c91ac677c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621dbf20d874f12ac77e5179a192a14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939468ff4c84fa52b8f7fac45490cf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f7e95ac1b495e35c905ebede5b3fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b810669f5d2114fd1a1909878d7258288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac78072a8a9cdaff7fdf9e280a9aa02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47241cba5189f0216c7a22baefc77a95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178e20009c70a7eedff5c9ec508bf9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9e87648d20348822366c0e7e91155292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c80d67870adf04ff3cdf344668318293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea286a111da5a55fcb411d48996220294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee68a4d3ab1d7151e8dd511d8143bac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737f384baff1e27798dfd9cdba721e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478acaf69cb9343a2ded66b2a5b834f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d77ffb4c2d354c5ff2e1caa663060298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950177a5d0e2c1ed345a6e001a232f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6f7094c1f0d6c0b3d90d23e0c0ad2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70e540a46eadd9bb109ee4bd8909a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ea23fefb9e88216cc9add519dd752302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536044fd1980060de75a254124e716c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e892132513938d09d0f2b176c148acd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64859e4c43d5f1b8a87fcba155cf1bed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985ce5396d7883226ea9259b25ae28a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adae523ed936db38c113b271cdeb26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b082c67c4a724853f37a45f334da84c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9c66448476f011d61893021d6fb60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0f0ead671779563472fcd2ce7ae89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5c60c6eb74350e01aa78bfc035ed6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff6322199f8a048626c47340fc978312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a90b417e20b58ac92d4a69ca381813313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace430ac111dfdd026972dd96270966b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054a5926ea27d52a5179651127cd16a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046908ad28b586d0eb079cde44d34f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c656163781f1873a37f4f1c3a707e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0852a3c9629089704d6af334169c834318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c60201a00c04075b3e5b6533230ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0acc5bfceba25f6be0077d5cb826e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525aa73df6945d6e66e9862f2461c59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3b001a6d2bd96a58bf77d6ed50dd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9e026987efee3c7ab5814ba943b99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67879163f29ca5e727545417d7728fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21e83def9339acbca96f3327a49403325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156ff865dae504d7a9912016ac41506326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ff1f87606d83283b19eb08d798dd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb41437df9f77d3076e9aba52f7240328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97fad9209a8a359dbe5180fd2204a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90388598faa64abce96e0e1c8268b070330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25472b8f7684e33906e32d86feeb42d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a22924800f1bfcb417f17eb7eeb7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b28ac04081ddeed4a531fcac4b3997333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91744ced5b30a66808986fd3e7c5cb0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1102788f923bcb8c0d7552113be2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9693e8e276ae916e9d6ec188747eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f5e1467d4a3519c1c5f7ca2a8dda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d30244e7b1597412506e3c083c835c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc9ada520aecf9c1b43c6b750efeaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5373152b6a5f10eb1d496cfa473d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa626d1453193e6df23d0ea6999d69c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd72a10e375bfce08e971642e29aedb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a8ccbd73209d8339894e954ff3c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536373c9962134b4a8baed58e83590a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf6bcfc00bd3c66a0f8881695abe6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd5cf631b95d69fdb3f15fbb8af5e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac1a7b442656a6646b415520626a8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360dae443e14c05501c5de1da7852c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65dfe1293aeb559b21b2d9ebe8e0fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e028bbd0b823df124db40435d89d22717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441d4d5b474cb79315c5a7912a6034118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a963bbd85a80b5bbff4e219a309ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369aba8b0804fb3468c4ecc755c9d3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cd2669c4b6849dff84c387155ae9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7015e777fae72ba6ae20c48edd98eae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318ccfd58480de42e021c1b178ff54e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f0cf8349bdadc77002ce9fab3276424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf83d8d13dc00d22228880b7fa710e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfcb660f3ccaf9b6b53cd3bc645cfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939a6e95b24bde5608e6ef60c8d23aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1214226027c7a354993b7e9a5402a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d25c176c3aee166775909648dd8a0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fda945b8bd5eb9518f5cc51f7d18730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c01d02122ee8869f6629dbb239c4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26dd08954250f92939a8114033770832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffab7d6e09d4c4b5cb06d5f69d03aea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767abee30ad0283c8ffecb7d68676abf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522b14a53c703efcab02c0455725bc735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337034cb2b7ecb82bef59cc7e22419c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37754101e73d9f07e7d78587b586214937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c77673eb1ca3df299a2fc9364efb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111804bfa86877e23f9e86c4c985b56239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83756bf0f8216b4c219664e776dc9c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30e64b7beb29fe42a1a4a850e460f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee2e24a516ff096286e8553a03f4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e453b6497c6cb019de656911aebb8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfb07df70231e89f53bb65fd8f463344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39e5762adf472cdbb04b51678a846e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f19fa3c3be1444dd09de4a579285d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd5cebcc832d713666c9620357a51647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6931234c252b97b1d8cbdfd987e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9e6a1f3be66006a47ba0453fe3cb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0dfa6304d229dace4801fc7bd097950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b11f9613af13463776d91b57593651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60736de665e864cd355d48a201e2cee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47404c00e961386801f432ab5e17e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07209f1abd7aba0d4835f6ea67c4f5e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6f660ac68fcfcf78c7720f918a90155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3a2cf97385029f53d9c642e102da156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c9913d790584f350d34de7ac37cce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613af4b593b35d156d7ff3b68447b8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed873ca0ddef9ff0ba3b204f787b7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b3f9afab666852c93fc021398033560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ff56a46a4214d807d15b0fc7b0d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7a2fbcf7cd4aedf587807c46589a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1725016abbab73034af0c686fee857463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a448f283bf06346dd6f1e3025ca964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c25defc79fae0ac21f35e3525684765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba969c4e9dff2a42b6373d8dbe400a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60b9eb99967ecf1e16bb40dccf937c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191425e1ec5ef2f6caa536b494e7ef4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae794256ea0bf141c7ef63f5825ab19b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c999a6751c4fee6f6d034b4b1f800870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21213b8bb71f5a4d83ba5a00fd6dc0a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232008565f0392e71519a0ee0758cd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901383e134075e77944a7a0867b761f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ae450de097f8cd4c1dcefa128b25c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bc0a584a153d5dcec777545a65fb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdfbc16fdebcf9509cfd1b23b24d5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9245a97a3480967f302608521113977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa5fec3cf8101f972b4586169322a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9542fd07547ca85e7b2ec4f62c492fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927017db5ad028112ed9463e7a1745fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d342f0c0c77f2648c4e24d0d7915bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362de579d79118ab07575f2bed88284f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064f5edb0feae600b78b5acc06f7d2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108762bc01ed733dd53c8e769fd030fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7afdabc8d85d793ffa2e90e4aa3f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3fad9a7d5bf109d41dd6315de197986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f0db49f95301b58c949e9fef8354e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5d287c09e812d5a5823f7da9615a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abfa55a2962af57e06e4e47c30bf8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b1edee091d943480524b5a3df8c0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e290a79ace72154adf8d1a09584a0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc74fcb4e3fae870b6b3edc5c9c6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054398cf48c32c6913c62ea7ec15e7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f9fefa393935b828e09394a1b304594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32cfb7b81cb3bbb92a977b10e0ee2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31045d9a145fa160cfabf0c7726c4cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296db7c38793f8fc61783e2400f952c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2617730d91b75ed91f10b44afb22fb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8186b58a5e5ec5e6c9efaae628ade7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864f58d5f2ada62bc01ef46f648caa7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e82ab6cd0a3f6aabc1eb5d147315d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fea2589cdddd3930264310ab54354102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a3ab18045784d6ba1fdf74b78f4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a6ebc53bfca60c94bb66f104befe6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb6d124d67f7d06c50700fb68e83c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ef2dd5d82a47ba17e93ffa97af717106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d595dccf8246380ee295116b753527d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01de9c388135b42bb747fe92f5ad55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b244034cbf2ad98742245790e4abb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ca94b4802f517eb4c2ea478e15619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4db24f0b8cd07438717c86c7508ac1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0611b1999715f2813a61a5ecd7b5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b907c75afc34bc2b23979aa89da5aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e2a6ab36ccc8cc63dbb0da3acd509114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affca85ef262500429d40fc95c685ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acd86c186c6a2037a6a956bb2315b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81803364c439bde2d55f3055cebb6b92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75792ec3cf3cbeab00dfaaf71437a4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d146f3a4af1186829e8cd323fa385119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab274e2876391fb90dffde6dbf94352a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41070dae591edf2ab1c22b6bdacb29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabd515e23ea5496328e0488d21c602122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8e87fc40315e8541ddfd725a160e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75554606c3204ca6864153aa2f5dfb90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b123843d92be7998c7e3c7f3f48920125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ad2f64da6b76e08de8a39da46f620126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e950b9e9ec0ca6140b838042b03d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df78742b88eeddb2468c89e8b3aaea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ef8abc2907fff9b54802157bd2137129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b2cb93c8128d5900a3205b77a6c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf410404c730463a75d9a7f249a5be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd92db0ef35172041e5413f716cefc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077d3d04f991e2ae1af98bec0f6db95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eec3f1213d2cd91e6d5257ea0b8cb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df57f489d9a06bba969cbd281887caf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2034729d116e2e11161e33402a4f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5c4366befe3293e51414735e70c04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c5491bba8a9d06f122633585677b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31788bfef1679d9ca729ad9fe5045c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c2d5f1ff5235c054066cd68841022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6af4e8ec74f90fa65ee604224cb88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b537c08f64cd64ed03959e35d28455142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e108ad312e7059a483e456e530870143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f8dca1364c4541ce5d25632d673e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f9a6ba66c5a3ae7b5d5b9a839316145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd13249a1168479b4ae453041c2aa07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99bd5210faf7bfcc22f51d6d46d67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f445b04630e7ece94942e829adea6a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e5af07a8bc85fef65945934ed4970149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fc66050c3f407ac51dbf3916e497e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97684c8157258177576ab5471fbe05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d54a2de567e6dd763ea752b0bec0eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecec61eaf7bb51dc6bcd9e5ec791f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c2e3d5b5fbee6ef6b9c0389446f48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235b9afd53c4fb439aa08e937b8c7d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893091863d4e3d8a8a72dec8d870c9f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba62a40f5f94da8ff65a88d2a2cb28c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13734b458a726c5bf07c1cb207afd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7e0a05f278f6a7b44897b5f0cb254159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e675d4b1fe9f89eb57f5fbc9fd50ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac402f0039fa59811723b3b5aeff8c63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313a1dceea41409e3afa0a44fa1f0d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f098c23817378adb1b026418130587163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd048ce4c63aecd2e0026a176762ab9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2eafdceb8d7bf6a1440711302288b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44b519d1c240c8a7e522cabd7d06f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb434c3f4e66c68135bb2fc853dd892167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6e89df45a49039f690ccfab07cf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47b505ffd15bc5a9a27d7f42919f30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aacbbdb4f373bef9579b8d224b870170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47895f4a8972e3a00fa0081914991f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf8a9d069a2110896602c6e59ebc2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e75279fc037c6411a9b72133affbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e9a0d4648c71bc6154c7e64a4607b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c46e7c35db5ee41aa497488e7d98a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf50fdf0f140f4768d2ebde5469401176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a106403fbb225952220e29417e9a36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c69ca894f468d13e0ed15cd3deda6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151875c530c7d484ee8c8b062848330179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126f527a21290a38d848cee96cea277180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6577d4f09a5f1c1245ef119a03035a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e871bed24587f5280fa3747327e9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dbea4276398bbed6556c3e7c0c143183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903210e428eab3199b026c2c20202a9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a504706a2cd24d85d94293997044b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24029c08a89a2986380f2a6aef2e9a93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f90cf0077def8464cde43062807a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670db5d82919bd13f145ad5bf3e5dae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9877f6e90f14c5147844137b250fa4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24619d051ab6b39ecd7acaf43dff50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084a29cdb8b696e069f2fdea1b43ff1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd830227d959665a7dcb8c3a4b885e36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a281e185954391d4a585384a3404193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a90458ef88ff0a6182709b07b569f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01d2215d4647cb6320f1bbba5aa283195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4675aece8a3230e377b297a5bbcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dad3f13f8fdad57574a52972f542d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9258647ae03e8ec6f9debc647557736198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e43c61781f5c2c01ea62f7e363fc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bf0e2c7915578bef4482f4ddc6b32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018650b50eb63c76467d0e4f884bcffc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db8e6d5695a24c2ba9edd08b2e407a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c69c1ca70b6ee7d8b101729ae4bb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0163e48bcb5c13fda966dcb3ec6ab5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2988e2ea8797507cb429f18a2b270205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efb11eba28a4be16c303c0071cc581206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fecc7dab8009a8ca4a1b9a55f8cc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61db42c100840720c35a000a0d333b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd74520c89ccd12559a82bc59f8544209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28761f55f9994633c3c07d78c19f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dab518ef6c99decd9e9cf2ce10187211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bd5e0357a28cbc93110f731023626212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a913dc8922b0abbf7e587ac109ef7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416269af2f604aa8207646d89529d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323caf888a67e8d8da62950a313d00f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ce47c9191dae712eefdb45d2bf53a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592ff1cb2ad06669a7daf3dab216391217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5c93769f5e2aa6605e08207ad1108218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb40f28b5913f8b8ef1ea80edaa912e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be44329f27b560f5849e547f539b09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b79c411c740ac28f0c5da9c9223e36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa3a366ef341b8b87238d73ca0139c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee6aa5db4ae00f033cedccb5b3000c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24b89b81b7628529527c26f0b01e0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9540ec7aad166419b5aa5afd5a642a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391882efa64885be063b511dbf5c91e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c53ae87b74f04cec088d925bf61b06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f04cb74a18c488701cd2b40ab28d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d09e8b111441eeefdeeccf4196681c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1c66aab3524419621925c8b867d98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8324bd364b646c0f669c19c9b64a9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8a1a026f1c01639d68bda78ecd61b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fc5a2b2f0a0772f6715b209a6229b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d90b931131c9b30bf16e3c1faf370234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab0a4ad87e169ba46e11a2e90b9eb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb118df1cba16c7254fcaed5801d0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428885db24909a36fdd69564a858a246237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77629ec379c4c06d02670d820b611583238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1efcb3ae243b6b0bf76e089081ae52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73578fbf2e0d023376ded54288e0d3d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91331f9991f160022542e19acc7b43e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09d3ad8cca5bae0bc5242cb46b6e0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62047b0d62b3f884723671547d5fa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c6a101b6892f3699c6e039534c2c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554dfad75d06ab1506ba5620e7d2709245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c4cfa0bb2de28aafd570faaef613246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e3894f0d4c8d25805dce89643b26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f3958a183c8932ec8c4091c0cf85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee682b81c13757566606ec4e220460e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419137d67fffebdfb91a1d0f135763e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a80d87f00e7755242baa15cc1bc254251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5214732008057214d93ab4dc97ef694252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b639f93bef2907f93ec4f2623ad143253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9066151675a9399440edf683df0880254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a53a8eced35b0d4387019410e4b0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83063157a701e749726d7872aa340eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa23fb341e56d264ad6308fea4f01e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11432b955f5e5e5501f3254a827b065258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246250d0c0e15f4ab48f0669848564259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6010692a643e7b63029abc9734a7d8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3107d7b11debe34d89e94af26f364261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf72057eeb95de658c85114eb474e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a892d569f561a0f2088f9aa59c928fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d05dbfaad01eaff0c81f9bde4bb38c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a857adf07ea1668871b68cbb030772a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f14b9e911628e3921a6ca6f773d386266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334cdf3376ead6002292026f276cc9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663580bfb943afdf47d173160d72bcb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ad2dd60ec7e10257e761607f61229269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d6a22e92c4388fc3fc661f433fc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c320a2876bd929e7066e21aecba88f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4659667100c266130c5f345c8e27c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f094f2ba1cb1c26af89743937f53d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6272f7ed9706e61759ef2bfb512f7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d3488803504aee880d23fea8af55f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f514bbdfd98009e297b5c234c151475276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6dc239b62e15e8ea642d2db633159277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611638119f257311f4add2d3818f8d08278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ff170a58a797eba72bdf7855676d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4599c7b7cae2a3b785f4969df20a7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265dcdae6a7ae16d16318bcc0d7d1c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ab4650870d532d75bfa4fe2fd21a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f6d7ce9714a4436cdf8d978775754283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489628ac52296ac420d5a879a2d63be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2c2e801e96ff6159d095edfa22258285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b1fca2275500cfb9c91cc83aa008b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8372ebbefb1aa8e2548657b670cde59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f780897f2410e5ade58401d87e863288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccac358c2d7d5200ec78be1bf1e121289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00929121ef3dcffd0e5273f263a8a73e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8fa40190a6f5fd8836d17e95f20d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4450863eb3ad81b36862115b4a83b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea47c14ce6496a537fb75308d381b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62261ed3d699870c004345b8cfd4ae4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905dd58d0df5416fb329812b1aa036b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcb6124d3791c68fef068b3cbddca7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f00ce85cf90b3e188ce09a94be41d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d92123dd5571e4daaabd1416d0f2ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55420e86318edf7e6309ad0c1870e32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69f5fb8e3cd71922394786ac5adc3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f4d8f36e26982121045b0d2f446a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f03d23405fcd2c654d592f12719999302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e969ddcec41632fcbd58721535c528303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2c713a444ee8deb06793eba46f95e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c200c84338f19bca87467b7b948f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dc246774b3188c24c4d114554e97e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a67a716e44eaca1d6d12766c09e75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705c19821e37158eb8867d090ec5df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50b0a76c88d4362746d9684f4316fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9707691f5d41eaff8a51a34f59b6d2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f44a86b75b0676e26711dd470a3cbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ced20f2e22f83674e654a5fba0acb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92984084333ac92d85d0b785f2e3241e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9166b13f7700372eb83fda3f1c31fb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643a0c951b3a0b9d9ec05d60ac71456315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c07f2a918c424b6a85131f8ce74bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b95cb65380a71b1390b505a3d746a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834eef68344cecd07c55e2dc04ccfc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3bd4c97c43e68c1168088155a3ade319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d6f753cc8bc4483bb8677b855c722320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78cbba6a089cd96a770e8fc39ed094321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddb53e02f13fc7c3df72b43ac4c88f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18050b96f7165ad96743bbe517752f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124b6ecb11b97c111a9d5e4bdb4162324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1be088a78227190c064151ece3de0325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>