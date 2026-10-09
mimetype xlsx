--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e1020c7b6ccdced73ab8993223851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64fad92130c6643fe7fd8c0208f4142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0e547a3b40ed592addd0b48d1a04f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e933e69c598892834e5819310ff7c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393391a904b37a3f2f754f60bae932515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365d4df540becd27d4345c81c7df35b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dfdd3f1aae592333028664765951d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043d9db5f90fa47b42265b272e7cec88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a402faea163eace275fda6d2c0fa369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fb51e33ef995571df4f848927fd6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbe367df837b984715f337d39e913411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d765379192eec49d7ce0ba1497a5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5daf9aa69191016912728ffd965df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75873b522ddf9fc000edbef1d24764114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbe5efbcfc70ed81a066047edcf74515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de849143776d72c2a9b8fcaddb949ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff326ffd0a08437c064ae6c152cd6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdffbdd254278e601aa6e601b2c3fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26568457fe32db76aec9ea99d7a4a84e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa4a1e2ef80163e36e52fa4e0e09820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a98126418675197e0d02d36aa45c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eed7668e91b215126eb3e52113cd0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817a3ef74a55b22b958ad424966168523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd3369d003b45d6b822383d30bf06424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75798134fb901dad5b6b5867c8bdfbdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c6b8ffdaa77dd1976cac69ad124a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daacb6ac046b2ef4a28fc79975239927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8d7a4ae5301a0bbf288febaa514f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a65ad1861915cfadb316ebcaf80f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c411d26461fbe2c5b3afbb59da7cbcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e800d2295d7a8692c63dcc3d19fa2c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e143f0102c9af633841b3f7a1dc3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3dc458d71ba6abca62ad4becd8cc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421c7ad48a899bf70dcbc7b94c57d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd76923a49acd0240d2a21c0530c8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffacec04361d36b36fea9b86a5e72936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6091f9c35d30b70bd2162e63edb1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dd68fb92b0651656b659a721740ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba79d12245d6e23ec3ee1fe1e44c2a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e01a1c30e670d6b33564a1e92cb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b4e4391cc696f19f1a17e582a208041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c410f159469aabdcc84f293015617f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2bd8574c0f2c19e0f9afaa8ff7c7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4bf4f96da9a243eb4f96a628ade3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d514f87f7509ecc0f9a7ee50c8f3c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1a7b7e6c4f74702a78a435d3d42bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c0b590b15a490e5acaa88d3028b2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ea23779578e8e80b02f3e32322ebe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266967c334e4e5cb6c7cd95c6c5ecbfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d1e05d99bef7501d75a50996fe05550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388887dc893af99d59d7cc7c20469c5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51f6c1c7bebe2e513f5295420010cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ec2a98bba89ce47071d93acdb70453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b678a21531ea3e21a63112f2c8a9a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab6ba8750579e5f0017b78ea6211b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e7e6048862393975ac6daf6f9259656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4be58753ba192277680c6fdca2300357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2aeae798f9e5dc53bcf4c1b68b06858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9602e0cea244c3b243aa216d82883a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d41eef34baaca876be2e6c2056da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cd75a77b027c3e6e210ed3432d8d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af90bd5afa87d070116e000dd543ee562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8efaf28e7f01d389740e1bc13e2ac563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be5bbfcf7b40e75f70daa9a84bb39b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06432219999e04dbaf355cdb8136eb6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb09358523d170e171b734f63cd86166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f844ad38578300d3c0039b84a576aad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056f7505c7f95ab7097ec2cb9b831168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071406c4dc6c86ca27bbcd289a3447e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad076d90b78401e69e3930c10b41f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075b811af8fa65509dc62a3bfef307371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715b29cd2c9bf66205dbea1dbc43cd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83e931be5abf96a920852d3bdd9f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b0c5690e4f698d291110f01a6097274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11f872529f89fa2162fd378fa80bbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d77efeaa7de91d76bbd6e7d408e1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d78f5767b1a5f69d8d0aeb690bb4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10d00e67b181654168df901d1fd00f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d617b863ad9a1ea64592e04ac673f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb43a20a62e154e10f2bc01d2c1fa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d498b8dbf7d7df3ea475b6c7c5a0e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a2bbacd42b596a94c10da8406c32082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16456435d52ef9f8f244ca7f14e9a35c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa8871dab9067886b2cb62dee3331684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d7e92ac92a8dea498ded170ddba685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ea889f775d70027ad22f0a243c3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeea912b6f446da974bb44c0689aff387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc886cb7fcd6bf99092389548fbfe45888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed697b29277265dec3b55df3aee8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f6243547c027f275eebc321360e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152d8f8de208dd875ee4ec5fde3a5d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cac410dbbbe96eb34dc9e66210783692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eaefd905d6ca9eac62df4784b592493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e0f8092cd4abfe6df0068e5d45fa294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e285b6d7317832283b3dcf477c7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef788f389cbb2acc462e1a009f46dd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe567dbeeb11c7b2444ca5a8afda3a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05446cb5fd220ff6bd39aa6ace846d4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20bdafae714d2aa43e72808edead3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f7c715f3a17a1d86487c4cccc58a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09874d86470ef02cd34782a068a4d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f31cc550c318828c4dff76dd8d5038102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673e75b3182068bdd8ed626275d2b77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f4e86ec371698c8fbbf5f6e19bad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a69d39fb2eecdd90a6b4e50269727c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602eff0839839dab66c4cc28f0d87f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a68260e873a193a8e2cbcf990a420107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c1876798961c70c4b2cf852bde2d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682dc56adae0f745016eea72480a4b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cbd17d5ec302b61d69eebe8ef5691110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9087513e22aae534dfe96dd4bef91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbd0878bf7de6aba0df413a8e51c17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f59fd30d7d7b8da60aab52933ecdbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a204d8348713e81b45252667bace36a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc22c0299bfb479ec740e268cfe29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f346155af614337083baf7ce30a1f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ba385e51030636cd6ad368cfd6ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ed5fcc01145ff325ba6c2e629008118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e595373c353cb8e3961ed1f2c28d322119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd2c0cc1ac1760a67e9b4196e687e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b4b605535c300c5d4e350e34aca2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef4aea4de5414fd5ad67768174fc27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32f48493a7a2ed18edbce0d40a7ebe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afb45525a98699a79312f8bb54726c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ef2c8285cf5c1b8200526bdf8b0b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f2d38a298f8bb85112a87a3e1ac12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f354e6c82a16bed6b22eed3fd0745127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c66259aa36e12e115d04f966243ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91e4d9f8538423ae3e13a39e0b6cee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8c22910ddd531d8a6f9122027b34d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233ba3a182d99c72ce22eebddf94d41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb4a2c7611b22b186c33509ce34c13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65449bc85f9872d758847f477780ca7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecb451ce3d840c361a18c06724cc94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7d577a26e0af13389b5afeb074bdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d810caee2900719ebcf7fc6ff1857a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edebd75520269365b5bc90b12c649e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b52184b19c97dc7bfbb3c231cbb3f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230118fe3f674f2808cba4ca9a07829139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551deb03c5a0830e678ab43cad28b39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef2b31de80175766a1ec78c83a76b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4444ad4bac482e362982f10bbbb15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a024216065ea5767d625df7fc6deff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23274d73bb981b3222c047b7bd7aaa0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4a885581a68aba023e87408f528eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22668b54eb6c2137582326947242f772146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c312a4aec260ec342d0b5b269320d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b294e98ec60abf9617338252c95ef6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d50ba4a8080e7a5cc00ec82ff4402149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f633006ec284a1fbfb45eb23a9f5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a78b5e50c0c5cc7fc904e90cd96ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfcad88fd2976a9de61b04c9d81737152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded67f575ce99fc46d953c45bbfde3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a382da3154bdebfe2060bf7a53d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa3032da3c9b2d58f8ee758eadf418155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e08d452e390462f63a0555dda3e1f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a171704c4e9f1dbbef9447ca6092ea3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c450de09b9582bfca1c2e1bdb9a0074158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1239478cfcd6395df41c886d21c26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de084ca7d9ffce3fd1eb08d7a1c689160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae046e7905cf95fc22d8bbc415c95f07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9d6ab8869c0349c39f7099dec7ad3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3015f2e0764aa7a6327c85f4982ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153e5a8640f8a5028bb045eac23e1bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e94b42ec284ee8368e0fb78a27d3f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a4163212bd2727d7055057dbb056d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae5b4bd90a3263556f76e4c76174f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a015680865a79a5caa585c8dcb619168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c88148b9057af7901b7cd50ff1e974169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa42678e938698838e42167e4b5a197170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e765fa175d2727c35ad012aec62c75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623c39f4462457ef5ad3beabd5c4c42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84230f98e04adb62c5f98c888934a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f957844989a7b10661d5019892b8343174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ebfbf56502769ade805c4653f9b57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed33f6084bcf6801e7c254c3fff220176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b353753a226e9df898a06132b6c8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727b39b27d402cee2db3203bd284d3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ced0db7f92033f552867afbfecdac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52471a728a6cdb314a9488b6ce2bab2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca14bf43432149b91b4a65effa95eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733f6e5ef54a7833fcba5d6fc512a90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f99274547c26a5faa9f82f3a577cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c103f0795f2ebc2ce7f50a700b9b5ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07c207e8e704e64029f6bac0172b3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e517ab2980bdc3f8f6c85da74a3fac9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466d691d27c2374ed6ed5696a9ee88d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e024cc217ea1d9b36b5da940f09c93c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f237ffabb79894c04bd9a66bccc3f99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf13b8f1528896ef256688ae180a04190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc156df09c1f2c26e2e562a8b1d50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14664873f5dc6869eb2814ffd3ed220c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaea3ef0f135b0ba620ac429b2c256193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cdc713431aecb770b16a39a3a466f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4813fa783423df6e29f5973e32106195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549c687a53def007a852a64e996504196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a6309e84579b86d0e1cbef61843c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3da2355213bea1caf3272a9a8ff81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda480ec37e50c5cabe8285a170e083199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ede80e2dd4d9db0ff158f43534daf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553067b01206c4dc7f8305bbf86798b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926f1dcda8850f5eb2525778371ca58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3d056706a817896cc5e7c48d06f25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac825b504db74725d63a82fb811eb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5341fc33bef1fb1fbae8d3a7b74d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e85f2d828e9a528e9c4ac209b49a3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee5733874d6f161fe77b05584185bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca99e8b9874898cb77e770c5a8e3e76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b91c979ddbd03691d70aa0eb55d9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e9096f4748d4c18c690b13ef75dac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a99c9e253ced359eb7f9bb705ca89e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378b73fa48c841f57ce49b478a6cf96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00352a6e710c51b815b2139167bc7a0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f419928e91bb45359768abc7a7f77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd9107d4de3657cdfd736c9b4406c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eabd7e1694ec398645a4cb780cc18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7edde7d159f7d494414c4fef8ba6ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b1c86c72829fe0d7d1562fcf9e6ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bc3aa0974040d9c5979f1ea0cbdc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446860be6766d98e3b16db7182cfdcd1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982620c7e3ef3a7691424e4dc10fbbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0681b0da1e14f793c1fbdb529baa4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be996ee962b67251ee01403686e059c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c7402cb47df092b2cc6932925bb41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a02ae5848b70ce8110c34d9c4c84a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d905e21995c26ec07d4376930ddb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ba98f9509a4e7aaa12169561a967d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d8a8f31ae66f330b3f8f0c3918259228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8521ade5b3b2668563bc92fbfc3d5a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e72e87c93fd9b7ff8a39a072182014230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6463dc61915496126eb71bca4520e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96b17da2c4d8f0e86d12db095b3508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fe6c25daab7cb6a35fff0c3c597b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb165e189dc517171a890165e1578e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d46348f3ecd5a53bafb59d74104e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726c16b8803f02bb206a524b23ec3a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb41e157b4551b62ca773a5505565e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13578e649afdc64aef649af8d908346f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0a1499f57efe51e1ea7f7d161f26a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292563901e8b31c03bbc8ae8ad5d158240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa064bb478cc7697874c404184709a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dc322c616f3d7c3c1fd88deb71656242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e7c0dade20a709497f25e9db755c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc0024593b70593a6242cb4425a31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e126f79cf4d4a8e75ffeb9e7d0232b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2eba7d701ef955f30a8283b1de60a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92380efa0a23a18fa9d3a01721949a6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1574052c8b527557822f531ecaaae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f50cfe11982326ab1740e4576a0bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395d347dfcd7ae003358dffb7742f72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5fc43c93244f1d7ea921e5114d05e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5ca5e0c7fd1bfc7f458da1cb55b4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7176485d568e62a98c76644567d94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9163665bf193ac66f058a8281010fa7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93aa3b5499b3c4fd3ccb93350a75c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf079ea46fda2e71f5580c1431323028256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79082574b974d78f8293bfc3acf141257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501d3a221f2cdeb5d397b6dadf2c194258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef82bf85ad15d7c271d32365235eb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1d9310f4d10038af258766fed6fc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d6f87cedea7db14eefc5ce23196c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2bf0dd0a27d49d6a68df5590158ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f80610238b24ce5bd127ac28ebe554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445d28aea028966d22ea68ec44e9e49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b536c7c0c8966df41499976351c5b1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772447c01559f07d316f3002399ce9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67348100ef35c11c54ffad896c57a0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75072d4a40465ca0d0a2bce24a83288e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d468f367e569a321fddeb6064a1423269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180fa132c1d9690e7911d4df8f11b2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61b3a7ee731a2e64d456cbcf39818a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530e33c34adb66db3947b257c0fb440272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cffa83df371c7dd4228e5a7132fe8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89e0df5c1552f9ac9ac3903935512274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7969d847200d8efa1a58ef8290370275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f37116d33186f0a5ae756ec13c4372276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509b58e8fc985cbcd83479b789de54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a4341b4c15a34ccb580a7113c7bdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f09298c404453a5dec84077064d1b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf881aaf4be577482f83d7e2e693a52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd398ae59abbc34315f9e4279a3859281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e864887d223ef2cd8e01b0116c4c83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17bc6b1729628e49171cb09798bca8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b993258c0b22e5b4b33879bb3a5acd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec664f9d66a3882fac6c63bc221cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf579a16cc157ea2cad5e5f0e746b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e416480a1b11664f690a2d3d120fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b08bbe1410e7a3dc1d342b1288a30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0fc4bb80e92a06fea2280b31b5877289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb351508c3190b125a64236c204fd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e70c16e29b3dd71dd3163ae1bd178291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1e7d94a09399a9646db568195dad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206a10b3973553912b40f684b6448f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54954e6452f48ed8b5ad6601748af6dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01056ba2cba28fee98a59a5e737d71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8680fcd8cfee143dba36edb693165296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c30395145c0c0e2fb98625af705c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8b1152b3abc0192ed724932e64298298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5aae796ab9facaefe3606aeda0158299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818e1b31b2137c05138f511175929b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b18eedc6ee3d7bd4d19cdc9ceb0389301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f912b92fec6b6973bfee31387c3dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddabae935c33f60832fc4b73ff007ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc16233c8b173a77245445cea10d18e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05ba498bf68e86f3e519979c9963bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282ab5cbd91eb32adbf3db7da10b504306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7811070f10b58a15ba93d90215bbe03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2bfc20e985a6cc220bd2e53286946308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e9eb2bc6b199095ba74e8a519e323309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b798400187129d4f8aa50975b38d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a289535ae6addeeaf83615e419c15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fff8d475849abf75b443cc621f5c47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af00712383590b61d3f881e9c13c82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0978018ee42883b85e2a3e5d4e558d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457d25aad0c759be07bfac8219831d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f1faa5f968bace7e3586b98f1ee54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b2a2495b93006c6b8f6277d222e26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d80cfd864aba0dc1b80af4649b6ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937adcae2e9a1df52bebe8ca26488484319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0005622373877786406ca8baf4fe6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ba1d725f369896699d3e12d9dba7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cdb17bf92ef807118e432601e9e98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390e2663da155e49305adfab81eb448323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27486dc0bf4c04f67935e143a77ac1e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd8cb91f29d63ba75cadeceabe4325325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664dd0a1fe4f6628e634c74623b7e32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c680660418d0027b3f33c2c5acc969327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cd9f288e0b3a49a4b16ebe5e9fd57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e14d27a098ac2553234cd2de41b363329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefbdb16e09c0e81936414570a28c21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220df671d3dee66e6ad47bf3a8a4a1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c6b8a0bfb62d03db3bedb5da4b78f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf46240ba07834a7f6d9be29b7873333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25194151799cd95268ce36d7760537851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de91a176013f5795a991d40e1853e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a4c682075787861e51772e8011d7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28565c77e44cb58883f7682c773e293d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98c86b7c7551fc2fc9f7b6a1f0a5e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3cc19491d082973b4a5e8f0bcaf2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab2774da1cd60d3f41d2eb0c4202a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3def4adcbfa73e5922bc1a435da5a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0211423c6a835086ec0ede04bd1fa89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe66c6f64e6a6bd55c8a19dec58a2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580fe858a86846b31ccba750fc4f2b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1653426d5b788ba69e57e9055144c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590ac3cfeb876b0a98abb3a5197ce0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeca3e600f29e3ee072dc573ef6cd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa22a3fe7a48a4afbce60e3ec9314f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eecd35615c4c6f613d5452a109aa3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457bbec1115c60d0101e0eb7d293a6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be066a6eb5136d7e60f944056901b9eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0158a307bf72d8b2f5de7bb167ec94619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4892bf7430dc416d3803490bfa0464420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e2e185a56ad448163b7b8957cf96e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6409eb824753eeac469797f80a92ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44b4650fa0a20a95fb71c7f1a9c69123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e78f73108029feb1650934d57218424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ada13d700d3b403d1edcd5ba67ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb945d0f817dc0d1f2a562715cf7a0b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211f05d236c6fcce72f85df7aa5a4e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648f5d2e409d14c0c90fbd3fa0c32bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8cf579330186d00a891f69d4e6e5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42ef9fa702ae40944bf8e2535d5bce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14117fc6554f28b39e2ab99da50cd74431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e181778150f5f72c131b728a164648c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df1f795e240ed9166cb89910a02a0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dfb8cac5f72cc2e8d2ce41028dd5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27839edb22d774a31052eaa10adcc97435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c303f39ec4f4a43234c7c60850fd69c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec98fca537e69101e5e27032a518ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb962f548c570e43d3d9dffc829a69238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8adcd262663515e9e9e2e6db3b606439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa30a8f16e2a5e32d2d8f8f10ca105f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93d5d5df80eb4825afb53229f6def41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe27be54d17fd90a55c53cf9d8b11eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23968ca5c713eb03f8484557be2fbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1f0ab000c7b0f08ba26140f1f896444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50978503f93a3a8e8af8e06262308c6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e86823d90450f73fae733e378845be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab7f3385f053e76db530d427fcc0cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100748f8ffcaeaf60e421ee6c9638a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19514597ef008fac84fa4046f2d78349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c1d8217ceb694d06285878e3c49ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2735684074f2f022b9c05cfebd217a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26909dd02a214948fdfcfe79ca8db6b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80082b84f59d702162685e3c8c39ed453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ed760563369470b799e3bda6807354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a125c16b73a4fdf5569620596f57c9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566247a56527ecb954c2be4d5564b6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e3f782cb1ffa5e0f12bacfdf9a02657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13686e25dc17f04d96cad175abadbbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bdbc544b4ad5780512a8ef207977759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e64bba9f947902180d94686044643c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec22733d3edee7446539efd2f8faaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b2a8acd733173e654a9bae603576762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69011662f20000b5f8061ec105a2e4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9832d0aded307fd59d2889331f76564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be776469e1ac55dccf798a7f7dbc7fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a38b3e7e1f4e272f7752a4bf68502666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef9e599bdaaa00e385b5c3488118767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075e6f9608ebebd52f982f4ad0d1ddc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e995d5f1407ff5e4932f9f024058b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff011338116f3244f0b3b7564c3a55870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aca87384e72425df6664f59883518271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6bb3f307f9f6c8f45498921cfddf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3e1bd828d83d00901ab9d153a132f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec957f3cab2ecc019b54e39e830817874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1bdfb4bca6b8e232480575c14e61d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf19f3d9adc322bede50d49b634270176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad70cde775f0b99bfc909c92373eeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306233df82f63705c2e5312f4c49ab278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b4c91bd1fc8844df21d918558db8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec3462c4da565d6f970e4473a8d74780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4347c8c12f613ea9c9072f9dc7311ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2f8db39e5ef75bbc3fa5161ed160a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c179d72c58596d41a60690b0771e1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea42174c8f00c01f77327d346427aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc32359a070e7323fdea9c8263bd2c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138bc2aaa859dc71f043ca82e088f7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf63ec4c11fd7672c25521453e11d2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c998d76ae25cd8a3096fac0882de2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b602bf659b5a66135d7f2d0dcdb5a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb95307304ff7a7a5614cf3b4ad75390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e57dca50e29ca3deb9e180b4ab7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075238880e57914ce11b8a7101984cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a9567c40068cf93d7f27cb3be6a2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bda2bf4558c4671f7208a8d7710ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775ae4b7fdcf47aa14f887fd33e573395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b61bd3134179a9e9c8717ce7e54e6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4dc344b948654dbda89ed94c9004097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7b73ecf5b062816d13e7d92ea63ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9352de11482fa4dbf3ace374a6e597699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122a2aaee3f276884399a7c0c46575c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e59800f2d9e695c6c1145bc742701101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e0c0208732c589b891ba9dcb33678102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab50d2605950b38eaa5461b536b6154103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834ade375bb5ecfa118aab5b36e56c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84b2ca0879a9b953395ed9a168c656105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc79f8b23ba863861208f2e2ad2af62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a6984d461ef516c9bb6763cf6046107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac56058c5a870e42660c0afdb807aba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f25be76ec4a9f384a530213d783f35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c71bf8015b6567e0d3202510790be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d236c242cc4116501e1ca487d27a00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6beba6b13a81c6dc71e5b9de86389112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbfc92ecdaf1ac3cb948ae316b6bee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0910039e0addea533afb24b3b331762114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04752aad6eb1ea18ec839f866126d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81b6a715bd4ade2d137269cb8bac9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd23db40f591603a5376a40502dd8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72be5e362ead186bec5f693388f373118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333adebad4ce33cbf02eb356e589dd30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4c50d75e65e70dbcdd1a2a37a4a64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c9bd35fad9873a255bc977fcfdfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828f8ab15c62ad109123d0fca3303b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d118aa584e32f465cb7dbc90535fee2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386830c610839ae8c66ac38ecb719b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48578206ea54944863902aa22f90fa79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6e40ad18727b60cf710238dccddb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535c17c51d39ba3824c2f3def226c41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23a47aabc9c0e8544f71844950e49e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c5625dddf04ea937dfdf0c151183d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e7d84044cc104da9be2dc09cbbc6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c9043b632101bd7d0d29ceabafaa4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eabe976f54c77b66b87b39d6cecd34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365604f0e79c397f964b8d301bcd12f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc257daf940583bd3010d64371d46d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00e28219e2c6390dc65a1b2960b0ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e83357cd0436a2273383cbd591ba3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da601233016c410cde4a00f36fb0c49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb73aec0d7df5c01ec43e0868714a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2827710af5c4d226a3bc1e38b9f684139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c537991725a17266596106ce88b6cca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8ff1b71e8dabb1cb2c455725bfbb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c579d3a0c155bcb9c32640fff3c66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cd7b9abaa93eed889f964b1b3581d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517c5aa2885168234b4573722b2f024144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2119fba79d88aa200d39002799f83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f3eb35acdff9f2d760fa370f6c362146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166ecb8c45e3a392ab9cc53725558c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd22f4b54391c49138bef2f1fc71c22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcc9e778a0de46a5f048b514fcd57a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166521ecca8b8d1621b9e762dee01c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a6bc2ec4cb4a5ba25c1f6b111aef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04ed42f3a132c0468cc20a01db4766152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a8eaf2ab5c88861d504259699f35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec2b93c2a6be7a3800f0c2294742c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e1ce22b95d77ba6f4e844bea4fbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55022193fa8ec7136e1db35b8dddaee4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798386682b02771dddbd9b52016f8839157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42cd3d3181fe34939929f9fc8f2e11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356d54c9f9e340f2d1826df3e22e184159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09df9fbbacb6959fc36da2f05fbe8c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bece9323d1d52994df2ef6a6b9e1915161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba66c15266d8dcc72acaa6511191f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5501155f811dadc2d844472e29066ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4ccaf6b0fb063a218f32be11c2a3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad6f644c28b126db606686569c5479165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199c6fbe11918ed8c92380b9bfa055f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d455e3925ea8a7693248c8622d7f1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ed450c8dd806a9b17a1fadc7e24f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b9ea6785484bc47f157ebf6385032169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b0c36c06efea9b0b77d405915a4df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683745f09d4b95b7a274763ea6dbbc80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7da9335b3841305b704ceb7305c6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc894710af1f109c923ec57c89c17363173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96465098ec568b374d08387b1a1c5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e93a5553be309e5ffe229445e1fd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80860642cadc5446e0f9894bb388fc79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121c0e9a5f9dd977738ea260a228c81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d76c0bc0a7abd13af424afaeff3406178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd71dba3ed3932461107c617540e03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e236ad8c8b7dc8ba954fac7591cdc2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16320cb44d49acd420667824fb991e05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca66b530c5782bb62e423752637870182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03747f882f96e4ad746a40b99655f34a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc2f341b2ce3c04a1a91c19fddfa81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86725d09fbea8de496b2a1693ce6fbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80e2bd61253018d946832c7be036bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826ef31ccca51e641a1a2a079375885187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b604ae5d862dcddf120fd141a1060188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876bbba1c01c4985d024a9ad60674e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b9b02d719a95a4d036d0608cbf5fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61921d3ac2a1139220d585616210562191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8ca1648bd5be61afb7657c4eab041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd894e53381aa858781292c5ea0e6aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70d8117cca78dd7e4b02239b6d0855194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da2e74715ad848a6e0e0967a6b3b87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60199d3072f71e3b4006f25356293f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3a47a9fd99643cc4fa5d1605dc09e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222dc3bfe665cdf97dffdc4c8da7f71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb0f96d0e7c24be43ec2dc8e8fed72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92642dc56af0cbfda959460f917f7ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6e99d13b5d3333d9abbffa3a10d17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff636e77cda4ebf2fe931fe441b6e5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b054bde4574ab9fc498b5baaef8da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d53f688a6f5f33ce1194bb8e689ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833beb168641e2aa7f9fc806bd20a6bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8973a4b6ab7b86513018dd712423182206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7cf066e860a186d945ecd56f155bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e207bc6e1f303c6f9428b66dd32502208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347c20c98b446b582ba1382bd30441e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a97ab118b72c28834e372c782a6d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032281d87829688affa973fb29f9cce1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab5622632b8407024fb58dbadc2061212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cddf454715a5f378550bf806e70b81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677541c080d897b4190948f46f3ce48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79215ac2753c10c4d7a4fba8efaca156215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c608c0f0df97a45759897c89f45f12f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c88da9538005d496ce3d71d95b91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8315aad252cb0d59a0097778601383218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f26d5823b6693a60dec3ae8a11318219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ef56fc77d0286fd025128bd93679220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87565ace816b21cb765defcdbc9897221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5597d8fd4f2eac6b77d5044cc6280b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69904e476900d92d4a22d933be12f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b09856302adf5aeecc011ed0d296b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4c01516fba9749b7b43002fbd4535225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857685ef32720e573f4ed6a1ab7c58f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc857a144d63cf892093d35ff71a24e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28b92e8b5fd68619eec3f74170276228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfd2a56ccb03d8dac0e73a68077ddc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658be3d318656f5d832c5f49b59d95a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ede742472824437388623f56580bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833e157154f08d4cffb76fc19022544232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea55e4b998e52bb41d177a7bb0f9c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91c0e30d1b4bdd29b5d4c0d8f342b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a79b5d94a1d521a47c9c2cb4b6ae2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538910ab5620812cbbd3dbbd58cd777c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb3a881d1d37c71f74ca53d86256a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e2411c612903a4be87a1df17b9659238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06968438d23540c97180d2cd93456144239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ada447149117d8741c527091ea2d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba92412529eb26b54e8fe74a8aa206241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e91512a3102aa451493678ed8a4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30483dcf038512dfe8a64826bb728cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bc1e83b837458b86e19dc89fbfc2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777266457b849fcdf4d4978c679a63fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496fb00cd1a43d19de199446071ea68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa1fe9ac6dad7b251bc23199fddfca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a15a7c4c440acb711284c064b66fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86250ce8501acd64a12984c351a239249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4e85e5bcde5a93877721e3b7b3fdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf064d6f8a1524d42b0580407223b97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b3cdcb5158d6c672b7e5e343d425252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937914935ed94281bf6a34beb6dc9871253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b2f5a5f65f241c3cd42207f07eca5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c700af898bfa6d528b868f1b1de2e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36758c49ee1ccf59a3608e88055bedd7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef59febf67dde4720e22d3ae58198f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90f9397c157002bfdb9b5c23e1ab60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b50ab324db38599bdd9fdd78724a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e10b7bb5e01c8aae276e54a76f14da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601dd54eaa5123f5aed1bd266dd83a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db014de987fda5483e1305d64d39602262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6f7332e123f148c9fafbd23695d19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad509dbd04a0f11fb429f85170a467264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc40b49417088bed5ad2be5468e85a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd83d1ce6a9b2e07d0e56bcb8f2a4b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fb210a5e6cce99997324d838d5a8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e6516e9006545b8c79bd9f94b4ed9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc55cc59da5e7c13aa414bef263f4f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38365886d210669daf9c64de92f4549270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970b6beea75d58735ff6f3f3af8c2de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35e0a9dfb3c5cf80986cfcf940863c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66445d50e6f86b7b697227a4a0c84352273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fabb3ec49295ba8eb8ef14f2595365274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c21fe10ab38f703d530948f9a14b2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75ac0b50bf648cb1b5c6af41987156276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925818d945c3ca5e41ba8e8b92314714277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597db1324a11d6d8b8eee1dfc1327df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c76d94be1aebb8e27e8532ce85fa01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc292f58832479a304d2c53cebf185280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee6fa209f26d6536582dc397750c78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4876d47fb270da75ba52bf9f4d352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257dab0908d57c21bfd586d4c1f8969283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71605ac0ca0798488be6d0ca80c58218284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd225d29ab2912058f8a913186f5f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f8400bd829fae182d978890f6c56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9cd8f38dfe9b80a2a9fd98c4aebef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e346ee795365e27a0c3e0385877689288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f06412564fbb984e65ca696a62ee1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94050b4f89c7452266586dfe72340f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd8532aa3bddca60b1a09b718559b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b302b6a748cdfa608b547bfeedc6e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3868cdc867a2a53b1d2950e3182047293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02aff904d7255547eccaeee55d69b7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5063d39961365263de58e499d609295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3689238287961795d69aad4958a3a55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880ce861b451e6a72489112df0b2163297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688aa4c82e9238b09e7d86b3217897a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aee6410410dc7516bb67e4e365dc0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb199a815415a029f9be63a90711fc76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ce1facdb5b8ca5a9f5e94ac011fa9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc80667c7443ec5afc97717024a05c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c6c09cc8cd2f5502439deb5ec2293303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c6a80a5cf97d842bad59095e10288304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f95d90afe55a7c94208ad342d24d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8d748038971743a0a7517a9d4cd61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47bd1f8c36aeaa5447b687014a53bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866ec5d45eb1a2b610543a263599331308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2888a29a4a65edef0c89316582eff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1893f1042dac8b36662954943686a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a074abe7c34d3f3ba03f53c40df10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c7e40a06c91cf2939e2f478e51acf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba858945effa4822cf78cbc9fb2af91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6c17cf47e1fc16515d738cb0e1afa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a269793a91d961c66d9bfa5b1a6237315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aaedc946b7e7c0cd8deae90ca3497316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8154341a76dce3b5047e4f175c3e300317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3cca1313d44ca16d2d15a188180ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc926b88de1a8bf7548a980aad922a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a013e9994c78cd034c8438bd6b416fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bf67e8d096b74e54bec9fa2a93367321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbb83e0f3ddba7c13d32d4d22767dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244ec591ba22f81ddf4ce2c49f1641e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad01cc97854b38d728bc485f7421387324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3967a2616ec44f08b37bcdb5f1c2126325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>