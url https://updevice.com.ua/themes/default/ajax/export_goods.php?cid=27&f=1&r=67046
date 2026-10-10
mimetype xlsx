--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797d5457a13fbae8645c2ae781fa8ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d7d425d34e7b3adf4ae9c763291752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4bde59885928158467ff5b6185bec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee19b481b92a8a2350492588a24a6bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d88f6f2ee5a5319042a97da86f54285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab67b3ac8390cd4b6e1218b9515f05d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f6e372a86ef23d0a73dad6e64c8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7339e40267ca8382fdd6a91dc6a788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee648ccf9a552a2929d32c4f233d899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc16f5055ad22142629543231323dd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d8a3646fead8592d4ea159b4cd3ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa421874e206983def363b5356a99412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72771b98c936f7055791fcaff51f94a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af4cea66960fd9c2b8ac50b31504514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45022c332b799420f2100e0e573adc2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993f379b60284fb7d055b204443dac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60939132602485e42589b0a9303177c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec44e508b911d21127003a5ae51570c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a979966576b61820f79443d92276119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995685b1d957fc68291a2cf07616c6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb63e782a2c09931e872add5911c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387dc82a92d2b29a564b1ca06362e5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f1858641f2d081668a06a40ccbe9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a32c51fef6010a91278963005c4ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715eaf66c16d18247b84c6dc0cf989625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd9353a0b2e5e4eaf2c325dd6bc1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c8e2b5c97ed18c4dfaefcdfdd38d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26202a7334b03246f63f506238f2712c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9192c717b3f2546f920fb137ee0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c4dda035d76381961dd7f1c64fbff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e65bdf75a4a6b66be0a0bf5c23465d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2582e68da608a7e713538cb17e51632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7625f0b71166023dcff4d856c85b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be3edfacfbf0ffce83122c6e84753934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18873eb56900d6d9e403c2e841b3e44435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bacd204b393d3e41cadb4ef05a2b2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a88ab7f5529c8943fa1a9b8eeb3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663456667bb75978f2fccba4e72c4d2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271e7f000e1a9c9ef6f7c8d61968a2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8f9dccfd1f35150bd0f8f64b7b23640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a8b203ac1d9062b02b2374d7bbfde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70106d1bcd0a609db46d208a4418a07042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82966ff7b925ef0091b6bb9142424b1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a0e595b9587c6b417e0018101dc4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fb4e8d68af1e90d28231209fcda9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93da6535de3231d7f197e9139c5b6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d560096b14745eeaa70159cd74fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b563c4b2c98088bff48707c9f9620f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ada04916257d5547ed70b5a4152de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c2eebd53c20bd918abc1c00d5ee6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ad906b4c764a42b7284dee993ccfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0b1e3fb81ec6756d36c40665b46fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74413832c300d459763cfce6477f55b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57981f9280a37f42dd84163dcfd9dd2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915419cfad8a9c74903dac701e5a9b3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa44df7e2e49bd3b62c8384daabf1a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873da8908820ebc52e5f0d58ad58a5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287253c669ea590255d53a823a376558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd668a920b07c6a5128feb958275713259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc447d31692f1f1d6d5cd0f83cd7b7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9a774e3eb307e3aae40b1271c485261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea80aae08c175c3053ceb54b443179262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff4cb1576e4a318c6b7d5ab2ef6c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a8545ee01fbad9e614b5ac87e3d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6359a8c90be1a85746a5cb0ac3b7bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48249da5ebed9222987330cd98b4d0b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c755ef0687a5ea22d9bb74a7f06a60267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121573ced3ad0665e776c5c300d814d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca330cee11f990b3a4b1b838fd4c7cb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7603c16207b7139752f2e26894dea5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcb5f66cc970f50cf9fda97ac6350371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5054c193ec9cef7a633c090fe9d9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceeafb7d263560c35ec80f80519e9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8baad7808c80929ee1019b8cb8b6b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64e023784a070ec0992aaa1e05bc6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87094c79ef37c5d6b7905dfc63ce7c5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268440e02f4d0924074e8869c707f0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4c62fa1c0fb487da4a5af1f2f8afa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02124e410c371f0289da5fdf0b980be379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d492371d2d683eae0102c2587bf1c5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050c3350c60c54c40d36a72ecc5d89e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c90ab9379dc30006f5fe3e9dede94882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508026ecd3e52feca4300c76e53dff483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3fddee7c80125ec89602e3483c0e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb550e698740ac241666b1e0b0ed7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50264ef32fb41aa926179018046234d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db690e7dcba1533eb4a9d4f4cb3726c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570c6a5e1bb1a8d48ab1a8f396179a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d0c637130cb9104ef13d67dc980589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db073d00319fd5fe6205ac8c5f4aa1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217a1e135f8ff32f70d761f9bf0446791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2913651abefd0d737ea3508e0fc8ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b3d19121df2f5c033dd99253d345593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345afb8971d4774ba34b7de26865fa7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e807ea8252f63e45b73d6e1cb256695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64d63d46e01b1c21aa4fc55e349cc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823ad042498bc5a8c1ae803b2c8863b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4455b7eb09139c02fdd33ddc438d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ee762d0db8d57198def82840b6bd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba24be1a405a6776f3684e11a508bb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3aaedb092fd394688ae4f7bf818f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd456b640678c78d3142211f2c2763c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea0e5bc2076f802095c917267d09f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6e0a384b67f27ac5e08d370242e9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963f364b7b31d89ca4c70ea7cdd3b03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbed0c084d9afed75919a5c0c5b13f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24093626cc4719c36c4224ab981448c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a7a281cfa76f885e864b00aec0322108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc99444053f36467c0d5202b06edcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bc3250b0a21f2b8a852ea3b485f68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8673dfb65c71c2cc93a4dd756da6df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a8ac30b679961b858d53bf66c9e6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539f22361c214727d1177c83a9b73ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ceb2806813ac59f8566f1eba1091d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639404912e3dc104ad69bddeb1e4d10e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beab5086799933acd40ec3e5bbe08c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755f9bd8b06c548e74e563dc33e120d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590512f6628849f03e98a181bf26bafd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c60b096e1e766ba44e5af8f15459119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16fe74653009db2177099d988fcde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de8c620b67886ea902a362201367fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30785e231a0add4fcf09190a40b90a16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1058a55d0b76117e69ba44ed7c3fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2fdee5db247fd34b6f9ee9c94c9d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90eef9f2986839582c1461dc4eec9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b047af8dbcfdc05e42c2365d1ea9ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f76040f8d07d9157952273c99f8f09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bf6e77038dac8b5d7fa224de075ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82174ff776d187c42d18cc309130028129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a620e07e71078cd70a69fa8993f4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b76dd67e942391009df0ea342ab8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7683a67a1967a88ec90c806dfbe3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a100dca2fd9c4561f737874f5235133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e06ff2590930356dbc82f9cfa49d3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d42d1d41b174de617b9c0c7b3e70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e383d8489ca04747882c6e397b2e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96987726afcf5e41bc080a11f5e155d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb167a88ffdf481b91494b8b83f13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4be6da8c597af5387d4976c934747139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373413f5102d2ed98ea817946711b99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ee918111bc23f0fecc326fa87eb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d18460e685539310a0feaf6fe281142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6c38e988b2fc048a4af680140be3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a305562a39eaefd3b356071fef75f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b062120d0d90d14a834aaa46421c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3494f1bb92a03a20976a32d8651fca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17083b13710a05e0248b7b5a384b2369147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbef6df0666a9944ab51b4abcdff4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84cc7d131d303638a8bbefa6cdf418149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8bd656e946689e8be72582c827315150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6fc8eb6cc6a7bd98d6d283f6f02ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc0129ab0b92ab40aea0504ef1406d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb7ec93ee5615bfce2b40a429ad59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d385e1a901821a3cd7910a7c0c9f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c15f09073f89ef393c0490b2b9d13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039518eab8a134ebb426938e3e1fdef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c1e3f579a8e89155e1581b12aa9ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ae26ed69e4447fabd6d3db63c15cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a219fc5eb16bffad7b8f567ad64ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029fa6ca226f7fe1323716daff8f77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f499d820590ce37b1379ed6a633771161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01418e665b323d69538f56ca70dbe607162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff346937e98f5080998faa18219244163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ee48601be9e9c45845600ea57931a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508be33a5f749bbee4bf439459eb0bfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fbd0a83ee47f74c4fb781b8544595166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82218dc5ca3cbf3ac4d44d87d79cc150167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144777c5c051c84800957960f43aed0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81346005229ad920cb68be353b864b35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39408356d3aece9a37a02ba6db3f8505170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75febc98afca522f52317a3ec350f7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135bc55fef4ad8a670332a00ceb90c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375acbd2c9379173dc2b8f6fbb18c6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f1c42c032906a1c433d2cbe3003d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934d67739bd16bb8eae4cba1e1e6a54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3ffb7c3b845ae1872e745f7933aad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c93b5fee15acc18f7daafc6ba3a2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fd47d7b29fd5f1c2f87930ae7a14d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824e9437891d1c5f0ac38e896b5fda3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92e63edc8610c292d67a196be19b18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43869b16615f98d90ae300efc0e10c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cf934229b9b42205189dd58d6434f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115fb9eb0ccf65e6674796d4d623f61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c499256146c89ff80f5f26ded2766b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30259685e7ad81b2ea2e5aac40024f1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095e4a583a237148d7d512900fb0b5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bec6656593f1fea054e13206bded6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb258e4c81d8cad6cdcbd7299140d70a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ea12a9f0d60719b7b491d1fae211d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdd613f668a63654e56af0c5a741fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaca2f67e3f21e116a987eb7027c13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d339f7cc35692213411c13377d86ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ada8e7646014a39daebb0bccac0ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37ef32f61a7caaf15e5506edecffb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a89baa57ecbd1667f95e8ff9467b49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68c60eba6de9110211ae50843e0fc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d195796f9092e3f2b3989780b6a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721469f506c5e60ec724099decf2684d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b45001a8c9558d8ade25551a6dee5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25616214601349dfd5a707b8d2e39147200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e105d36ccc26e41250b9f95c2dd2f5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242dbe09f743af973981c3232a95bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efa9a0b7e396678f81e2fe376b5fcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a7b8438b89b2cbf84a85e67cbf5c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9534001c7e187869b92523929e40063205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6718a1627a6a8318d154201c0059ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652596dee871a0ae4de81d92e7a0301207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb1010488261b9d1ef0e3efcb5c706208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3d97db6babddc9bd41b42c58d2845209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eb2ff729eaf6b9b54027384334fa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc27f8035757eacdc9a6b1f846c5a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb7711357f653f683ef940a53c4461212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205399fb7f8af22a755b130331ef00d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b5bf670a5dc907a1fa72295c4bf1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726542aa786b9627468c25e9df23f989215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf05e18f23cf03e83c651e7d060377216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c45fd6d0f2bbe62df0a86f003e50fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ca15efed93139f63ca724dd269885218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a801420ecb3236c23118661aa7b554219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033480f00234024e55512f4b169b80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10666b7e5e9845384a6663659bc1a3e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc15380f012c818fd2da2df4330875222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d80f41608f030733a1a3c445dc064223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdcb86d1d5f4a91ed4917b87caf17a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1627c1377bf90b5bd1891de0c1501d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0360ccc39aeef03cdf2e99b436f301226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967319d328a7b9e3bcfa919045c0b44d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39250ea8513bbe54e2bfd8698a0c8656228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b52b5c06446dae7f54e9ee4c78d16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3de816d232180669c16820662b4d5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7adaa49519429057cee0df2e8f3faa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77c94471589c207357f5e485b5faeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4591be588206fb78995d2265b390df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cda025837cdc4aac05623f2e8b879234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138296a23d3501ea0b5bf981ec3a7d62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa20b3e9ffeaa6433fcae429574acc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e238d047cc9597fdb6d3234c481505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc01f1ab91f19ee8eb9e9b7ca6896f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090baade6b41cc35ad6fe6d417cb936239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e909766fa9526468c4fcff6688cf6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db86e55611627bcf53f4433bb69b4e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb73f03b1794a5f189959a23f7941242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac26a2ebeef453b797d4d1b58bb4139243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4f845e81c140dae43139dc0611fe5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664e43f4a09dcad7ce0259c722be29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e607e706044666360b5e857a1eb0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a9b1cd3e54dd66970e29dab3e614e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af701ae4a8120aeb22fde74bddcd5c54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aba23e36fd586358e82121c1089274249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6d554b5bca8eca9ddeb09ef7a2fc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba014c99fb916c2ee05aeda56f0d1cf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400f425c77da22a64adbbba30b303ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650118c78c1685fc9d015429d87dd93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39c8c08c07f506331a9ac489eff15d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e3f4f398a3d3bc50859cd5f202226255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4f3cb8014e0465b6e9b441035b3c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78729ceb16dd3f665844e58f762f04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97f06a3ea45cbc28df47ff659336e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3fb3e45d63640a2234ea17d8a5af6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a5097df2a7697a092c246bc11bbec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2e97335c07c289651d072ede805bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16165ac30f755ea3f885056a594673a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b2f41b3e950f5a0f6e25ca6e7564263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d925f5b1f6955e9384a42cb869c975264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a7a754c07150a430c1d3f23290e09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400c3cb57a6a35c817c9472bb8b3b04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec06a0a7df44d9f672a9046926bbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954da4012d143e49f31dd26d49189aef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da46016fc39cac882a13c4dad980e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fc1956fa5ef80ef6f308ae99ed443270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9814245a3d844517498cfd1f2e5056271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad4547f2c57b1e330714403ae35dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7cffa5901be59f961705147cb86ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0425d258bbb6a3118bca2b1e2e489274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409103786b181f2bb4a2d10a47a0e7a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6760f8ab263888f0b89c3c5026e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896f21d4ca5b891f49f05ab3b1d19bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234166a53fe47b04ab27565bed4666c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e009477f885d5562b005b0c88875fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70af159c92ecd22e69c43e5de7b2376280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc188649e83322f4add736471d1c1fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455726efc661f7abd9a0d5b46feb60f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341003e5152ec0081ff03f5bb7a5e650283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f084d54a062fe45a3e3b1c9e8a9418284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a60bc75b52a3df20c6b0c7364f667285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae114d6dae5210e03daf956a9fd5f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca46da6e3fbb9cc7aea3f5b6bb04e7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f51dc9c29b8a3eb29c6bab161fc4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d16035b3e1fc86767e4faf04a82a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594b15c626afec4c11ae9beb5746b2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79843f05fb09c938ffc51d79e869ed07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a4e616f346561dbd2de914cb169bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88302100a7d4ae552aa210a956c53bba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b8ff34162f088f6978de98b403c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa870ac6386b7eeee2ed123a01cc342295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb1383ff75a21516bebd7d93e1596f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a28ba423bb04abcfd69f48f3059b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6325be8e8f24590ca09d849e07cf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b50be7208332d64cd62695aa11e1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd5f9eb760b8b6008e46336ca75f30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47e4ad13be9712f9bb7eff0c3f84ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325821f6db5fc6c5dc7f4be8dc44ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634c994dd56fa5752a15bc86d15fbae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5db6d3fd8795c987719404870868f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f017801847e086816026ced1412c58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266f3b66c5c377d1c08ac22afe0a74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631e3a6564b8fbccec3ebce819ff2ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448b3931178646e458890739738d1aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c66c6a0c361c59ef7f5fa09efa063309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518792d02bd795405a13cf856aaf0a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebbe1046c08ba451a7f2360d562e7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e748114c8e0dccedc08b5096f43b6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d05bd7234332aafd8843124c91792313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cfa1a09880bf196c66b12bc695b5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c82a1f24ca1ebf92bac2d7b1e61d91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31beb0aaeddc654f0da145ac213e4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6de9220f8b435d0b2c606e9f5f059317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c625e86f9495576c72f57e356d8bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428941b4ec22730039452178cc3f53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff14ab2069ee17e4a2f18c2b5fe6a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85493dda14c9b502d2030732531112b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8655493f890a96f9eb0274ef39a2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7853098d25bf7116175ac247464b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f284a3270f277f9a78df3737594d3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54584191fc6a9236c031cb74782591325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbbc45bf507effd30e7e66ea1096c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8024e153b9e894a38a2b2a67e5189327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9bb1e5f1467e21341ac38207f3b3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb07bb352eef49b34d958a76a5a198e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92d554677be727dd1f756c22fba12d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053ef3d886b829c9984c0151fb9b7b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9347ebabb249f5580ccc95e902da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde00dc8e391d2697f81d762a134e44333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf68a69c37c9f6adfaee4f73a4bc8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2bc19509a7bfca4dad4514ea6f1d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999238ff766f35094d9b4bd6e3d063643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6fd11770b9ab7c62aca5f6702783b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a36e3b0c17949f4878f2141ec7ed85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3759b1c65b717740cd83900e0de1c146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb68cc2223ec6044c6a1d52a80cc277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04824ac0628ecaa06f7c24ef16ac70118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25846455089fd206475d104ff2018a779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817bbb8b0a7575feb6b1527ebc45ca310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f167f9c09283ce6ab6869a93f1d6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed2392260ab91bf987951177a6705412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa76aebd9b1b3cd0f003ef42f0983713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a81c98556a07c5b61015b9d94c52f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35b7569c1abafcf135d9dc3387e02415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583896540bc40322a232d23cdcb282816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fe3b6932f10f28a521cf9417691d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef149be69d645df90ef7880a47ce20d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421aa545d5d6d441ff292ec8274130c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdbe8be14b85e5c34b0323ebb5799d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe696df8dcba3aa59b94d192d74a7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a9276831f6a8152d1fa95c66040da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d73c60f1cb0bc2f75f07ce13a140d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa292353176ca0289470d12bc97daf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2052c7e4865d43f76ac4e7755d6b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ccdbe5c66c8eb0ef88142f444106126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058cb509945bb07ca0c9f0aac639aae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef376c30c7ad4ca7fa5ad75dc40aca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115df6ec8c4e6a66467460cda432b47d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08e4c4eb4e36146ee9666e912dd04830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e87554bdc8cc7a6e1ed9b357b19baf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b618630de46fe7ee289257c4c03d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b17bb574e12675f135b87ee295dcb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaafe5c3082fd04efb3ab3b7fef9c7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cee6fae395d875092c99b8fca215d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6fd568bf36a410e8333298c69be0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e6041363914f3ad6cd493f67c16037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5b91d5ac6ce4d1c1dc94a014f81138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab30db4886b1c06277ad571828d33139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02542d33258eb54553f35716bc4313c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334866a12db8b192e4974693df5f150f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d6bed48f9bae8077bc9cd539aebd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879794dea7c266e35254bdb4658ca69143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7f61d679656125b43853db0b3140b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b968d7c92a93d2c8dc9ad4d683c860845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f458ebb197f21f113dd09fcfeac6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915448adf0142cc036abfa5900781b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb53fabc39a618e68b9a8efd0e31fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc1ac2f825d0483a7c40c048ed414449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9f63b49d1f002696545212e0cd53550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2867587bc21c48132ba60438ec30251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03c0934a76f846dff6d8a40edd850e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79739de05c37cbbd4006b343cd4854853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae3dc1f3546b77ba17e0890d08164d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487688ee241a8795bdfcf9186c9938055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d663385ea6df4ead0e113ebfa8c6e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4655152e4b807ba9a8384159be796e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596068294ea7fb436bced8b88d0a6aa158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db925b6fc350755679b9aa04ce4153b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729ab1bde5465531dada9d3448c6cb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366af22c7f19d25b4f76d9c1d969b4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb779db365fcc4a2ab9119f5ff21c6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddd9175d6a57514ed2b5c43384299263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2e4262db33270a7f06116c1d1bff864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b715ae253496f5c39e1cbbfb414bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545f972091adb2bde95fa9e27f662fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db4a2b7187412fd753c476cb6f34067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd58c6921e8eda9ab3f970ed80a64d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe0edbc3595dcead52ca31de8e339d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cfebe393162daa60b178a98bf5b3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598a9e26c1fa31dc6ac8d0ec290b06c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca34eb44ca49839175de5cf4e6ab0fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e4583bc05c5e0b7a14d932702cfea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a99aa3686b80ecacbb093ed59d656c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f05ab16cd9e8c69d227da0f050b98875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2483d132fafc6c377887474ea5c694876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efa21e7d71f94d01da7eee153ab13c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790de802fde86dd8e963be5cd9d851f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cdcd59637140c799cc53a0612c51679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a436352851e400028603497eedbc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b83000b8f2442a9c2e80ac5157fd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cdb90f9779eb450d1f862c927e07082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7d1a7b1341e2ea958ba22924df50d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dd8e686bef561fc8b593bd0e2f96f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b749504f70dcf5afe52f5f886fe60985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32f03f0f3e7616fb24eb874963fed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028ec21586fcc586cd22992f8aea96c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36850fbe575cdce22a8b3d1452fb0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccbbada532108ec308321a7f4503f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad03adbdf801e6b427fd23a0e2a29c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e8198d446a09a2b4e15fe94445b5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060bfdd80a527bf056c7857feae3c1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca06e65adaf04dfba52272efb30913c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394eccb2b9d4a68e0e78379d203819f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073966ec03b2c7b5255961d992f3a4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135e720dcd156f5ede5bf8a137cb59496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14f1829f587ef8771598686e175d4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee961c08ead71772793141664c4c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e494270467a8be3bdd4b1016f46f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798bffc3a1ba26feb448e4d5345093a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4e3367929b677284926a0e8fa25ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38429e4a92c0b5a569fd7eb2e5730a55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42df4750dcd67075ef6495587a8af26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b0763e27590af2e19dd8be653128e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f39d184cf6b75dfad85cb122f6213105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70cf4b36620c074d620cdd4d67d970106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2701bdb2e84a17431a51e67b187a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8f557696e2dfdc1acd0cbdec01c8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b21799277ca28f36fdd910af8bb76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f6f73257b65f2f6e581f7aeb83815110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0561ce9049ba8e843140fd5fe216652111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36bf519534b333ae927055bc8735bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0a34092947fc3624ef1c65b8c9cc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a6d733f5ddcf982be7566b2feb570114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19ea760bfeb2bbb32452687b6fb09a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d234be2dd7855afe3868cb67fe81f38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe25de5fe8758788d4f64e653f70114117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad9972b946207b00d40191b5e621f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abae6ca4e8405d09ec559dd8c9b775119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca4106f09bd4b8f410799bec1892b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b680f3967f28b2f38e1c206395d69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a72a0f59886ca2a8f6697b84c43837122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84b8f2580af7fb645acf8dc89d80d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286f9cd48918db19bcd6f59b42c9b59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0bc9993fafcb2d44728f370fe5209125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c683344589322283f631f6be88a1724126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2901e94088db3f68feb4eef0a5a229127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91c0e99f4b2bf3c67423ffba432ecf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012439d6616663bf79f4f98ec13a4e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f771bc9f8ccc29d5e60e5e7bab3c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b65d9220168d8dae476e815a5dda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d4ba1cfcd07ac3da3e03142d46dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1b84edc7aaea3d858616cc61eea7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b02868e180b2d3f06f99e6560285e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4993fa08d1749aa80cf9b4eb466038e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922b473f8fa2f5542fb1540c4520bb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26767d623328ced106ee3b98a0a70de2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885b1b331a0d6b6a0db4821168acb06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d768d849cd155271e8c11048fb4a76b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2fe7c205025fdedfa5fef66cce7c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f808835467b2211741dc47cd557668141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcaf5c0aa0cb77e1939fd7d21907fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40c8c2bc6384b43cb3dcedd7a3fe86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc2b30f00f3e98ae8c2892c2e34d6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024473d8c63b0c2102ee00c056759fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75c185803a4495daf0cd787c1070e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289bb243dff7d63d587ba5aa621b56b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c71fdab56b058f52d91599b510aacc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8e9e7dac0eeb7ba194d252b05d7aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759420660d9b51be3e05fa23c739d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332259b33f3286ecbdc591d02afdea2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893d24dac1142c96e2ee8e3ac52d03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfce4e619c79dbe80d8537933b0618153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d557e26d1415452b9b94e6a12ef6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e690ccc0fda873d674a574047660c16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27f7fa4d4c9312683b3c1c99c2af7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ce6146b0f3e21879e77f923d06d75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e07d88915731972389b93156b1316158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac26e726e794263eb4ea56b43c80fb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634308b9142ad4ab72e3bb2ec2f9d34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5738f061935b75f3bd3a3f71fc37c30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da973f0960397ad0267cbf089750ad58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c4626aff727d72e5dfac7cdfc63d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6017029ff9956fe6098090eb72066f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998029019d96f82acd1accadfce53bc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590d8c15a00b0466dbb8135a306ebda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9b006bf9a15c41de9a20d96fbcf80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7254e3daab2502d93a06878000d4838168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632dc4a81c523aa1b9f1e4871961a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75cb3f3945d82be5b177fece778c69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1e70d511f3ff68268dfd00fe8d965171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ae8b9ce9d520fc7738c843b82dd9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b07447200db0334d3af22ac9ba772c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5e8de63544c4638dd17f26c757fb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa303bb3d7cd194cae82173d83ed9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a69ff68e1d402930e909163aaa9cab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335416ce56af6d61b49e06b89598754177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e0c7e215aac9ba492529d8792bdb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2f86d9d623529035b4c5695e482de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4a17155bc83611efb6122cd7a8c92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1a578af150a8b5d3b02afa19a55cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e7695ef7a5905110434bc93a6e223182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dd66088af899ae7ef7bf6f375258d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ff0e18fe7a7b42dc53c264ea28cea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20043ffc4ee781bad78e03fd21529db9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27180b74254864f5af55603d7fd79260186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04642ff08cdc4f15566d8b7ff5bfd07c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9cced235281c6a41ed289c1ae8dff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c08ed6d86f6ddbd80189fa0e43de2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef2365ee8e0d22e9dd1424581f586190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf342590840d8f6924de24a53b8873191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ce0cb041733c84aef486f585f5572192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9d658d67d72403612aa91909da5b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c671b0fae7d4fc8324ea2425861d63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f43846de69ab90bd80b2116e85ca5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8b352baa2bdc98ea2cd3f543e42b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b067d21e5ca47c6d43a4fbdc70956197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97b2323c541e6c27ac8870c45420f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90de63dc5f2cccf05f34ee3d55a164199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e97753b83996ca94759fcc7fea0c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76512b839ccf01c0af0389aed8035410201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b26824e3e53a15d49311e8f190a2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f5388cf13e866cf64490d5499ac3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97474ff974ccb0845ecfc4ba0a00cfe6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558ceb96745a6d90d2ad8f3e27ea2ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d6c77d252a40f7193b32823998325206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24403a3d0be5b5747a48fd43cb26dfc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b864485bd142f55a561f7f031c0d8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef8858b97cd6115a00c251457c4732209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddb6228fc73352dbdfce511915cb2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09fec8980dcda0b10bb9335f97f860211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e3086ce496eb46154ebfd6b1118f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a6b5e65e0eb73d7c28d5792b3b6cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bef41f295b1006d478b216e5f7da5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609407aa3b175f37b711a51cd335eabd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c8c8abaf2e4a883d0f1b233aeb2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7e1bc7455fd590c9d9a29ddc10599217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570640cf00f680679d5f0e46e277ac02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6f0becc8d2b462367efc5a6935553219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b83481cf4481df6d5d74f2298801ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3e1ba4f7d9f2257f79809a7fd1b2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1600e8c7a31374258fbbd816639e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9ee78fd1d1107976f18ffd2148cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87432da043989b4acb6d66695da56d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318330ecd0d33c3c03abc08318aeb7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936efcc007e184cb6becfbe282bec9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d8b53e85fa600a15273a75fe5728a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d60dfe6844a5a638ea24509ba8186228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a16552f9a51c77f468545e52d43c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355f19dd3c97d2e951832c4fbbd631b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9579bf58b113a93fa41efa58d64bbe8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a5d7ebfd4000a8a7c7e53c7d43401232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bf826cecdb54a9c08cd0e5d146ee4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681513037a01843c833c2a48e7451a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d5afab17abb05b4e2e97cd028248f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489912778d26149bcfbe53b0f539cdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b331c89ab105cad109914069b900b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b93e1c8cf2f3811709837decebce08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cfa523df323e7cb7791068a01c850239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e882c6327c07b66b71b61e2ed3ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf788cbb1925f1222d91b21258c5f4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f96a4b1f490d33150ea93ec8ffd5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d24fdee68234054d6f9de50a7ce93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fde2e52df8b5d4edbd150583aafdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866bde3cb96cb8788f9901b6c1a758e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7022ae62567b82c13857ad1655d3c04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a70459666484c705fe7a9c911ea0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa58e594d6f72d8646a715586863f42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267151359542d7cf7d38f16461c44dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e20f9ebe4ec9f2d4a6951280066a91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97915eddec507a3d16859dd07858a5b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e006e6ebee360b2664492b9ee1865252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8ae008c48a8e1dd04749d75a82422253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74f54f7aba32102a332b4b4650f80b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd25ef8848da24300a7e80312c29b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a7141be7dd39983d05f101b2d64ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1677454d87c80a2e6aac802f11c273257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b8e1d42dc34b15107f61c2b34efc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc7b4859c74fc3014a0e11b6f538e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681befe58aa969d9541607a6a762d141260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114f26a21c869bb961d766b9c6bbb2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994337eaa8e0fc2136e0c7f35e9b165262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adee16d5e5da3731e838148385d981c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8b66c8d39071a7a64929690702f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96da7b95e4769663c23da1b959087a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ad3859544d61c6c00a49abd6f2171266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df65a71de7503cbfded65ec35ee78e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bb77f518071860006856cdc67903c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde78032e67abf9348f480aa8b88a2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039dc59f7cef12520f9ddd7099aa69a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b21fb52b83b54c15dc047f2b9254f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c70c30d82d61976092cfc8ccd2b04b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2104903cfd2aa4c8ef8599d2572a98a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a4a01d12f13cfa6cc8a9ba1ea0e57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c90b6ef1dda24f3e597f57ae849d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce13f3a31f90b33d5063fe42114fb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5dcd29dd0da06d74d6dfb5996a802277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d52b0ef6dde69315b2fa3253f93e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e0ee64c321602c319e91d1a8ece9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778697d4a5e8a95756e96906ba49169280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df5f143217aa01078eb2e2b9faffb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718510e0a7fb30d0ea78a051cc83334c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647320737f8c4e1007c652eb686ac3e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507c72d296aa92625fbb5e43ac75517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356078ebc5f56d92132e319c21d98568285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c771981a2c157de1d0c8b5c01beb76286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791983efe7500db163a29f52137b371287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa59517b6b107e796a75fb124d22ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1b3cff5740dbe779a65f5c845718b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6d78af5a1f5a65166623518c972da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af756e84f2434531b62139b61fee9c8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16244b3eebf826410952a53791dd8511292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951efa5bc3fa77175df756b120c145c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cf2bf27e0ffb42277bc5e34a09047294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831e61e902662f21cfbeaf0abf3874295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43924123fa4787cce4b7c54b96e7ee81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390a04ddfbca4def822e99e3ce9d384297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f42f994147ba77bd65184cc8448a43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8580a9981bb52499796ccf40cbd9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9792b7eb87fb57df2aaa929f8f6cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffab977d771731e4fd593c9795f9eb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdbdbf32654b2a72bc2817e83bd94f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da598156704bba43f2ffaea5b222829303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681264cc388836439c4f8c98e7b24ceb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fa28ac643b0a2df869ed3cf7c5531305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdc709221587423760ad2abf264efd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e2cf7faf20a444a7791d8a1ce6976307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294d6e723e55a84af785690d1826963308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270f1eb7aabf896f95915df6fda9579309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7f31aef6df592602213426b95596c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a7e146c52a9a023634dcebc2fb8f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee06d56c1482fc95248dee6f718cfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e4cf60f0a3a51067c3d7d20c4db83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f692564f06a4d4f607bd440855b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676867740662fc7f753121e2dabf90ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de4573b67dc02da4047baed210147d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58001c774919de1c42c34dcbf10682317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75014f13a1e357cff17a8431cdad6b71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8655e303e641b70632f6dab10b594b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20d590c87bb7f1f3df475b0ae6e798320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5bf585a11d3cf2ff0eee96d12a897321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba788f29f6c1d4ef581fcfcd9b3f0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baabd989dde9d5f5e40c06ebcec8335323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2350eef3b5e87dfffd9d4955c74d0cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ddcb80df03e0787743e36f083ce5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>