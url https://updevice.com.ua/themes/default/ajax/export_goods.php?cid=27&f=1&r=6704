--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a4cd9118fa3075acfa433a7c5dc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5c735743a8f1bb45743d97947cc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11150e494d991ae4b9e41956be01ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a17655874595fc84c2929920b54e124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8a9a7ea491f79511bac5d77bd468e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eda75594361b74107de5b08fb31196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bec19fd934f7b310d27bdf7cab8e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aedc6c6d2d877dd1461ce474ce4d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f9c14c24d34290fab01bdba3bb77f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b61d6fdd0c06d46c63981ff053512910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3f859f49c82a7e36b4f20cff0a64b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a50b606fed190877eab7cfdeb93d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fcf8cbd40a8840103b10d953223e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d3f15d9b877077bf3a9688f933b5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50622316c6df66b07fe30f29af6d04bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15285316772f3e3db51503b59a2c6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa004a2f1beee68a141030db1ec52917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fec146be56cba79be312a7d49cdf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c79cbbbc9d55f3fe17b53d996cb94a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eb5f26489d5296ef5ffb37142f63c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c3f0560ff25287bd7f61420b0de8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43df425fbb5043a7dbce6f24a3faf122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab504729ff5dec7b96ceb59e8007658f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb501a2c6a32b81c5c90f5af7551fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075cae89c70022e9c04e746f8c3b36425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336b1a46927a364ba2543e7b395eb4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95830e4eeb4cb46d172abfa79dba7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cb07a5eeab4e602e12774926a66f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d1cbbff2b986836c1ce19132777c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b68cc74dc64b765927eebca1dacb2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28316de271b5bc1cd69ca38c4348eb6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ae7ef3e65969b999ce9d0202d620932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17fc4569a142135bb9d21c74375ba133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfc05509ceeee1bf6651dfb5bdfb4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fe43ff15e84575144e41bccf4acee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cad0018a349c454644eb6bd355f6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd52bcdd5b38a29fa18eb0188667da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74e4687d12ba496e1386d6d32bb74f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2321453384b59449d3ddb53f70bdc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252960ed28e904dd754528e0f98407b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800493f069cbdf4360a12565525ec4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b4d42153ff85f816516f97b0b67d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f571da2a58fa767234a81144266a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec3314047e2ac98dc22f53aebb9ce144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604010d7252eb5e650c19b3c268af1d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31c18412ae20e98835facf457ec17446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94949db401943d119b741b9fc6909e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791e4fbd4f93e3118a8121d9e84648248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b26867061ad837ef48532d3c2341049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828fb74832b2e11d441d0326ffc99e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5b507c2ec4bca2076dea1bf91fbcd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100284b4516ad89bbaf48b49f15aade052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47911be59e1fbc8c3343e6465c236bfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bed6a6b7dbe6d95918d14fc393dda354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c04a02b35e1465b77c69f5741da7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c9453a3a6578b9760ee4e180270a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65022dbc12bb48f884e5a6320a77e62857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862822a560b10ecd016813b9164b94a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7768d40e9316e3b88f9621073c6efec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdf5a39e66f5d08ccb3bb17b164d7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cd594ea96b5084f1f99c25be4d2f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1864edb0bbf740ef388b22a50d21a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660c118fd6b351ac7713e096013c67c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a198726fea9566de2aebe675072e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4fed49e71949c3b0536e1281a46a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cefe4940929b417d9ef07c9a882e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a6178e8d6e2dfee11d87c9dd581e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8073d4be36ed1bf521b379b223b92068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef7554ea31613ecd9c83bec0e75db869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028817ff094a780299ef6ddef133a3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d412d612ed8069a6b311b3b668c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f633ff6241a5a9f43c17968844ab472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a352eeaa3ea9bd41db53d6024b3b6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7674960ec7c569480c5807fc90597a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433182f9c1b97d92e771533f690ba42575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce105ae45439ff7ad05abba02023d9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d66d3b73ba0f10e8b468277f0c8e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3fa98964ddeb566dc79bacd7e0c3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c388efdcf22cc12c010e1e4964b06379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86e1235442e7e06e78684f28d25ad880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c4e90a6c83716b08acdf4a38948381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574858ec1b5016f5b64bc8bb591dd83d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed932dc3701533a710dec5fb793882a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f14d87a3f03c4447300cfb842683284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4948c3c6d09b74d7a150b69daf954c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d7a47af92b5b0af01ade995792d1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c2cb9c999f8c9d17192ea644be7e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb8c8ade348f607f01b567954b7e3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8b4e641c1c5020c29e5899226901489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83ac47df8d88194cd1a80f1626e4c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e9dbe477bcc73c6bc7b41e6b5d17991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3486af2594fa62e77b2077d4c5e37c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15060184fc14f34b769eaa073539be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31831ea236e6f12cb21ccbccbeb22294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc3ba0179cc0b41e22fd84db6bfc1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b8875961203ef051bc886383313396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ecb6df683ba5e4ea92aff588aaddb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09051c8be15af5c61e9d2d0c6944590998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce6b938cb73b5dff34ac5caef809ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d13481f102083bedfca84ea544d151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747b5d7ad862b261d21197a95db8ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb318fc8a4718145303de43324193fc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a173e98696f2141251cc256b98d7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef1200bd35580b33aba9376bbef117104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fc2b4ec0d2bc1b69e80f128946df5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861258745459ee31377c555a42f7033106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6adb2f77f5f83bda7661b354b72106107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5362b300f8f45c65e5a9f53f124be66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc952cc4f6ff00a582f910d864ec3cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f262f7a0ed313a97c7c7ecae1e5f45d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1119af6f72f7b9c06513ea3dfe06258111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9bc5005c2389ff417590554efeb44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f92684c18aa3aa046a5d4207284bd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f84140fda6205ef507419af579f32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61c569974615b8633081e07d762639115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786beb14700171df018352875d759f48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d9464c02b8cf81eb51731fbcca1c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f8d269e664ee86d1ecc2cae98b3d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c38c67fd086065fde86db8c62ad58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d910a4212b7384f5fcc1469fbfea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2559a3813a1cdc6b18f7292374d26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c10d7acfb2780b47a3784170dde0e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd132c5a4a72d5e3aa32f1734d22d2c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f2352b4a7293a2097431e42d07371124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bd0ddd10a321ef7d32e7d1c7628e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3191ad51e3105956e1086407493dc61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7b92842b9019cc5820827e9da7a39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30fe3996fdb117c6c122c0cbf015ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03de6c45257f871ceeccfe6f5b0863129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea658331378f1cbd7a9c4cc53b0bc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f66f2ba0079fab073ccb23fb0575bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c9648e7ec4d0e0e24a5e1b0b4f0c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26731436e7eb25bdc7ae3bfb3a6c2072133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192301e37d39aedd7699c0d74aeefcd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3538b5224325e91e7f6aca2c7a7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549ab2985f3aca67312fd17b382cdf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d147f853c703e2bfc0952f54d39a395137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4c8dac13f5833ec8ae7edde3f0e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268819d101c24d59f6f0d6a994cd554139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf52578fd02954b79f5e7fe882dc3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d41ace00219f2a912c3070fe7ae1da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6052815dd6107fc07be35daf0c493142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ff9fd7a21403a39e621d3b2db82a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313b230204b20039fe628f985ff0ff7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d6ceb018e9b42c7c6d87e9e2dcd0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ab4df538e1d88c386b7cd89f836f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971926cb1344297ddfa2610db320cc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723f8cb6f5c61b1314c2bdd0f9e87d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f4908960a0c3b933a9117ab25ef70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21039f3707032776a8d72acda8cddef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852e5afc2a8f60562c860d5fe9ad8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26937f428984b6d0e19489e4c9306c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5bebbd73876cf8fcdb6d6a0e8034c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b11fd87e297bfbd72389c634a27a6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba893b9cc54e922bdc2daa607eb8b790155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb4f3d80595003abf333b4d58c1b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12184cec38f0c8aae20757818fd4ce5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad98af2f798efe17f0bd11f21d7e10f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b0121ccfcb0f24cbe2af0de4f4300159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfbdbeb47021ca5b7656ae25edd38a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb9afcb87d1799bc42c8ec49aa9613161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f18130bb9726cdade62914c4cd2007162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcc06dcf3f88e9e456ea1042fe7d25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac32e53a5c3c8566c26d6b689039e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a34ee33ee8f3549fb3fbb2cf4d8a33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c21250c55d4db5b6f1547907dd2117166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4790bacc900d8e2fddaaead9b0b8c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346270dabab33da102d12c340afe9fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a564735d16cd38599f816c150d26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbfbdbbc86856f4a9e0dd7128ebb0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efffd89b4aaa7a404286820b0903285171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be037bd305798fce4511a76a91f37d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7e6bfa0dd493070a355f655a40d6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f1d683b81822a1a4051de8078c14d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9392a6b180b8a523049ebde9995e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11efcae3cad156740b9bb5e2d74154176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8c5d72043f049646b4ec4632aaf11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82a8c698bf60a7fb1e1e5c985a60f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c0afdb5f398a409795907455eb33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c91305e60ad0d9360a5d0541d20ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbacd9c05a85e339b318bc86f675cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45251300d124e60c74ce0839ac477aef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb28da77a49841aa885813c58db359e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157f0006fa0f1f99a3336f8f35d1dae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b95616aa1705fc183c8e447c6fb34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b681c90345047467778bee27ab6ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519387780f7d8e8326a3658141cdcb82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49467fbb194163053ec0a7c8a37a0c9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c593c66e3e73d4d5b7cbdcb1cc398189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9a1c479e2c8d25a61546968398028190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e1c598407a694eed80bc561bad862191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d9b90e37bdceb6eb8951b79b4c3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e71b97d61ad729c3ded48311490d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a5dd16f9e2ac75f50d12bf93d0c6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd706164b7690ca442dca16ea2697b2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba74947b8e876673d42c5f13f8b6cc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ac039722532f9c1f485d71242e472197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71d0d350836316191794cc57cfa083198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c3fadaeb01c37d26b35b8ed7ae19d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb94b5b5320e54844b4f4f3fa4a4fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f29241cae98d6da894908b133d5b36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c13bc4dc42d63b5955042a1b0025ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113121acc5ebfbcc22c0f8855d80cf8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479debcb61f1c49eab5cf26bb72c88b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3c9313c01482a87670a9afda688b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b29fe3ce12b200fe99da622ba3638206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd110b5fbbca67d8117fea69fc2972207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea66e7d337db04088e5be91ce550338208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f4aea03f30b158cc3352b46a5fa0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfa19fd77a103ce0105b936c50ca0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7380e5f377a1089e715e5e472f02fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a2d771fd12162cf7935acf3699bb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2bc6dbd77f4cfb23bfbbbbd5f5c66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae252f8309cbaf63daeff59a7be2c88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b81032cd911b05ccb66493905fe4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd820799275625228385dc287ca6d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5b71cfb825ca688a40b4cbd609ce9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23ba150d0533a3bd2946f798e8b7b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3af8660df0572b72b010db5d4b2601219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3a36b509da098c1242f758f5596cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a8d5eeddea432599d3f9210ee9a3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d95ed077b4466ebed628ed6375f8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99655bf8a6de78e51660c815e1389e2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb5a1d624f2a3dfe6ffb401f19ec7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83124fcdc7ba0858a6519a7011f9280d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93320f586280e4f80690eea122e16e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185469873cb1a642b0a0b4e1c79531c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288035acbd78016036deb3e48592e0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d35b915f1869abdd3a1698d20593a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde29bf04c9b6dbac2ec3cc028ab7f22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83395eca956b9c58869f0024ae1dbeee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837258d7c7f071d2d64d966bfbfe6ea3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e2b4356347e3e2f085af9d05af48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f64afced7974037cb7e4a294bd53a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbffa7c3c8fcd911396fc21b0eaba5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68137bd3c48b0ce60fb88fe677465816236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b5d4335a8f410c2361665476f242a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e442170893fc87cb5f31f012a283531238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b43fb3d1abae6dd4d49b8f100377d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f56b9a49f2be79619722af1fc3caa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c00dd4cb3c0f2e0bdf20ad3709a0d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c1c3b4faec5b39ecf304d067e68b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c81bb1c10a18654bf413fc43d3ee0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac643576739a048adb539c2666d142c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7d659c23a8087dc236b4e3c8e3f90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517965f25fb8a9d234034a13c8f148d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978440415ca12f10a9cc247dd7c755cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55d8ab57ae0fb62a84e5a2ac0a2ab5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316089bae240b67d2cc94d4ec747fb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1527b52e7aae3d20d907455c7a721250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad8c55a2a01d871e17c6cf5cf263d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f725e460a3f0011139420cdf6ab4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a07b29b4b2709e3522bf3085b632c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d518e7b5204ce89756aa101f742acc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4777006488cbddd250b4d9e47c5cae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef330c809b90ffa204b55f43e2cb91cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a337fbd3d43bbdc4c7e0a2ba6faf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525df18613362df90488d5ab838b25a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225148d2bfa120b5bab78e532dc1a8a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7059eb806108e84f4872f6c3cf945260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c143c1b88e459e3f9810ac833e6423b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31c82d06b0a8da232b1c26eae7d236262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad782147ce08f20304e5feabcf3955a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d28afa2d943aff96bc511d8a95d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df563ce5cb432bb249156aa8c3f5d921265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb5d208f5a20f934312d691cc667b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f790364cb56bb1ac451ad80eb318d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a59f321e39b16680dce1fb4114a29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925c4421c12ee99b705913a00b997b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31416294e2f20152c02753e4a39f83de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516abf47a20cc758a9c067009ad8f7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab88fec789eba1ac04afeb62d86346b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34741e4800f95f8952f61d4f1816a641273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa84e9d180c5fdec903b3b1e435aa4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129a623eae2e2ec8f50cf4dab286c16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd84a34e47f777025c40ddb2fbc677276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c92c3ec2f71124bef12f1f47a3c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662586c53df8c1d5ff2ebfd96d08b5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8ac81abeebbb4c5ff4d634d1e6ceb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a810831e7a1ee7803c916ef3c6456280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f36bbc41546263cf234a8dcf48b154281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a757e9ebf10e859302af68adc2715282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf1921bfbe186b6b8f54b0144805aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3352ccc74794bda2cdf5e910cdd46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d2893f96033cfa3efc239737999d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466693fbcccc88ba74d466e3874153eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6932f35ad5c840e2e75c9c71605ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1391299e6d19ea17e1bd9208efe92c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000a7276c189096fcc1c87765e4a411289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd88c2d205bdcfdaa089a781cd9ddda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d710d3843491368e78ddf1a1d95d014291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0431c6430a06c08cafed525f34bb37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d58a2b20913a58cac10a2872bb96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfae52867fe78923cd235b3a36cf94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a39025f91058b3d8d84396f60fbb5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a036f1ec012f10098c97167416c3a45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1e423c4635cea210e497d6c0340e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b058d387f336690f1082a93fd9721298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a713ae23cb03ab7a940cae1afd235f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628ed2f662100b244aff780190d9af2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49d445d5c8799445c15f08bafcbfd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a7e5ca7e6a76375b7ebc6f594bf11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36ade9d79e08e398a5aab882ad25fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302a38e1e79d2214aa69d107dbc4812304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516be4ff41f45345a3d4ee55d5f697fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b09c02626174ed3ea6a0cc4b087082306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e8c421e6c2a62c5606a5215989c31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8e48112e8d373bbfcdf07f093ad68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f98fd07e18065acbcef1ad73351024309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda6090c750576990f3489ab64203f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592cf6065c892d0ad9c4297ef647f9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7da49de0c827635d0212a8bb5f22b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf832a7ebec06f4d4e43bc2c1689fc0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25194e19aacb80c73f71f20a5d70d7a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde86dd03b29a4433cd5456bc3ca804315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3401b751d03a77862ac07489f0b4f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac78889a27aae5d5d69517faaaae61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b8e8dc1ac67b2da8eff6a9aff044d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee2a932bc25a6145947ad39baa240319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958815b123468b663e16f9e0015797d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad40889ee6f135ce0ce8c766e2120f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada07c7744c56b0ee4bacee80a4d2db7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0719d277fc75796d5a0f2eb354894b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c704d6b5001bc0faaf4b07bfd5d30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c35827377b7a7d6e5282eed1668f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65dc9af95db32a0fa8bf04117fbdba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645408e82aa701319fd86cd31d2b4ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af721ea9541eee75bbc6a1e8f90ec983328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b10f06005f8d1421d2cfdf6d83dc81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f23098b42a5cfde03dd56dad0a1393330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcfdd6e31a1f2d52117072d51de413331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ee6e6479c8a4166d30b3808fc5049332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df16d72d188093cfd16cb97ed5b7cf333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc242113259a91325f5d1330d491e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d0ce9699dd11aa61ce150e87942032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c335f50efe17d4265485e82b0a253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15920d96e9120ad558c769ab1fdbeeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f884216631e4cc9798346c74a5b755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3909f9651ed76d70eaf308dc2eb1e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6206f9b9764876db4db5661ea3ec6b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dd35632212ae3b8d078f4dd0e79128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d31f15ee2d0bee324d39f4f7f3eb339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057aeca4bdb6e1a14e49a6889455ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d779736f4f85d83f90560efc9b9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c406f6dfefc335a4cc838ced991739912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794a5ad80f85aabe3e56213fbb2cd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc277e516c23283dca9eaf605b1f275a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f469d7667fa3fad4fe149dc98a797f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ceb7ef3e670f0161c68315b043fcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23766680ac8333a457395bc9429f807117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1bc4f1c7f991de6b1ca609bf4237118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8979155dd2b1f350387f7cc3b5ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1eff8961aed5e15ff5becb7cdf9c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff69d38a3e4ee160fcb320083cc718e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f091caf1b09ddff960630ab3bc488022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7da536a93be8b31e596c9c2d597d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025f026d139ea96fd43a2f4b51ba7e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c35164deceda787300aaea177f1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e880090ae6fbfcfa0d624af792546426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48240cdb1b3c97d305db4059e4c6694a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f23c9627f7a017aec8021e37065628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafa0ffe24c9486e3ce31e7f2af588029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1326d03b9bbc71b167d493d84bdb0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e66a6ede74d4a2547e3e2abab2679831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5021f1bdcca25a01a464c690bb7f1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabbbbc43f65b372a75d52596ac7baf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d1299bd3e53403339078a957857bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd042d5cd10d594e8bc9a8509471f9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb4a9af569d04e3356d219ea5efa3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae85e39e676274c21622df9464fc0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942b3a452c10d6d81f85fc4628f27838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d375a928655568f0456ebc566e38b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b14126c415d845ca03e567712610340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06193f9d2311abe34cd20271f54dc26541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcadd0e5917827038672220dfaa0f0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71982ef7fc29b835cdd2684705099c8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2603f0981fbc4e9a5eb516b0e62ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96930219091e0130f753ea45db5e966445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91476b183ae28968532b423b69654f0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ddb2c97e64b759ac1198bed8337e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32de443d4dfb60308fb1174e432e8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41303514c9be3afb40140c10234d417049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b5976770de601e3b2fefd7625ce350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e4103bb64ddf6cf18c9b1655c327851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358377612b55cf1894fa6d00e54757052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c8c3acdc280ffae976be3490318ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a146b9c4d83ed184a9ffb9f71b8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a900982e0eb21dea32909681ba3e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065737d8b14ece27f654888ce7a3bd3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e6cc1ae604398d4ecf3ac98e13f4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e043e3e4743fba0d432444958093a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cd4c682f2137eb56953d2b7bd33259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadddd47f957325323421ba21549583160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7538688e71d3d9d7b3dd6982102e6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dc6e074cf85bfa09e11081355ae2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225fcf2227271956746160e3801962e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755646c03baada8261363a96bf4fef9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f496e744bb10966feebde540c43d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a7dc34c8d821574269367189a763a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c27801415689c1eb100a73d888962d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5356537691125bb7c60f221f1c6f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d27d6b50345a599ab3bbd0df4e10769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb70a4ed4dfc3d5ec0c5f7ad39641e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d750a024c3429f19951d5132d918b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd567bb7bade1a09316aa29afc5e1fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91633940b31e230229e4d7763b9508a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0464863752e4cce04687fcda9b0d0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bbe0ba087f7d57f99628367f8a23b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894c3f8aebf93ff8eb681575273d31776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf2e721fb2c4383e20cff818d7b89877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7663d15d59720e377a8e089f78fd3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f65417cadddc235ad04a5f3afd96f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26af60e305d6ec713ea80c113520a1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ef6eb70425bef0cd5750e9c59027481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f8b6202de10b3ac6e903921c4c6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf25e8c7e7096a93cdcb67be5d3b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb1131effc7d5b4f56c3323669b6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359ab9083b20ac0bc6ff77b286eeac885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda59dd0823102b9984655107e7128e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e660d0e6b1bcf01df55d974c38a8a9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb5ecd12335672e44153aea06e571c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f59586c2996996f4ae3918123acb5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1add5eae5af744c07134a2c6d22dcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1d47b21e148b9e2bec5f82888c7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73964b59eb0ac5161c8a9b76589e4ca692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7e91467767207a50c64c3eef0e06893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a62cadb90ba6f50b0432ee2b10eb2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73234fe2f312f84101b6df457dc6ebf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492c97029ea56b9048d7635e427285f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37a88c27f2b3541da82f68753d9a2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1e6e08b6c1e435f01ac07580f731198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0ab356691b8929dc94550a4f5a6d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f2bb78e044e2d586fe630923552da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d97073120e9aa1c4daf69cb4b64f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e30be37905744cc944f42f616661ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee95736227218abd91c09d9749b13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb769034843c0159767b8c6411b6d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d6eed186fd0504e0e46553a434d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee068f33f8b455c4be40757ad94a74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44065aadcd2d68145120eb6b543c4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717ebaa34b5f64a56c3c885fe9ebc41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da10e7d0764505fdada362b705a201109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c9f01f2505a1e7f80d06df64be665110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c3127ec397444a9be9f6ac0d2e3b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453672816d3a8ed7e0884d693c56b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c33896ed0bead356c88565e7663318113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca000bfbfaf2296288985c20d8947c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc12606767dda80882ab9834c1a09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa422a183bf3da85b07c3fe553258aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc50c5ab5a14a264b1ea589741b1c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b25904a8224a3a11a49ff161ffc4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52d0c2f411bac48bca3d2d274e14b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018db050d7ab842c226f906ff732821d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67c020a3884f9ee9fa2c0c7b83473121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff7d17bafaedda7f76564559fa12b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6fcebd428bfd21b5e949e34145747123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdfca4395b2b5d380e505f2b0e7849124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecf7cef7743ba060f88362e79fca0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50722255a3733e817cdd879fc9dd84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d59a44f3e6d5d5fbe52f1cfc81d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d22d12fa094c6c8142b545e2f5227128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3e5838672b1f406ca26d6e9727cb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8fccf7c4213375e9b4676b75367a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6175e7537ed1313d153b25a5095a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a8027a776eb4bf114fddcec646a1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292bac962d8c942bbada360c8c5934f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e0f182764e3aaa46ba5f41c924f59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b73bf35f9b626eae917a62d7498a06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096bc48e361a201449a16cbdc5767c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1073a6c4987f64e65f389a1037c26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3534d067c8d1b465c7c2b322fd9660138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1681c9ec102a1e1f320d25636dddea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505604aa0805692b8e18499a170e3cdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf5988d3da2840a1c46bee9c418d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb416b683e5f71f21291ed83d92e14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0794f931ecc7b40f188ee53d1d3bcea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dc15c2ba1f826d1dec444f3009593144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a35b39a455238bd4ab792941be73d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba7e21b344e1fa4bf6ee1d59a912b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2931f92c96e7af3c84061562fb72ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f8143cfb885a1580bad61407ab408148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f74a6f3d713e1b6666134ef4b502d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d109edfdfd86d89a9a5e7bfd8efe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11362d6767ee1bc3fa72f0f0e1aee24d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40262f13a8047dc7615d3a44ee0513aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3604617976c65168c886085729ffc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd209eb05fcbba6ef0b0d4ca3991d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7aca02893523c5f74c15027cae700155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ad5682ecb3370199e95f5ea5664f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba82bc5a044fa1b41d2f07c08b6f8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753793d063e2db121f9c91fe8ffa11c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b39cfb9c1aa291ffea1a307cbfa8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230464cfb4e76355a652640b96c81e31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc5ed80ca3a7c152bcc5c3063fb696161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d01fe77ad559e13736ab1c4c60d4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a692dfdb6d2b500709920c675e98e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34a19e2d803ae42bb5adf000c6b557164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11470f0513bee0e5f9e58837f9e8283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6287cdeaf2c49ec165d77b68bc0367c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fa7f791f016815bfb94634bbce277167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147a9e9867232beb4dc41be6f6bc888168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab1bee244985aa66758fdcc2c70fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eca04c640d827f992402aa11d1c12e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c36817c81e4db45c068f7cfea8c62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbff0ecdf6867834a0020436a41d3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184fd965bef8dc34231724daabc975f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839c6d080c4da4b29449874cf3df445174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b851eb989c220633e31001bce45b850175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68c36eed9e8e98b781899112d6f9d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3dd3d2583dff505b2f758e0460c4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372a0df27779bc6e688d61d11b58d34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8582c329892b919e5a39c7b494190d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dddcf2b8861ab194c078349a9f5210180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec432c28091187e339345143b4067249181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e05f8fee46d889aa3fab37c4743ce2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991c03d9297da98e80af891e08822e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3811809c93d9dd9b07fcd18431c01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3840e6cd72550c6af24ceb999baad7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baf0f23cfb4f51e0393afedfa7e419186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9f2546cd3d2789ebd96b60b4481ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc58c5c81ec34b78d40b239b3c6a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0402222ce4583f64571df64e267a12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed4cd275af531484e46d5101997a0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09bf64ecec8233b0e1aae120e65529191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943dc01db45bb56bd257495f71cc24a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e588967988a064cca4d8bdf7bca435193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650feefeea1b49ac7b2ca6166eeecb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11852cdefa3e51d092f16647a925a424195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46791241b152e54d55a519595da7466b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0adf93de5cf5ea62c18a8fc9890f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f82104eb6c453b7745d0221c29e9ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcfa46c65b0d748222e699c8018cc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347e26844c961e1c404e1fb33adedba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8be1199486cad48c368ce3e4b3ddc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf62937940e5955210f5dbd7cbd82c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8efb274c65ea65dd50c54f034231a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3496ab722c4e193d1d3711f6eb099e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e846bff16ea4fd0339607fdc79fcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b03f5e953094cb5399ab8b3b8b11a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb78675226c0150c076f75420d0fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e205d7fd4bf1b61aef717f98e7209208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8bf8e12755032bd147f1076d8fb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0377ea973b89bead93005e994ad0fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d920a8bb3719e0df6226fda4d8c4a6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185f02eeeb8ade0847110d81b3281b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef2f44e8d1637b43f57aaac8d9cd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ff64e5905b0a2bd6b8521aee247f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ddab686e9c56d580c88d8db78de29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a8a2ecede746dc73e5b31dff7a3ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42803d01d93fb81715c34702b75b5fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36167c12a507829a6f4b27e7a4d2d155218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c168af8d930da7771562c5e53ca78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c957894330011e2c5948d66b8a5f8c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d5fe321e31d7cfaf752d35430a83c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fede7231f007bece6166ec3c02af66d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab511f6240257eee87b9335d615c9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b31780562d318d53f2342bead607b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9057c67a0728692aa3dd7f1d4fef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bdaf179bcc1223a4a4094ce41a7a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f910c248dd75ec48e0bb413440cc2ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e41bc81515e4f741676117453beba0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85293e27dc9c4fed5ed487798c76eea2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1f5c029c00e9228893406eaba18af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f308244533ff0031fadbc084e7f4bea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1a79c5cbc18e22a8bc3f6a9e53f17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e3eafe7b1d45a3f1655e9d254bcd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13a487f3041fbbb31cefd4a9bdfd49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b401acee010ca653237525dfaacb51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec4a58ece8f0a9e0e40d9bb3cdc611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fdf74330f9e1df0942fb5a3394ac7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbdd9f69f742279091c3cfe66b2477238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c93845ae1f9bd68a9869b17a690226239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc7ec0deb878420fcac74512a65602240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10ad207b13c0bc3dbae81ec9fa366e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0510f45f719a791d5ffb274515627242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4fddde8f80b8fed60586a30c57c4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4912f896034ef1781483c5fffe9e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b973606f671651ea7fafc7cbc1ce0bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362aee21db6e4f8ccffd196574af5ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2512683899b05333074ab54481b3c3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf091b5f81252764b9344fe848cdb558248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd54d4fbead871874e21b3ff26c70a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7029d8c5e0e57228adc582cda24ff1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e7b8622d2fe542162209949181a5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe6ed4eec0d382cda6a2bf1213528252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902db39cf50a8e3e1d9f622f8ab7dca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299850a2a3aaf14996952225a5b7f194254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c601a551a1a4920b941168eeed5201255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c842f4204e9c4a2197565f87aa3b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ea1dbe321781bf234c7c62b0ff5c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196007e266c191f69892e0d64a98e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ceacbd0b230684b3457f98c168bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3d450cd29e0db2cad18f78628a95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a655e73252ffbc166c7c44a6c927056261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853787eefcb4f982f8a9f99403a2eeb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c1db43cf5cb4c387ca6fef55b22e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9630cedbb305392740cbc979d75411264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6edfbf6906b17324e1ede0c2c7f1e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322135994f65e6a7cbab1a047966373266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a0e135db9f6676ada93eb0a2c2437267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb89fa9c4f740feb1a63b533dd688268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013af33e93d9c203c49af602b585a1c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a3af18bb2f5ce27c08480b678f7b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae4dddfc4ea13480c60a125eaaf66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd720c48716a6d367f06be91bc83cae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e322abb053e44589abb99ae639cce8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbfbed940564e17d41352ea5a86624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfbcdba9395d158fac597d399de35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52c2be54839f99bb36e96f01e58d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd39cb698ce64f7fc6176bcfbb9d01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c688dcd94a2578fe3eb800b5564fb90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c16c2bcf160150e1aae500b3df625c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c327644b8617ae86c4ea78a090e31c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3ba510d572b1663f7ce566f10f233281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a98743b7d42060139044221710bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddbc74d6654eea7782b1d101994035283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645259ebe1e1b933cafd9754af0d2325284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23ab3efbecc23e4fe3bb81ffb28ec0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0126c5cb106dae6a2a787ce3fd1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f9e54f232bafdc5a95ba9f5f05287287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacaee48488bdea96d3d9501b68acad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beeec946baef575611d38aa7abdc0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ffd70983df784269915facd0ef1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce989cdddff24911f41122dc58c36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd7cdd2a0520e556458b8034bc7d00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ecd65556cc927056384357cc18a2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca66c6c79d78fb867a917ffa265d8a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406b543049aad41ec95101bef26329295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f14ffdcc45949b6e58c9467671240a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f951e2bcb18201a93dbd9b29d6f8ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c61fd044029684a7ebf2761fdeb45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e294db5dcc6b936513440b78f9d7a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb852601ec22ef4ad6ceca17c31354d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2afb2dd7985edbd4b51e1d6d31029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc903e2afa830efbf79faad6b4950d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1875a279e1c3a2a33863e56d7c2d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc9e535ede1b00fbc6c10d9d4a347d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65718f4c7870d682b5abe9abe4c1f6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37557932ac7603e239db31cb19eb3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce10efe0b2f9e3af7f54e2c2efc5bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859faf6deb4e8963fe0e6509259db397308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63d0976b59684dad6f276920a5fb8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab939328e558c0ad64871144ef81335310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07415a0e0fd6783306f119d86134395311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e40f76ff026ab1caa1863ba10f3b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bafdc2a7fe94a448073eaa0decdcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe64e009e4bb7b7e7bfb631095f780314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dcb23f2fd680537c4cbd9a146538b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b140dad1a02aeed32e33d9a1846877b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5846fc706b67f7a1f478328ce9f8de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e70c7800e9ca633d190f213caedf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889523579bc9af0ee32582636a9034d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f8154047b046cd983b703d5e35b8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf1d5eab96fdedc360ed937617165321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26c85bce8ad3b7d0bfa9b5e366b3ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcae6638985b1c536811a3c9993ab7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe47fb9d17b58526de2a14acafd42b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e656d4ad3b8fcf80c8ab0a5cde603d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14aa97b9e96c90d0e160c86daf1911326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42674c0ca07c3f0a55c9da9e358534327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29edd2573b8e702791c06512da64586328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ef2884670956797fb91b6610836c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc71511eadb78b9f290ced1d72ffa81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90cff3b172a5e2f9a2dea812ee8931331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1d0b9e074ffecdd90104e86a67d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1ce04012a1b7d1c80d5e73a1efa48333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>