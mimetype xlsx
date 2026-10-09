--- v1 (2026-08-22)
+++ v2 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc242113259a91325f5d1330d491e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d0ce9699dd11aa61ce150e87942032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c335f50efe17d4265485e82b0a253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15920d96e9120ad558c769ab1fdbeeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f884216631e4cc9798346c74a5b755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3909f9651ed76d70eaf308dc2eb1e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6206f9b9764876db4db5661ea3ec6b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dd35632212ae3b8d078f4dd0e79128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d31f15ee2d0bee324d39f4f7f3eb339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8057aeca4bdb6e1a14e49a6889455ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839d779736f4f85d83f90560efc9b9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c406f6dfefc335a4cc838ced991739912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794a5ad80f85aabe3e56213fbb2cd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc277e516c23283dca9eaf605b1f275a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f469d7667fa3fad4fe149dc98a797f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ceb7ef3e670f0161c68315b043fcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23766680ac8333a457395bc9429f807117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1bc4f1c7f991de6b1ca609bf4237118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8979155dd2b1f350387f7cc3b5ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1eff8961aed5e15ff5becb7cdf9c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff69d38a3e4ee160fcb320083cc718e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f091caf1b09ddff960630ab3bc488022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7da536a93be8b31e596c9c2d597d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025f026d139ea96fd43a2f4b51ba7e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c35164deceda787300aaea177f1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e880090ae6fbfcfa0d624af792546426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48240cdb1b3c97d305db4059e4c6694a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f23c9627f7a017aec8021e37065628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafa0ffe24c9486e3ce31e7f2af588029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1326d03b9bbc71b167d493d84bdb0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e66a6ede74d4a2547e3e2abab2679831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5021f1bdcca25a01a464c690bb7f1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabbbbc43f65b372a75d52596ac7baf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d1299bd3e53403339078a957857bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd042d5cd10d594e8bc9a8509471f9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb4a9af569d04e3356d219ea5efa3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae85e39e676274c21622df9464fc0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc942b3a452c10d6d81f85fc4628f27838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d375a928655568f0456ebc566e38b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b14126c415d845ca03e567712610340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06193f9d2311abe34cd20271f54dc26541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcadd0e5917827038672220dfaa0f0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71982ef7fc29b835cdd2684705099c8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2603f0981fbc4e9a5eb516b0e62ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96930219091e0130f753ea45db5e966445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91476b183ae28968532b423b69654f0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ddb2c97e64b759ac1198bed8337e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32de443d4dfb60308fb1174e432e8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41303514c9be3afb40140c10234d417049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b5976770de601e3b2fefd7625ce350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e4103bb64ddf6cf18c9b1655c327851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358377612b55cf1894fa6d00e54757052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c8c3acdc280ffae976be3490318ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a146b9c4d83ed184a9ffb9f71b8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a900982e0eb21dea32909681ba3e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065737d8b14ece27f654888ce7a3bd3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e6cc1ae604398d4ecf3ac98e13f4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e043e3e4743fba0d432444958093a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cd4c682f2137eb56953d2b7bd33259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadddd47f957325323421ba21549583160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7538688e71d3d9d7b3dd6982102e6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dc6e074cf85bfa09e11081355ae2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225fcf2227271956746160e3801962e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755646c03baada8261363a96bf4fef9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f496e744bb10966feebde540c43d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a7dc34c8d821574269367189a763a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c27801415689c1eb100a73d888962d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5356537691125bb7c60f221f1c6f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d27d6b50345a599ab3bbd0df4e10769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb70a4ed4dfc3d5ec0c5f7ad39641e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d750a024c3429f19951d5132d918b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd567bb7bade1a09316aa29afc5e1fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91633940b31e230229e4d7763b9508a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0464863752e4cce04687fcda9b0d0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bbe0ba087f7d57f99628367f8a23b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894c3f8aebf93ff8eb681575273d31776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf2e721fb2c4383e20cff818d7b89877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7663d15d59720e377a8e089f78fd3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f65417cadddc235ad04a5f3afd96f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26af60e305d6ec713ea80c113520a1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ef6eb70425bef0cd5750e9c59027481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f8b6202de10b3ac6e903921c4c6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf25e8c7e7096a93cdcb67be5d3b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb1131effc7d5b4f56c3323669b6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359ab9083b20ac0bc6ff77b286eeac885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda59dd0823102b9984655107e7128e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e660d0e6b1bcf01df55d974c38a8a9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb5ecd12335672e44153aea06e571c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f59586c2996996f4ae3918123acb5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1add5eae5af744c07134a2c6d22dcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1d47b21e148b9e2bec5f82888c7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73964b59eb0ac5161c8a9b76589e4ca692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7e91467767207a50c64c3eef0e06893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a62cadb90ba6f50b0432ee2b10eb2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73234fe2f312f84101b6df457dc6ebf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492c97029ea56b9048d7635e427285f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37a88c27f2b3541da82f68753d9a2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1e6e08b6c1e435f01ac07580f731198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0ab356691b8929dc94550a4f5a6d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f2bb78e044e2d586fe630923552da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d97073120e9aa1c4daf69cb4b64f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e30be37905744cc944f42f616661ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee95736227218abd91c09d9749b13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb769034843c0159767b8c6411b6d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d6eed186fd0504e0e46553a434d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee068f33f8b455c4be40757ad94a74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44065aadcd2d68145120eb6b543c4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717ebaa34b5f64a56c3c885fe9ebc41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da10e7d0764505fdada362b705a201109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c9f01f2505a1e7f80d06df64be665110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c3127ec397444a9be9f6ac0d2e3b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453672816d3a8ed7e0884d693c56b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c33896ed0bead356c88565e7663318113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca000bfbfaf2296288985c20d8947c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc12606767dda80882ab9834c1a09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa422a183bf3da85b07c3fe553258aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc50c5ab5a14a264b1ea589741b1c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b25904a8224a3a11a49ff161ffc4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52d0c2f411bac48bca3d2d274e14b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018db050d7ab842c226f906ff732821d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67c020a3884f9ee9fa2c0c7b83473121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff7d17bafaedda7f76564559fa12b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6fcebd428bfd21b5e949e34145747123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdfca4395b2b5d380e505f2b0e7849124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecf7cef7743ba060f88362e79fca0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50722255a3733e817cdd879fc9dd84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279d59a44f3e6d5d5fbe52f1cfc81d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d22d12fa094c6c8142b545e2f5227128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3e5838672b1f406ca26d6e9727cb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8fccf7c4213375e9b4676b75367a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6175e7537ed1313d153b25a5095a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a8027a776eb4bf114fddcec646a1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292bac962d8c942bbada360c8c5934f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e0f182764e3aaa46ba5f41c924f59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b73bf35f9b626eae917a62d7498a06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096bc48e361a201449a16cbdc5767c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1073a6c4987f64e65f389a1037c26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3534d067c8d1b465c7c2b322fd9660138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1681c9ec102a1e1f320d25636dddea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505604aa0805692b8e18499a170e3cdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf5988d3da2840a1c46bee9c418d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb416b683e5f71f21291ed83d92e14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0794f931ecc7b40f188ee53d1d3bcea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dc15c2ba1f826d1dec444f3009593144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a35b39a455238bd4ab792941be73d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba7e21b344e1fa4bf6ee1d59a912b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2931f92c96e7af3c84061562fb72ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f8143cfb885a1580bad61407ab408148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f74a6f3d713e1b6666134ef4b502d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d109edfdfd86d89a9a5e7bfd8efe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11362d6767ee1bc3fa72f0f0e1aee24d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40262f13a8047dc7615d3a44ee0513aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3604617976c65168c886085729ffc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd209eb05fcbba6ef0b0d4ca3991d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7aca02893523c5f74c15027cae700155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ad5682ecb3370199e95f5ea5664f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba82bc5a044fa1b41d2f07c08b6f8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753793d063e2db121f9c91fe8ffa11c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b39cfb9c1aa291ffea1a307cbfa8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230464cfb4e76355a652640b96c81e31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc5ed80ca3a7c152bcc5c3063fb696161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d01fe77ad559e13736ab1c4c60d4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a692dfdb6d2b500709920c675e98e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34a19e2d803ae42bb5adf000c6b557164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11470f0513bee0e5f9e58837f9e8283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6287cdeaf2c49ec165d77b68bc0367c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fa7f791f016815bfb94634bbce277167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147a9e9867232beb4dc41be6f6bc888168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ab1bee244985aa66758fdcc2c70fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eca04c640d827f992402aa11d1c12e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c36817c81e4db45c068f7cfea8c62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbff0ecdf6867834a0020436a41d3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184fd965bef8dc34231724daabc975f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839c6d080c4da4b29449874cf3df445174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b851eb989c220633e31001bce45b850175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68c36eed9e8e98b781899112d6f9d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3dd3d2583dff505b2f758e0460c4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372a0df27779bc6e688d61d11b58d34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8582c329892b919e5a39c7b494190d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dddcf2b8861ab194c078349a9f5210180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec432c28091187e339345143b4067249181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e05f8fee46d889aa3fab37c4743ce2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991c03d9297da98e80af891e08822e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3811809c93d9dd9b07fcd18431c01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3840e6cd72550c6af24ceb999baad7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baf0f23cfb4f51e0393afedfa7e419186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9f2546cd3d2789ebd96b60b4481ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc58c5c81ec34b78d40b239b3c6a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0402222ce4583f64571df64e267a12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed4cd275af531484e46d5101997a0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09bf64ecec8233b0e1aae120e65529191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943dc01db45bb56bd257495f71cc24a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e588967988a064cca4d8bdf7bca435193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650feefeea1b49ac7b2ca6166eeecb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11852cdefa3e51d092f16647a925a424195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46791241b152e54d55a519595da7466b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0adf93de5cf5ea62c18a8fc9890f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f82104eb6c453b7745d0221c29e9ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcfa46c65b0d748222e699c8018cc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347e26844c961e1c404e1fb33adedba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8be1199486cad48c368ce3e4b3ddc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf62937940e5955210f5dbd7cbd82c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8efb274c65ea65dd50c54f034231a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3496ab722c4e193d1d3711f6eb099e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e846bff16ea4fd0339607fdc79fcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b03f5e953094cb5399ab8b3b8b11a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bb78675226c0150c076f75420d0fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e205d7fd4bf1b61aef717f98e7209208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a8bf8e12755032bd147f1076d8fb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0377ea973b89bead93005e994ad0fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d920a8bb3719e0df6226fda4d8c4a6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185f02eeeb8ade0847110d81b3281b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef2f44e8d1637b43f57aaac8d9cd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ff64e5905b0a2bd6b8521aee247f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ddab686e9c56d580c88d8db78de29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a8a2ecede746dc73e5b31dff7a3ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42803d01d93fb81715c34702b75b5fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36167c12a507829a6f4b27e7a4d2d155218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c168af8d930da7771562c5e53ca78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c957894330011e2c5948d66b8a5f8c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d5fe321e31d7cfaf752d35430a83c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fede7231f007bece6166ec3c02af66d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab511f6240257eee87b9335d615c9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b31780562d318d53f2342bead607b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9057c67a0728692aa3dd7f1d4fef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bdaf179bcc1223a4a4094ce41a7a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f910c248dd75ec48e0bb413440cc2ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e41bc81515e4f741676117453beba0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85293e27dc9c4fed5ed487798c76eea2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1f5c029c00e9228893406eaba18af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f308244533ff0031fadbc084e7f4bea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1a79c5cbc18e22a8bc3f6a9e53f17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e3eafe7b1d45a3f1655e9d254bcd6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13a487f3041fbbb31cefd4a9bdfd49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b401acee010ca653237525dfaacb51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec4a58ece8f0a9e0e40d9bb3cdc611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fdf74330f9e1df0942fb5a3394ac7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbdd9f69f742279091c3cfe66b2477238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c93845ae1f9bd68a9869b17a690226239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc7ec0deb878420fcac74512a65602240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10ad207b13c0bc3dbae81ec9fa366e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0510f45f719a791d5ffb274515627242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4fddde8f80b8fed60586a30c57c4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4912f896034ef1781483c5fffe9e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b973606f671651ea7fafc7cbc1ce0bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362aee21db6e4f8ccffd196574af5ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2512683899b05333074ab54481b3c3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf091b5f81252764b9344fe848cdb558248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd54d4fbead871874e21b3ff26c70a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7029d8c5e0e57228adc582cda24ff1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e7b8622d2fe542162209949181a5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe6ed4eec0d382cda6a2bf1213528252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902db39cf50a8e3e1d9f622f8ab7dca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299850a2a3aaf14996952225a5b7f194254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c601a551a1a4920b941168eeed5201255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c842f4204e9c4a2197565f87aa3b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ea1dbe321781bf234c7c62b0ff5c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70196007e266c191f69892e0d64a98e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ceacbd0b230684b3457f98c168bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a3d450cd29e0db2cad18f78628a95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a655e73252ffbc166c7c44a6c927056261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853787eefcb4f982f8a9f99403a2eeb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c1db43cf5cb4c387ca6fef55b22e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9630cedbb305392740cbc979d75411264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6edfbf6906b17324e1ede0c2c7f1e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322135994f65e6a7cbab1a047966373266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a0e135db9f6676ada93eb0a2c2437267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb89fa9c4f740feb1a63b533dd688268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013af33e93d9c203c49af602b585a1c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a3af18bb2f5ce27c08480b678f7b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae4dddfc4ea13480c60a125eaaf66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd720c48716a6d367f06be91bc83cae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e322abb053e44589abb99ae639cce8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbfbed940564e17d41352ea5a86624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfbcdba9395d158fac597d399de35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52c2be54839f99bb36e96f01e58d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd39cb698ce64f7fc6176bcfbb9d01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c688dcd94a2578fe3eb800b5564fb90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c16c2bcf160150e1aae500b3df625c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c327644b8617ae86c4ea78a090e31c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3ba510d572b1663f7ce566f10f233281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a98743b7d42060139044221710bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddbc74d6654eea7782b1d101994035283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645259ebe1e1b933cafd9754af0d2325284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23ab3efbecc23e4fe3bb81ffb28ec0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0126c5cb106dae6a2a787ce3fd1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f9e54f232bafdc5a95ba9f5f05287287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacaee48488bdea96d3d9501b68acad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beeec946baef575611d38aa7abdc0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ffd70983df784269915facd0ef1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce989cdddff24911f41122dc58c36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd7cdd2a0520e556458b8034bc7d00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ecd65556cc927056384357cc18a2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca66c6c79d78fb867a917ffa265d8a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406b543049aad41ec95101bef26329295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f14ffdcc45949b6e58c9467671240a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f951e2bcb18201a93dbd9b29d6f8ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c61fd044029684a7ebf2761fdeb45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e294db5dcc6b936513440b78f9d7a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb852601ec22ef4ad6ceca17c31354d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2afb2dd7985edbd4b51e1d6d31029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc903e2afa830efbf79faad6b4950d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1875a279e1c3a2a33863e56d7c2d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc9e535ede1b00fbc6c10d9d4a347d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65718f4c7870d682b5abe9abe4c1f6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37557932ac7603e239db31cb19eb3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce10efe0b2f9e3af7f54e2c2efc5bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859faf6deb4e8963fe0e6509259db397308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63d0976b59684dad6f276920a5fb8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab939328e558c0ad64871144ef81335310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07415a0e0fd6783306f119d86134395311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e40f76ff026ab1caa1863ba10f3b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bafdc2a7fe94a448073eaa0decdcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe64e009e4bb7b7e7bfb631095f780314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dcb23f2fd680537c4cbd9a146538b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b140dad1a02aeed32e33d9a1846877b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5846fc706b67f7a1f478328ce9f8de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e70c7800e9ca633d190f213caedf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889523579bc9af0ee32582636a9034d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f8154047b046cd983b703d5e35b8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf1d5eab96fdedc360ed937617165321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26c85bce8ad3b7d0bfa9b5e366b3ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcae6638985b1c536811a3c9993ab7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe47fb9d17b58526de2a14acafd42b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e656d4ad3b8fcf80c8ab0a5cde603d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14aa97b9e96c90d0e160c86daf1911326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42674c0ca07c3f0a55c9da9e358534327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29edd2573b8e702791c06512da64586328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ef2884670956797fb91b6610836c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc71511eadb78b9f290ced1d72ffa81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90cff3b172a5e2f9a2dea812ee8931331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1d0b9e074ffecdd90104e86a67d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1ce04012a1b7d1c80d5e73a1efa48333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d035d1ee65d4b66dbbd184b624de71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97b13a88740d8e909da93a46067542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c40a09a7bc1a6eaffc0874f32a3163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df1391f6509c68974339cbbe92ecb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a85a802bb102ae65875a614d14ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385a8d022cb8d823ed7685c59384946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc8c46a4df80a6a2c994c35fae0f7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6175baea7d6bad2f59ebbbcaf1878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7df567d286c2c7eb74ad4e58098559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a79a31f8ed2c3eac32489d6832afdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd84b95a03b9ce925e8cd936ddc2e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b9b4b64a8b841658e2bb5abc6c0d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a90ab1aabc606050f7f51150a8ecf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf8fab88b0767f36cf5ecad632c2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb0a2f46270353393392988f2df4a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086c8d5a090e66d78bb410e528460c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe8110cd417a4434ffafa3bf9b44bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a6b9586618bf791315d534904119d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dbc8e2b50a18fd43708197c15b8b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e94d34d395e406304fcafb91d89ecc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acb50360b0fb0c9222645f98d3107b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b34af90c3a33e9a7c6e85c24f7f6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379e385e995541aff47570d146e7f5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66defa28311090cce68b66974e0764724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b734858b0cce4e6fdaebfb334ef72c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950989ce65cf9c3a11d6066dc62e8d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620289225885982f05f5c645546fa1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06183e54a64e78f57e987df3f01a5cd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100b1dbfc692c6c1027367b69ba5e6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f463b45e436d2c39b01773ca80d39d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750a7204551d668d6ca3d350cf6879931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b273de433404b323fb499125228847432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc065c7e4b20d68cfb65c5fa6bf7d8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb983b6c50d684d1d450fb517f11c5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912982b648ab2171967e867f623c453c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e4a7a003a3e273eff6bf1c30429836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9105deb284f2a400760053d746fed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a5b106a281077c6496ea6d235264438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee58d86836082fb3a20382aa1beaca439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3a569441875106291110841e61f0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3e0dd98483fd3840ade34567608e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587ca2cb4b77249c48cf561413f73c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72940450d35bf7e1103c9e51bacf167c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d97167a8eeb4bb19d9cc5053577f8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d16050fd253282b56601020483c0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2fe46344c20704a818b49240715be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c500837e4e12c8f5dfe806b836f6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a4c6945bdc2b7ae16665d17ca5ac848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a04db2764258cdd08833d62b9530749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa509f88c597cb3416a5e469e109074f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaede038a4661ea0e109e288af4c2b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa619b6f4bf0e0efdbee9bffc482ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742540b003caf70cecf3aa9acce982a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975347c918fa439d8df10c94be9788454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a907d62a5643304766c5ea9038fb5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc92a24bb63fc6310163d2eeca0fae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee7d2bb2f85d9ff80e5dbb9cb9ec557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8a1757ae6d25978865ecf42df034f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb088c4aabcb48b6437a12f02ec5db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecffcde5dd97222c6fd88ebfef150560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a71dc70e94ad8d4f3ba10fb23f98e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2975b06999a84796e15357d41adb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e411be9fd2020462866a5278dd26e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7360f3f323e6d418dc10d855be5ee264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5389e963cb650487aea2911749532165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fe686146b425ead2321f45066634666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbbc2c114bedf05f6f8959840956c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c098ca9f81dd1744c65c3b601c8632268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0d3adc8b3609a29fe6308c98cf8be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d948fe43d00acbd113a0083091b45670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2328ac02760a25132aecc2cd263e4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cec28eb185e6769d00fe07232bfa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aad758ac7d2032e9c431e92eb6309d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429eebaa35004217d23e165248da4e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834a41024b359bcedd48a79fd1a05b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe343c1ef7c8503218adc87b3aa8e70a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60640d517ac752ac5da1bc00da7b26477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac37b6b6e3df59868b3455644c945ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65be713f58061be8e6994b3dc1299b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abf79588025e38aadc1762f81cfc9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d79a6551ae8ef0fcf7d56badfc5d2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80cc201639b59df9abf132a6b0c11282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2462c7e907ab90791bf696eb6d4155183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51130b5f314aa68a934a878162daf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d288a5fb180695cf076f9a9a00872885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2784540865b013a818b4110441e8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c7cf38d3456d7fb9bcceea6dd511687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c2e784b443a461c1f8854e9f8d3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9109eb30147f802aaa96fe1b8e248c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae2291a37f3bd9a42aebfd774071aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473afbc7aea6ec32b6405ff42b97bc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7175a8ab46ad312c9e2b7ba5d7f21b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640553eccb361a33026517709bae33093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc190358e715edb15e23508bb2a44394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e396dcc1dc9271d7ab52859dd02aa7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8675ce3a27b1a792dff960708171f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a541d5371f786d6b33348ed4a9024d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3728fded15a996e972c272528e21d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1633f9367c582eb62e384ce90aad4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb862d73940609bba15654cca1f3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6783f2f26577d487cae659626cd633b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeb3cec441ae70b92c573898d69338102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39e0c55c29c26e49b867434f83424103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c768843c034d9e9720920b7889888ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304a0317c682e04d1b61e0610bb296b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e836460d1ca6635b06d10b61296bd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ab78d0964ea4f7dda81303fc4a9a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f16a368af0b6a24f2718b16ae0274e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99c30bf766aed0620e0f74db01c31f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d01d5d625ad8a5bf11e56e5821a0a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dd6203ef264a7096647506cda9cd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acfcf2774d279dab96944a09c9d7a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eddafd4f0c6154e4aac59bc90941c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19f757970145c43329c2b7e1ea406e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992aaa16d2b70b9223fadc8adc93af0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16cb1982bcde517eb350d9353ef3d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864e65c35a4565f29bbec12716acdb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34981bb55f72c0772f9b7f6fa6d71f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fa8ad125de4c42b54eaeb86ded2be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ce895c0a5043403a09abd0057fd21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb6fc3ccdce5a459028731dec19d16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499777612c78a2f4b05d5ffcab0cda1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b42d71bb2543184742d825783e600123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e930af0ffc7b0cfa19b7305965e8ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89701e06601cbd74c726bac8751e21c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab096982c92979598977ad1faa2a1db6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602488262681a2ce33e9ecbba51f5c48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e4e9e336f6038d3d58e7905e57f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddca5e776a32ca27beffeae40aa237129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1078e19d92a81366203bf1f6bd39a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77c55efb8c7d512ac794874b62b76c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9d70a443414759fa3b7bffd28d968132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1097e9d22521a1fe92398b3918b85df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21946737b33fc58989380ae5a7eafd7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b8334e178b1ce64c8f8c646798b04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb7709989a01d571e0e9e9cdd9c310136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ff8125c3b9c02bcb52ea9cdba7a31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb52b8cbae1d9d47b28a05242ca2c11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcc42fe2ebba9623a2ad813cf27287139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da0ad5c15906736fb61b5d30358c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc82a22add5aba2fb93bd19b61a316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57906ac57d7c65e524dfeefa85c80b45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf444691aa66f042932e00196bd2891143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cafc50c395f933f3ff8e154f383a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de0297669ec26f88c1cfbc24639cb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f117632718739a01c692e275dc1b47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4d2cee53e8c5e7d1cc60b88e68f37147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22634c92a30b38b071a1bcbaa5579e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e32e07cef52318a3b78a32174adb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff14b8b53378d0d8c57fa28c07471c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a202849bf5937431e7c9059bcfba00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa3a44ec146fd8907cbfe6f72aa3ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24215f5bcb7d1139761fbb75e32c34ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc131e05410f7c01805da221375e17c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051de44bca9caebac4d32678a5df907155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b1de3f77a936dffb181b627d3975156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c65caa64982c280281d562cff97f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734383ee90d37f51453f5ed1902617f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0ec5bbb6f59d3161b60b1381ea103159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce7c83bb241b599247a6b61d754dcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72d0fb571c1f2af49f0adc6e97e791161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a54df32542d1dd0b0775705116bd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9e3b1dadb4428b291a0c78d387257163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e187385114f01b44789c619827586164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d292ed4b922e3e4567f9da407d2b98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eca8c27d2a1f6c545d818c9005b6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f41ebb30899d889b51feade0152aaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b662272d3d70a11263761b8c9aa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8616349f8e89a8b9db212fbed02186169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ad6931dd1608c714dc24ea90ceba6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecedaa1a162ae4f7f68c3d0fc735df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f605a21d611500549c96f7092fcb28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ad376ec060bbf0ea717ca92871059173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a099f63cbf9e10be195bb037ec27e01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7375065e4e2c03f5d09c9c8989576175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f74f01cbc3159fe7edaf4d8c1a2a13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8900e315cc046caea03f494d46beaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e209bc7a48820ff4f34b549332b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2706d6ccd086d7a09270e8d4609dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0aa52e016456e844669df8b2f7a9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da73125406465a3054602bb11adba4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36b9e333fd154ae6f59ce4811c7127182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbdbdc9a422c7f8e82fe00f32c35ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eeccd78188fc6ef033da5d9081c84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c61d91c028fcd7d38a0cf1224a78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b576fd35e93128ebf96570af99d4b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f44d29eff2eed7cc42ca038db937187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad363610564cd7c9870291c767cdf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88407b5ba2bfaf607cbc57e7fb02a8c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3d429cc7fd85e3569d6c520be10e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103225c0935bebeacec231095193aca4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a4ac3b8ecde7931a1bc5a7fa2b316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d2756a80f29b6787e9772e3fb48b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc553a21edada575cea9779c3fe4758194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fb8a655a5bd09986d9509e27b6710195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0ffca6341e2b129f6f4a7d69bc076196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4b241908ae4b541e6f765037b22c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137634010414785d8591e2871969950198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6f784f67d36e1c21b7f642bb7d563199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94651306fbc1cf65aab4aa8467aecf6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7330445d33631486df93110ed65b28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d88f33ee336552398c9d5374bc32d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39e1b62509abc712152c93aa0d2754203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecbcadd7740b9c48781e26cb6ed0c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2325358e3a20a2779a850c8b9df9f1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ade77b445baf2602296855fa3587ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9574d648a052a0282b0f06f6c139e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc911ce225f2dde4fc2b2ed4ea287ab6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afaffd68ee17490b9b42c89ac17db6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d923ca87e76128df54ef60ed5e6f5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e90754213f087250711dea6408be17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7bdc280c8a1c28c1e8302247ab313212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8911db1aacbfaa6eb5fbe0c56882218213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a07c42bc880c198271b3da2d65515214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e741b12ef159f8dea38617b1c117cf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487ca9201ab7b959734735127b0bd32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a93ecb2b9d62fa3ee1405f1c63e698217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70665923c5749565d0818a29c989ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44450e4f4c6e505244bc1db7e32bc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5404d1c051ec49bbada45b451d1463220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a81b689c1af4821bd1e157c0cb067221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2a816a9fb5976c173510bbe9a345a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689c7a440dcb389b4269243a5eaa8f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaf6e4ddaa041d4acd638e679f753d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a212b89779ae777f0f23ba9830270d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d1f94bd3fe1436fe829005ffff624226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e57845e02f226f969d7e8a7321653f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f330ffb5452bde93472ef4c51999c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d585115bdd44a87f72d4b6acce17d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a886f5c1f084fca0375138c29bdb64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf894afa056a97f164c7676d79d0bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a4d62c04c06c33639d4ba24ce1105232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5601efde063b89055b216133ed52c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a11d918952a8c878a45c9ba87976ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f0e61321f1f057aad431c970a8445235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118268c2a6286d26cee052954f4ed6f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de5447b977f7a8e454143e8dd4d005237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffc9f160eda9053f5ec1a124868fd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22d19715f72f8abf21b99ae7d57acc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaca8fc2774c858ebec0f3757566a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8207e207c8aa837482eec9f87333c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7fd4bb1e5a8c7d20c272547b94eda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120b9d5d7266b1248e477d674d5b62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf663aa975a766d7bd7124e85f770c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbec498c2e11194fd606c25b46b4ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6c44ef938648edf122a85e37bbbda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318c50ab4db2daf4bd6add0b2b0eaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e9340a4e8e5da2a0f7f07db9360c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515ced0309ad5e7da491976c7e2150c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa666c2742ec88ad38deb4fec99031250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41e9e13782623f7f141edcd143a9fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b02f9e7ee1a03cd0850086ff440b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529721a5c712b11e973f6071178353f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaceb7344ec71be6bd332ebc223ebf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65182857be9f2d563ab005d3d1e21171255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b257a6bc86b2332f5267138afbce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33583043dbd7fd1aa8fd4587111d253257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727dbf705e5a28c0c9299ddc330c78b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082ea4258cc8d80305ab81dc9599c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d655dec167d1725692ea9f86080b87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac383fbd49cb0390fd8c3e4357be118261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815b242849eb9e4909659fadabfe15a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91cb8238122a749fe62fd9929cc023263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c3a5deb58639d56230b088824f923264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d7f5b33a5681372fc264a0b99255d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54fcc632d61ee6de0419d0879e5c54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee884ef343792118770f0b59f475ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d4e9cdd2bec499624bb4bf67ed74d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29796a0df7e614818c77dd8e5b91300269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327cc1d85922828bb2924a080e9038270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4e21e09284d95fd2aa70ef86ac561271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408be0d3ab7a2e19520f5edc0f5dcdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387402e23f67e459fb123eda1536173273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229fbe402f55a6fdfc06d3778195086274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff773667f672746e553f340a0e61ed7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe19d3ed6e32a8d7c2d112825af6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087dd346c1ea80aac7716c2d1ca18fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668230f575f7cc85ce7ad3157e5a9d4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7d28d2cdafe91639084c3885fb7aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c34cc79a79cec20abcfd11f7abe2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994285f9e42678c8e5515348b4fa475281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be982302738588e42072bb0e454fd4b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ee54c8d1598609803490f6dba1c32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb2308dea2cb897e40eb42313caa8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de73177a56549ea0f934381f81ae1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2407bb814ecf11e32936f17f0853d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70580ea32ac91ff964288757e028d45c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63f4cdc40a66b964207d44a177de2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333729d9f85d1a9db0213dcb9c2f39b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80924809401ee6d9b6c1049bd3a89555290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db030c50949f6da15516f06f3caa4a17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5356657ef9f88ac9386f4f2d9331a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997315afb7370e587dc5661473060a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac462244595341a4f31478395972e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2fa51c99687f1a1854556e1d5023a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e05adc2e818702b97be73d9b55194296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e874f71750c5ea864e248c44945b730297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035736558be21042c34fc1ddadb3d4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edd3547201b18867015ff300d5da07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f396b27d1200bb584392bca29f963300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2fea0bbe61e0b203c2bad88fb0738301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0cb73d2228ddd45e6dbaeef508e83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898cf2b0da5f30049bdfca01a5ba9bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73876d3c8729ab3107cd775608a9aa2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be606dcca07f675311ee798592d87b2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca1a0e8cdd9dcb7f654648fe903f76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e9897ab9a15a195afaaebd1c9bdbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c35bb4e059b479ece67c3bbdf27ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc85ce7a145cf6cde67d0c58d6d80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1be3aeb835c27f4d9fa1eb6adb370310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d999ac3494a200d344b4bc31023a82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17434e7be8e267a65f33bf3a6facb3b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae183236099ab889f9e793de3e7b52c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677526dce06fd41eaa027dc22c9f554314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b654722dfffcfa1d9a961181ee6101315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226650a1ab8bd6e27569b12d9b125b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b8a70a6e6fcd9675a2c07b81b3c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826710a403a1ba6c05ee681bf6dab39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa314cdaf003d78de2597f81171a57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cbe7ea0e805a537ede3b7a4344a45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484e2cbc9d12d3300b2dc42e12ebce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55f3cb68b19e3d9d70bc177f9bedbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b1b5d7f5167a02e40c1d6b2abb51a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6b6cf59c0d829bcc54992cd6d977c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494623b3f88e27169ffdab704cf7a85325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>