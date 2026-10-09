--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc715dcddd43d3852e87a5eab4f41c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33181bb7f0b46a3914c168889a42e8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506cc63b58d6f2abb6b818d22e842ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a5525aa00e8581f2c9c6e89e173804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f08d10dd73f3b68c691d77adfc285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5612932e167e6f5360a5a0c7a338b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fa17b629727ee9ce8f541b580e0557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86f385467bf73257d98175914767818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f230a3f7a88d814522dc7ac8db69239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb484e5f6806ac041e4b660a43aca16a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e859745a9dcc02eea17460137d86d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9218771fc2f07cd1b08e56bd6151a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab34ca4a55522f446f4cdf00964c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284a628ad3db07d02f967a27f4aa2ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c88d55d877cee3a7939a9218a4a80f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839be12c22ffe8ecabe5ce658f998a2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c72c9c0ea48da295853fd2405128517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e2bf008ed9f5bf5158e5489f2fdeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd704357bb7441b92a02db0796756c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b971840e2f2220f6abb52b07a332b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8ac3d29894c31795fbdc4aba85f2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bc2c4d762c703e15d2d6ec7299fa422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562770afb85794bd8cc0bd9c3cd8cf5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ca433bac1022cf7d35a535a37d7d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ea09b5ed6d08e3c65b8103367dd1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b436bb18b8838e8ab27f13eb171e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae58e2cd6e5254000ddd1dfae18cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06003c4c88af1c11b06201b64f5837e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5d69d265085b08e7357eb7070a5f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6262428423c7e1a362976bdd7ee2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416382ff4dc32e0c9e5295509bd162c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f108aead72cc72e13db400debf7340b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302c92439d352b6013ee21724bcd12433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356cf4aaf890987b4d04222e957a6c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8073534e80c04fc052bb545a5190f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca6a429ec9425fdfe9ffa2c64d50936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcb489985f363cd22245daba54ee6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290247d2c80a448458ec3a930e80de0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515652dadd01f390d521d24ff15757b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ffc06ea7ec79d9dc0c53803f5c91640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291b9a4d1c68f3a60e1bc78a1fde49641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b2e51f253cbcde602777af904f9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd1d05e7f065cfd1b276250d547e3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6bc53eee6ae331904c9b1fa82f6f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f1d53e0b7f24dd52b7c7ab04f389a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888ab7c36f41d6674fd8e6e480f57c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb50955716ea5c30f053ae5e43448b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2066d2422ddfe73f0d87884a032ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa808800cc3813093592f1d8e88cfbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24766d98870a30b452d09960696a4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a05c5eb9d0e75ecae0e041de55e5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b902c77e12d63fe72eec0fda0e434e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b5d76a6a4ae1ec0f7120e96c98e5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6546d0dcb69ca86de57d1cdd9d15454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b2074d37746d27752fd4ca747635a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373d53853e2ba50ca12aae5af3d2a7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566040176037ab1ddd576e32ad66720d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f465b89ced3324dc0aeed636dc761058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570be20de468dd947542e67bd4ba01e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8451575530e947f56e54f1266bd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd91b3af25763ded6f73bdc27917861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a631d9d7c817a94fc64246b50e0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915de6a7c8e7735a1db0acb05ad3a3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fd5d2233f988751e85d6e34fa18f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a322141127e74a69974e267c7800c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4b1f29ab6354bc0d5d244e5ec66ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0755fc0520bf60957f0a46d6b5d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c878e3781b05c84cb3696efc96d6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e18c28ae3fbfb68cff6df845819ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571bc87c8ca77bbd4a3f7222bded16c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc307cdd78f2618de939312f94b4de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631468e5e7c7a5d561e840b92d3512b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc437b745e5bedcdf33d4db5139f80873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b35d5dce0591d77a7b68ecc9e040274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c75721eeaef5f80f353ae0f084be275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d816deff9466a8af99965af3ff550976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02d071149b515182359947f5b6c18177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a1a23fb3c571d27d93189a94bd0d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9513927d3b782afafb31c6fdcd46c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f57f52034f49c900f896968068bb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c08a4f675dc9363671113b289242281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e3393f7162ae26c339604fca9702d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339342f449f86fe290d0378883fbd2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14772435014109c85ce77e9f0e2daf8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc97bbc6eecb5ece23a9b4022e34bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99834cee15864a8afa1905a3ef76843c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957813fb539e654f5d88da2b91a7f1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca30b075e712a335c8a053c6862dce488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ce6d1fb7b36991471a42ef97622c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844509fb3e17bb2cc134e17cb5101c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3618aa5b4aaec8f9c81b2ad7cfe681891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a9e686b9a6a7a3a554d167f78696892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fa6d8122363e6822086ea2c3c335593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e131e9496625fc2f94c0b1595a3a7d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a6f16716b361629657731eb1083995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e2906d5f3f4d8c51f00b704e8126b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee8d45c4d66ce1729e8274fa53333697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9345a2fd312b20ba96dccb4e97f58e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2969f04dacbea4bdbef77166ebfc97a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e87ade4ce619e277427eb08545bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2baaf5dbdb3f0a076d4ff38632aa8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1198a4432c124f34c3c32641486165102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf35eb7d05854e5b2a6b3095b68851103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa60db87d9e6acea1cd7c5a1cd00df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234feca847ba08d115f901dce680f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98149b4a6920fd39eaad9367ed65c65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7df1aca64566243563b8a3505b599b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26710634c6a272dec86928c05fe77c24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1e2e3c7c10b83f4e04ea4fc9469e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48cd8015090951dc90c9ed887e8eda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf7952fb2e8f683e0bf303f53b32eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2d40ace26aacdf548a7ef1b20fa6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d935de169d7e303701a4fb4f7105aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83088ae1523ea03b084903bf090190114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802024c5c64b1897325931ebdbd36f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b94f60736a9fea6140175c3b6bb62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129d3ef64507856ab57937784912a4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216430ab48d03ed3c084396290a5d9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635fdd159b547590ab726a50e16243e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57e082045fa352c18e7cfd205a4d61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214af3b889ad2d3b18ba1922b7d060121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b1b351a2141d0d32732fba1676547122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e5c54cc9da8af92f0863e20b2555c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537981a241d77be27400dbd39dd3cec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b939be843378032d86d1c877ea91c2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d0de77d9473eeafa0245632ffdafa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d3cffab93110e74e998aee74d9a7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fae70626612b93cbf9c3fa876cde07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708d6b806e08b9fada3c89f53620ebe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb55e21dbb6b69f79428e93c695a2e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40458ebc52d4c7620f4bae474ce8e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5900137d09c34f1581081a2ed601b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255531bc0ce5c02ab4c0633f05013d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425da52af843cffe9ce38170a7ee360134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acf4fbcbaf5118ed3402764ae40224135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f4f2b28a51c5fd135fc77ad593518136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1da4a5fc14f5c1293cadd7827f077137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443a66b37d4e58b4c2fb6f1f7f2f27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e17ded423818bdd12ac2a1e5a217be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2aff9b154420372a94a8b2b2b15fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e27622c43b41980e187760a3d82fee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60d84e098d63e6e3c6abe064b48aba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef03c63ae5643420ea1aa650d0238143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33213e74a329c75ccfba75f4288321a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740c3b444c0bff085da0088822dba47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a53c771dd2d33f11d3ff9097b70a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1038c44438af95a864a25d564faf145147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743bc24f82ecf214e5e7133af9dfd7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a5cc36a2bf281789bdb2db6d0295f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cdca665eaad15c41848a3f1303f2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359a947abdf018dc874915230cad18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961673b1ab5a41d2657171d40b2f6026152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4edbb0ca97457ba5a17f5d556bb36153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db00ca663e9948684296b224a51c59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb50fd59f8c21ef5972bc9fcf4332c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e5c0aa13f8dd4ae40060138a90f74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42315aed8c23409a1d65cb9db5d23f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bb99ed4b3f61d02893b6b82564ec1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a3cad553cb3a70bf86967c30251b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343510194f6826746022c7a2bb4bf5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07ed535e750f0c78d2b606d17fe9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf329545b367cfec1c23fd6669b8cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb227c6c7ad001869ddd963a2eb13b65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc12921ff2b2a671c5619aa8a78bdc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8741bb770f4c290b4ba20b740a3c96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed83c15cb1b5417c7ff22db58a789d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ce424719f147a93787166f0db831167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b088907e4e9ad3c0720c1e90abd23d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000725c863a095f243ad9c94ee7ff3a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145c7e056fe8377d7955182e3f24186170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f0c7f29416147f8eabe555134ab63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ffe7651a8547c169b6f0cae86f5cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed55d581fd77beae3adcda67e0b363f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddf01ade34eb1cfda6a1e04246cd99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c15f7b2e62a56284d6041355a49458175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac7091dc3e8fd9a856e5182b454763176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd10073fd79c34c82994c612eac318177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae505100429234e0df0e816ed883100f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079d7d7943066a92aa4d688e8b314f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23d81785ce77872837717e4b12c773180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dfd01772d86a06bf966ff70df12ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c1dbee4105f3f1e743e44737bb0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc498d7543021a06c83ce4e071b287183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ebf6168cf217b2e255edced2103af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d7c8754b4339facfd14f4e1dbd9a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89725ea4ae9637f7a457895c9f676a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028c8372b2d1ddf2c1071d24d0ced44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b4934ed1c570d279d71576c871798188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119843d7ef01dfdfb1c278814744fcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00fec10792624f1f078657d58702cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d6b7db37ded15f5bda669fdf3daf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eb1e7735e7c3c5ef33f80f301cfdf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8623592b8ce472578e8dc3f0eda5fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af18e84f572bdfdddc520468ddaf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87342cea25f19f5b93bd51b3f31a8e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfc0d719505f6d47f0c06f3b5e0145196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c425a04edc33f08d02af50ed2c542197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51c3b6cd9893a736ca3ba4b4107e06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec241bb02feb244c7023bc8c29c8394199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadb840db52a4e6bf3c7c9cd44e0860200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658fe77f8fbd71d72b010b22791e2a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346a62348fb60c48fb3ba3afb35672202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c969c94d8176099ef2fa56c26db8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b94239a6ef1cc6e38d332f7d970f64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696c4ce2322718d957af4fcaa6e0944205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714492fbe562448858bb8544c461fb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fde31f0893d807c111e9c7b9ab794207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8224cd4e55007b4ba749b14429b7923208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77bc63054e6ba89047ce382fb9fd69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5767a8f8b1831244871ec25a06b4aba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b8037f61a5ae6904d16652c17753211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c7d7bdf5392341558acf46466ca7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6acaf5f8e793564ff73fc8c95013d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68d8eeba511e17d8141ba981adbee7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b9b4e863edabf9aaa3285d8076b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e416950d2b4cf6da02a3b3362e9883216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf6c206b7bfa5530908c5fbe652d8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ce1abf4bd82a6f9eda1d6290be88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15cef42222ba6494b439d298b14828219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449da4c600f66355482cf4cbc865489220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd149e2b361a2cd125ade85d0776faf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735a51e21063cb8ae6ab09a72205077222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9ddf02fe928fd8d776995799b3e7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986a7b3a5d8ab307c0a8b8668adfa8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b8bbad28b409f5f404317d1456327225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc513e0fa77c3aac0638e9d32c1e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9f85c6a6f1f0b3201b5737d0ab6ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d33829ace8565114f4266723ea033228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466e4f8be584d0619b74e9a356ab6d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ec40aa0d69c230439d6cf137ce60e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a27930c82c5f57ae9cbb4a4d4d39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8323f91d2b48f8dfd0418875414cc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01399d6d957ef8d969710cabe99163233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d6d2cd676debd6409af7c56b6bc26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eedf8156ec1e18667c900e774627fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6501a0d29bf427b41f2db104e24093236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edf4af7dbb1c5c8b263ce6c5740bc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f252338be07afbc25e312607a17bdb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97843ac2bec6bb4eda3eff722ceedce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327654aee6374df83cbf3207137180a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0ca82a7ec2c3d0991316e0dcd6e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf212d8542fe5f819c99e37a5189cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580ddfedaf6c736aaacc86c0573f66c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28a6c2b7626de258870352b01b6ddb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4c6fa7350a83fd65594ece8a205d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1f20ca826aa685e1cb36db264a3a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfffe5efaf1ffe4f80e8fc9ab3efd33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706150bc4a8e23f5ea423514746676a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dcb0ce01d219ead3e7da2e1291a8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d01ebc4bb27faaf90b016100ec829250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc258875560608bd11bdc896a028b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19708d9940adb82f91de13c295980f2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94a01feb3089d66359122efc469777253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47b645e120ac18232c311a0d33697f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c5f915aa70074dde3e650d6e56015255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0a02bd44b1346b406bdf227838667256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024015f56203a686ab10279ec41b11b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6069520231df10b2ecf4d94116bb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fd24721c27a1104e6c77bda5e3d8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d25ca47ef493b28848fa54d8933648260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910585c092fcd823b3dc7f963b2a7a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20ae67de7cc18840d0963bf801c731262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bf46d464180fafec5deb80f7610d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0082ae3dfd7c60762fd0bc58d4246e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26638525b7e2291dcb2d9748ebaeb278265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411449920e81e45f8b26f792da1d7d2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5266bf7f0e1a673c0d844b3e99334267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238c60242d082ecae00ae544a55bfbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b816a0863618b3a650da023b0cc2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fa2645995a10447b0d655aa9801e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff647d0d7e9acec7ba563e112ff7469271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6714dfd5c1e419fb8fb00008a32ad58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05183e322cd7234db06bb374431622273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b5dac8d25e174a57fc3c76af6fe32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eded610146c902208902cbba86cda0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fd727c2aa800ea6ac5c9f68ec7434276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de1770ff19122ee2057359dd19a632277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e8789b0c6f7fdc816feb8dfef002278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d9c5076823a805536bd67b5079ad8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cd206831bdddd726b28b0d0ed2049280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c010dc7c02be53fb32dbbe327622fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ff629b0c1232e8af803ebe6b108e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c095bf1c94161813d1b7863cb6616d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f06d6d294394976946e0258a5a1767284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31dd37135d36988b2aced26d617554285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705c4e26e8579ac28335be040ed5a48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a98d434281ccd40bced09eed74d4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdcc12ac41a0feddba9d4ee6995a85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b442f281150f56d8db658ee0338dba7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352fb9bb888adb67fd33ec4c924f416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fabceb5eb8b3f64911c6811a35cdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0ac072823fc2ef67885d27f78ca7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fb5a584ff2f8628c103cb9bfa4cb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991ce063a4657a2185ef36be8aa959294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441a808123740a5b938ef18d432271b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecfaf6d41973d54adcd2ba074dcacb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511b17bc30fb113361be92b8e04dfb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc99efd51de963001b74dbf4d82132298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62274e98c27fa9f19d0fb03eb9049b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453040e69035c23d42d9880b4ea5bd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a2786460729172f96efe0a12038f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eba135649932375086c9225983450b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bd0cb94f6e8daf8997e0105ebeee7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed21983ace88fc43d7e63bed941393f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6a910c2c4b3d3d280bd9d23a0f405305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cec170462eaf66f020d70fd4de9c65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1be1a6abef16b24486d286c869951307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be2d48e28993d3cbc0d4452aa4744f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e059682366c812012fbbb6c400b232309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc5997700489c74f4b6f37181b464310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179764ebb5a57d366bf9266e8f90fd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7f22c62b7cf339db902e2b06e34f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd58b91b3d0941ef546c3c83918d01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac949b59887fad5a07115a6c10483e8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb67e7a25cc0a9308d0fad5a4cbfc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a903e3cefc4b45c1a4b1aadd73d4323316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38ac1d35fbd4d4570813414bb832ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894278858498b0e61b6883e4f208bb4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41288c2f25fd786dfc9c6e3ba6ab32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5db04f91be0757cf04ceeba2d18a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41498d667fee9e1dd52633f1daad0727321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0dca33c832e6fad149b9025dba77f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c649377048a6068ba0ea51d5a5ebfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fe5c703680b490031456c921139bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f5ea14eb6ff48b1e2cd6e7cadd484325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5367b190dbaad7b5dd50f96002a07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7dfa58e8f80f7b749da47f2f28bd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb11af7c08ba3c202473a4efa5b87b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e59280a6838dc743f074d444c09ed1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a54a8f8097a32b59a2daf7990ffb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc85eb9fa6c151e8d6405e0284af680331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a22053da1e85024bb9cf3e0733121332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb18e5ce16b78af1a37f93e4925e642333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633359e307aec7a26c4e8da7c9c8c05a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2205fc37b4488bf32aee87eba1b19262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3171b6e8c139bb911b6f756cd222c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c8c422052142acb7e97297cbf7a404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5d98374925fb42068c890a77eeee75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e03b692a21079f38c72623e382356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d72f1199859722995feba3cc24c327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e720a8700790896e95717977e40a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bc2435633e0c274b8e47470a33be79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428c0a1f02c16960312da3589c7edc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c4e7ed16066da55d094f65b019c4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295346664cfafb4c3e5cae5d118913e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb6ab6e4cd8702e11ec3cd8d9619113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27366edab8251369103fc6d48240d5ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eef67f35776b9c053ab6f968ff4c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095037165ba5555b6ebd4b38c8c443516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0fe824c7ee3442449d2897fc13a8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270c6a6764a3da626e8151fc7a164318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c4e241834a109ebe8e066df41d7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b653879b9c3b744444ffd7be8a80020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb20cb34e78b3f056cd578912e987a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c4ac3d9c9d5debddf1030b230bacf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50297da8e5b9f8570285021af7cdb0ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e7d205c4cfdf520f75d861529939324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059fb5364a66db7b3c2567c8f926b0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544570856c31e88f103e188faa22c38626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7c5c578692519f9cdb0d8623bdc6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f074b6a400f902e2cda7c0256300d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc41e68b3505fd763155811f9e878929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8f40b1648b3e2309839063b7a9c9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c53df9c5c516ac9ba415a356f98d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e0d85bf4f7e907c162305faab6ccb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84080f2b723e181fe477f5888105959c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059147da523a2143769b67d8c3e88c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb139033baf5c9539f2ff96eecf66a2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fc7cd3807500047b6771e3722e03136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eebc9df4d9e8de0ade084592bd31d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12fe3cb7afd2187ed25ea313ac6f3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503d826e53eee2617014189de7d792b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16f8d7ec3f20cf6c615989140e866140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00bfbd1954b84981f8a66aedf1524341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6b7e04dfae7de47a5e1c65edd1e0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d7ac94429a8bf62cbcda9de31b43143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09497ecb03e87a7c3e39a76107151244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d510d51555b4d1e67b3e39d8f6a79f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15b55caf7cb75e05855e979da576dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afede35aae4ed542e76a56d6bf6c2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe96e7e3d5ca63c1c94b1d9300f6ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bcbeeed0b41ca0673ddaa55fd733949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aec5266efc1237ec19513608b137ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb6712fe29f9e48fc4baebf9d780da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b2ed92043ad30dec24d861db2af1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e6fb4486a45d554a6e8fc4214429153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb8cbc94362f13a4ad295023e8a83d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07071d19d3a511814357738b492e72055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d972649886ce2db16a045dcbe0422d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f2ea03cd77c2174e83e8fa5af112457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090d133f3763f7c657364817a544a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9438a6249a4513b151e657274c6e9a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d87ddbfc50bfb6b0e1764c5a8a010b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bcd4f692b7243bfc9398194e046d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6cfc6cd4cf8a63be96046fb19cc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f208c95ae404e8937eb4fb42cdc0b2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf074dd59d6207ee4acb32d7f53e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38c721ec2912c0b0eff62d613587dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e313ca7ab4376c8d126f317c0ab72266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adda1d972b0283efb32387490663e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c00ab6c1ca50a7efb57a8a796fb7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859b098d1d89adc446376211fb31b8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f69da4de8d86bbee1c95a357ef78370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf6df05ce00bbcd539f8c935df54271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd207a538b0e007dd1d1df742025072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af13d3b319915e6fdd27cc2713339fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ef342e0f5ff0cc7eda1c6a70532774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcba0bce37d8c7efdeacc2981b5e1a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647399f4df4d10b9463bf3caf9da2fbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8fb9369627d16b455f2bb286db96277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf6ba8d33547413679a8230251fd2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea73deb72b5fd5dcacb1340c04d2a8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0a925d16dba7979730dcbca03af9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c67e363e072e6291097a7732c551581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa559e51b7c86abc4e1a96b7c7f3a19882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b04c01359eaffe80c70a7d528d9e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d253dd98808b17b42f3012bcb68402384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5891f9f1f1e9ef812d3025a729d952f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c6af8dfe6cd4d3264d6149a1672e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3b410481fd5b0339359bfac11c8c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a954259d76482e76c09a17344f8e7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909521cdbc1e14eccfafbbfe0a6be3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523da953e94f1a4e8c79d6c581fa1f1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a94fde9ab824ad0f3b733f4dec068791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba9e428f136c6919d58b6304cca70a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d5dd8d10c862fae849e17277ecb3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f7651cd6dd98df94dcba45161d67494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941b647b2aa211a90b3765a4d63adf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad628713c53b1ec8e921ad5ef721796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b590c9e86b7f4cc9c4d5ae99351158297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665803e76bf22569bfceed0de6383f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bebf3b1e39c945bd0a6ccaeb2c835599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3c37c96631ce73bd4741b1e24c847100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3a1700e5ca8e02db921ba5597f48b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57018c58c72d861c061175e37e44811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a951ab1ac88a86b2001beb27d7900103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742b33524473aaf3228a30764078d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8a8307e7f3e26a53e40dede166e2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb0be1e4e39a230e6fb66e2a814567106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9a29ba9d1c550d9cbcb4c0333d9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b8a9aadfbc40a6ba0f3d57f2d16e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4d2e077fa0fc7bec07f01720b3c8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c65747578a25dd3cb3daa28a230122110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f845e5030a97881e31e1114b94329111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8822e3cd634b95c599f8f96ca82f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e1ee9688655c365b815cdd8d50491113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4ce6a229e0b2bdce9afb3028e5e14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48feae5c965ec9ec3f373a86c4e00c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7820b958597c8adbc0d7372e31bc351116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6532c491e60bda2b52a55c755a9b4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c29d3ec00abb0dbbee1bc4e3ad28d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec029b043318ea77984c0c443ed7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ee875f0484e46be8d2e6bf23437c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec692ec088c038fab046146bf0cc0bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd964cc69fb0abde8c0be99b51a6eebd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713be4292888ae5c9ede525f77b8e29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaaf8b6f217e301a0fe483fb00ca69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3406e05d369aef45b58836c921005b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f508db364b1f270c790b5ef0e7e0ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11e1fc8642ef6608908e93a9ea9dc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954811f5d5b1022c0d2e414c1276b92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1844f01b54cf7c26ee28418258f257129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87450b1112a5d4361cedf45c6e36dd48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c126f3f51767fa713920d90e4b3161131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6694cce8af1ca91bce80af1d231459e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c9c007ab9b3c58859bd0d497f03ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e258476ee70e13e1b5a415c9ab528134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e2c5929bc3c395a0d99e29f2dc8b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21500804a945f8e93bba101d0ffa9fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe96eca3a57ad0f5f4ea07dec1c387a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda2516e82b0996a328449bbb11ad26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30a69ece3e00e0a9f4e2a9cae7ca98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5955c5f58760eea6b50c24123bed06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63096aa14674981b4ea19b8ddf22ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ff97c163ffbe0f46081a671cc7cb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c20fefb093781bfc8a890548a3d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a537f7c8be12e9a0ff318de1bec13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000db643eadc19d16659fd03beb5a46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19325b639948297b7a41d4eb20a529d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fffd0ee4e7eba7aa8cd2aeb289291147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e0e752c5f3df59cab5d1241f4f1a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e31c3827f11d21a5b4e1848a58964149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36df7774d6ef4de51204f33c273595d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af32e3bceb290f2611cd7663d765a54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8588cb9e078e970449a1464b60d51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590eeaff62c97b691171f30a149208a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb4781d61c628af8356059198e0a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706104bd226862d2e851a1a22b0ee66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c435f62152a4aa188d3d563761404a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24bc3e559a85cf437dfe46da9b22ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1089a7b3183768f58ed151171138e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2d5e2ed344cfe2619acf7a270d362159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8d803c00c474b7cb1dd4bf537bd0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa2cb27d16820017526e86b0fbee8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc2048e5517a0808d1956e243af190162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e3f78c112aa3c441592cf676bbceb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b26ef9f00951f78919bf9f4fd390164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6c480bc851357beb3bca6434119e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919fe37cd9c954534002e2d9adb1e6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13cadd3a9e659e3b653e23a4e80dc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e9600c488d49de78423e728c3049b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c69030133bd06c2059e7ef29070c37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571626c599021745b047f8da5cba833170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173304b16d5b4bb2dff542e175b32a79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40268f5c445da104b6098af0d0f10082172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63368d99b20bc94248cf6390ca9f51a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391c735106439334e07c4bbbf6c4179174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29a4e677379c3c73b87820f3a4ba39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036f8e85a803ab6e0cd01c9d14c0797176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0000c0881e0d0dd7f3c85cd29c8f3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2fef1233586a1e728c65c9f3e8816178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9c5a1c676fead24e38bba81498daf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa319dce500d0a3b26141c774f787e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f4d58883e9f064d49d6c90a9866db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb9023c01128da60c23f0c87ac7c78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6153866b46bda69d597ac5fffe31937183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd483583f6fdfeb5c8632f8dd6e8cbdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9f307a20536294dda9e353f42fcd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bfcf89f515ca19b73ead504a9cdf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653cb5a48c442c467ca59d3565b1e06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e4d9acf75f8626af0410922115f3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3362b73a222f3c81de343c58ce0d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7d2e8e91e078f7e97ea624f4b0906190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856ccf58c20d2fe5a7211665768e1d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472305739e55afcc86cb5662b0fb2d8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbb03346d78f02a002f0c00e744c10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ee3cb43942d5d765ab6d8c905253f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842c25fdc5b80270ad5e1d1895a34a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249b7c8c77427a3c4aba398900bbf13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e058f46784813275f5d179f49fb5663197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0902e2709c77a3496dc99319b968de1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d88ca950a54eacd077dd952d0dbbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18848f53cbbae5675fa02d31410d53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2d7573de8c99f4de1697e07f1ad41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b8d024bda7ac21f2d9c677f98ca14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d5d414d3fb2347af6d0eaa7d7fe97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcc04de009bc971ba747f00813f452204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf085339a61a3d0fc228185567095d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dee22015e59e623f4ab6653418be7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07372166f48fa2da98203b5a573927b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185bde533b61daac8f6690b926b4975208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2681055352d8f7a320efed82c617d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af145d64ebbd53ead563fb7083a39c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6623b3a9ad888c1a9d71084c7619da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052c4c6cbc836d07cf06e36facd1803212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf01df7081649418343a26a6a002c8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200398a9ee744999eed02515c856e76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db9e8bb1d0ffe4b810bd782d680cc6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73158de5ac14a61faa8c6d1c397b171216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fd731b3d54291bffe6bcaa5352ee5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee91c2c4b84f9a6b55eb346b28f61d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0311c6198661c53815c945d36c6521219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613195b6edad1fc2501f0580f69302a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b8c554c8cacd028d80e917a3dd3a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a220ce4fd0dfb10b68320c14cef48c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf18f41f4471fccb3ffa160d529c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdcc26fbc4fc123386eb0abe3ea37c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7568cd0a7f03f311cbc1920c1646f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913f9ce2b557609227c07378c5bc682226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb08c1990c7075af7056fcb3a70e483227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ede9c8910006a7db85df3d958729db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270e71f667c303a9a3afe0b74ffb7ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa222f9ff2f3e1c636ab61054cbfaad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae30d52b3b26b852e9db3740f025edf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb82a1f9627fb4f3624f07171d47f2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d09eaff589baa26b2d4a82229008e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4760e41bad3b08e2b4b529fe4f1cb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62fd33e5d097ec41509ec785f79539235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbb8f7ec5f165d8c0a29453be8d872236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914d1199b4aba3459420ef195288df0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac53cffb55af1f0c0589579299467d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089494320aa604117465b24ea8949e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52b26bb13f0cc341f4fb00c6dbc97a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e687fbf53c8377475fcf32436eba70d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815d26dbf898ec9ae439d9013151f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf07c8900f4ecc2811ca8e1b1319213243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22cf493278b6af7b66dde66be605de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41916572d07c58e564889af1dd1f2bf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ce835f1ece12eb29f88c5b61f5b93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8921c113026d979d46db7638377c433247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32cef7d0bde263900af374c0ef9615248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd537cad17fb40371b53f50894544c0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1781414994d64efee6f1d8bfe4c29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d19cae9bc5655b52eaacfb2f3c63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776da65c57b0cc31a4b05d0dd30d826252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d5ef8b7806d1fc1c0cf0cd7f2e550253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf55df04cde5e19999433f223503079254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e8ada8513f30a4f92302b0d793f9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd5753553be9e290a9dfe2dbea0c40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668454aaabdf1223bd3f174619d7e4af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5bcab4414faf8c4c785aec8fbb03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e654f417bbbf859b5dd27b2e0b64d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ed652635d3bccb39c474634912bc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861f126056b656b703d500a967ab907261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786ef4d919fe5aa4e202cf74775f8cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df20bf935ec01528589c7bdceaba161263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab38ebd015078341d77918f32ad1fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55f9a2af916a0b0203a6488aa66a1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c2c671bc9494f4015195c6def6d44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a8321056fb4a807ce921dbd7c6ac2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50fc48ae8a71c951149d8bdd6aa81b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7019abb41c535ff237e58ae53324fcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab31331797fb316692110c4c189a7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736648a1574bf29aed1c9d04d2a62123271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef30492364d9aed412947223fc63f54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac6b08a1f4ec33720624beae3c593b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465048c6cb81b85815b0987f08c2f0c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ff4d32a0913838c73fc6bae7de83d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea63906922cc58713dbd6441f32a2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff497371a1fc1e26409ee62b3166d1d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af73ec06207dc51a4cea3888e68e0d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f16a9e75d5f16e47cd68e14db42769279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c2f68204b67c9a90a91385afd1fe6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa395494fa94ce7222300e950a4480b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f578c1b4b0cce6b81cd14ff5f020b73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a4d30a2fad47017f13ab481192817283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa953b1ddaad05c421f3d35422d87563284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0f668239f324f3c282cce04d08e5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4da7044bd5a654a101cdcceeab11c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d335d059bf067aa6ccbd5bc84b1bda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65f09240201cac53b0f071add65e46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7982492e80e8f0d5aad28a838958199289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000273133fedd17d89705dfdfadf716290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710df26f3019bba18bcfb8deaedd7dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096aedd7a35ecbbf52f9055732087ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa06e3f54abadb9b4a3160ae665ea7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcce4566295013eb91e73e22dd1079294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ba74f9a58c65014fc65b1ec06d7bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c083bfa06662c34d4c3f3c01b4743b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f3c98b9fb7cfff18023ed184f5e1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c388f1d026ba06bbd248aeb67ac8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef3e6a197fdbda07915d3fbdab34f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3092e1b276ea92a03dd3bd5366e2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda27cc3e688ec6147769d7d897dee98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0170ef5143b19f12a23f57854bd0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c803caf0022d20425c5e5dc817eaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667c8c273d3ed5ae90e09de1106a43a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9652647b8d7df9004fbf7bf1566390305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b7b85df41501e2926442dbf838ee2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73a7184fb03a015b6a93cd381232bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83833a5c7c84670c4f6396b0ed26d59e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2cab39427ae01795db3dbe1324620309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf635ca4e681eb898b29414e88158096310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d76d4c02cc484fb47fb3ec2c98c6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7f72ec89ee3b72c3b8559d8479d59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a41d2e189aab7e708df626c2daa0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a90a834d981c1838ba1a5f5db1bd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40d89a4b73cad5bb72448071dc5ae0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79716244ec9736dd5994b4a3f78c548316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07a745122495408762e7413f3d818d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293e9da6ff844e984b7e3fa0f7ddfae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9711476dcb2bc1a72c8ca33aaaec94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c64d71f6f13f4e8770ae219d88f241320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c979ba8571d36db2079872224dca4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01439d3c1536805a656cb0310a6796322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcc9d19c66e99c7147f43aa86c9f68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191872ebfad54222323776cfc2880c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702191be841ccd7d384eb6be5b02c23d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>