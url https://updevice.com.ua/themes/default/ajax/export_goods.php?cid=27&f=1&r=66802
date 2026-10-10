--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef90ca49829d48c94efe335494c50ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02183a1caecaa78497339c90aaa718dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb4ee71b109261d87ea109734cd733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac168d7657b96cc312ed93e746ec29e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d8de826d91c8c7f6c3d74c66a36105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd0e3e37d1ee0749c3ec042761dffe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509b951c78ef06d046f08b89484e08d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08d1d086e82ec12b67befb94deda3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a793d60755f3d059788a88dd3e08ddd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc173a75d1010a9d7f602d90b599966410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645b2516b39b4f28d49e88a4b610d7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5b20462c17f6f3074bb512cb765e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e322c7e2d9fbb0f47f0159f10b93b9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa541af325bbfddf68c4511830d402bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0319caa64dd37746d3a4fd211d81d0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d50e42bad5445e363b06811d4928e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682498f2bfba019e0f2bc725023277a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867561cb3e341b5cf1dd61ce24e3ca318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d5c9540406d746e5c50ddbcc229e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43d1bf2530b37384ed7a27daac326b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13fbd08cac7a2f41a970d5cbd7b95b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4705b3335c5f6d0bc3a2e8997ef457622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744f9cacb88e203a44b7dcc9f8e669c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af90cfff2ce6bfeecad6652cebfbbca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9011396e87f596292b679ba164db6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c565a203acf436d0f46743b19d1617926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e470a89443b7af39e9e19fc2932add427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c574cfd709e6e479b6ab238fa1d00528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c04d7f30eef0427715887105aa1adb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c574c2b5828f97bc5f765841ccfa2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5990ce3d652dfd02efefa94f0127631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948fc0a159a2b6691ca497923b206ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d24be1734a4cbbfb078e719ea1c3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4840fc9913b8cb892969f7cda173bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0110aa46b503e47cae58f696817792f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95939d3711fb28f2219c31daac9c737136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674c49d8d212d8ce8afa4112417b76d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e05c46d517e12c0dd1478f5eabb08038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c45a14422d674746f1d9d0368c8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e546fb84bf2ed3a5f0e02c395154bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d487f3ed6acbde70b336f690489841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f0a628f6455da360fae85df5c7a2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cff7be1e5dc3bf1d9d4fa20629a4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f21042136cdb6f458c649ab554dab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14e8f8fa352d073ffc76d7a17e276645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1994b778bcfef614297dbee161ba146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aa8c883f567c938b87131b94ad8fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f18ff906462207854e9b55c3966b6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bb31d8356a214b5ab93b08cdcca2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7f91a769c7a43723e1782517966cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb9994650f294f67fcdae80f26284751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc28b9bb092dad1ad78f8914970459452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af264f8df6ddfaeb9e9521d619740d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51078d1711f0b25e24f4bcab5468926954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad353903ef2cb18a0d7a192337cefb0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1936b30f406338c4f3e954aa82d1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e3506f165895a4a0ac51ebf5eef9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d29ebdc65796f872857140c3e5e46c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe7f13536e336544ec5805682b1f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079829a27574b8347a22858e59bd7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c8a90c1611b19a98e122cfa49b0ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bc50f8ee6238be44ac9ea1698225362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f8b5c92d926f9b1db5d796fde175c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de70087bfb42a6bfaa5c25aef77a8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecf88ccc3a25add89a793814897da065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98090988d8e581fb7c020a4bbd6cb0de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2662664bd13b882041011d9c30717867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4584bab4ac03343022511f32d215468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe089e250be2f2f4e0da197dedac2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409121f9092a99ae1f0b28904eae04270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff55500ba357e5b29586f4c30a7d37971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42f27929dee1f7f847f782710b07b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7ac2491760e27fcfc759b3a6ad17e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f526ada2bf9ed1226708da5eef0a1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb6c85fe33a1e290f01515e52ef90a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae9f26f0c486a40fbdb7d653945c6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf8d97a8e4389b9813b403047788a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad9897318cfe04bb9394a51d46fcde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c30e9463b5a60856c6f92b72b3788179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcb18cec1be9f57c7d5b3ac78dcc9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c60fb924253aa4c8e8d3105c2271781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042ff62f7f374a4da7db86e48b6d7ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60f24e16841e64d5f6385f2bc4b39683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec90c2f75e81d38bf682c7c2c7698284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38492b06644b4bde09be8a6fdc8cff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e522ec48cff9933281bed4b2cf5a9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8999be2f35ca5d75bcae7d989914287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787318ba2397de080a4e51726f7ed88c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a55136f5593211afd22b4eaa4e8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f5f4f10e811e35c256105a6919adf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d724ae8aa0ad86fc21c7f2be40bb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001e460bd7f586862cd7a788b82f66392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd02c67a520ccdffe561c994a745d8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba1af03f88012fb1a7869c7f8c5a4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3af94cc13eff9b664f28ee2e8962ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303731ac64e0e1d5aaa2c028385adfdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c91ef204f98360abdee85df9cdb2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c613fe8b1fa5b669c6b13fbc3e70ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1459573f1e7c59884d8d60c3ae1f09199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330633002608f54c5c64971fd4f149e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7f5995c7be737f00fa70fc0bf590d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e2434541d2630f08e807e27768368102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d157dc18380dab5c0fc09f30a7a99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129c5fa4833f6178730a29af1a87820104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41b896e3fb520fdf50d45a8a27883105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9e754e49b7b805d453e62267724bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda970ea9aecb3acd3b4d6cc4c4c5c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d999e6a0d8b435e8f7997ca8b89839108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79565983afd2411098679bb626db15c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e0e25ceaa41ba0ea83e77b878d3c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dd702a47188aadf685cac9f043e3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9eb14d54b78bcbf70756853f01a24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f0935531c44ecba5ce8ae12d98935113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db92ad2437d8547cef0ad46f0718dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c811d5aa2cfeda6a24cd5a4fa87b5cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d009f88b36c0f3d7ff2af2af43ec9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a3d5c627743a8382d35be478b6992117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc854c6a3e78913bbd68087f69d7f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9779c245f185315c243d6d0384340119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c387e5ce3085e2da2d0a779308927b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b76008737eb4fa303cd8fa181df93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51297d6e7095dd59455908c42b4623c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb608e794a7ee1e294b1871c588ae8db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a510f62a1b43f143ff45bf1373039124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3430b5b012acdb30d67d042455059a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf749f546006d367d5edbaf21b3653126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b968827ae697b5867cfaf24655365e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd8103fde36d955bd24829b20d500c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2694b48f140ec692799c3022899ddb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f58b7f68c78973bd108e18a470174130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40654d228186af0b8e5babb254edb06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a50d95d6aa13f679d71a942c156f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f957bf4cf35ee6f796a4459ae6aa3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e526cebf37875f7a8d855295a74f61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4049b9a6d87c17e996a01840df60ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659066dcdfb1401d36efe36687e54fa5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7df657b772dfe7f9aee09f7c7976d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317134bad4d6909e2593c7fbf5df7212138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0558bf506b1903b5980377aea3a46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37411789aefa210a2cdd47373d62229140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e2852697334890e8a417f23fe9033141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c75e22ff566faa5fa9e0c56e670d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f95f946ad0222b5e87424124b3b936143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b25f99191f17df145227a850b2fa0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52319a5e2b6dcd7bb754e3e89994ca46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d0a82ab4db2c72659041a934b6e3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62e839bf5b92cf3ed751db5d6f508147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0383a72d5acf2f8c04e68e384f4817148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de350a75bdb562ab5cc9987c811bc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca481bf6662fdd2982ea408586a9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49d6aa3748344b67fdcf39824396e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486531300085acb6340628b10c2b91d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd1a00d4261e6528400623e49dc172153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d664b119fe78aa51a9e82da4cb5c02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba8a86a29702e3c1698ac8195a237d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0981d3e5744cebf8be641ebbd415e35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27f70f91f16b5d468af32f20b88167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bafe92d1dbc477106aa1505858fb10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8262315969c87fa5f396b2bfd31a1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cb4a5144b069055d8c9ae1cadf2e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791f8b8f510969c41503e450ad5870b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d286441ae0f59c7327064eab763a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4cb22facd066f756443b67c14ef29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cda918322d0164d6c265258de76f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d09af16f69c68159c6b080b91baff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57938a29fccdbdb0e0d80bf318da7cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90407a03202ee07e8a50fac2fb8c3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6813b856bcb48aa1ce2a76bc8c2d3f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b6bf946e424bebf3d472aec75d4b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbee86d7132c5af819666d6a34f7c31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42709f301c0ea69569e7225cba2d1350171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce28f5aa4fb254f4780bf8a20c1d70d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b947b768008e0973db55b8e1b226b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3016d2a0d828fbca089b3897a13ac9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a52b47b05b88ddb68a56b203d01be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd872d8d386a91b4edf28fb64b3c38f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b34fac4e61e0bee51cb3be8d00e3ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca5ee2187a3822c893ccb44b88ca58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a818bd55744bcc508206644fcf35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5849cbd0cdcc7c47a137c9a338122180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97ad61e99ebc99fa5cdcdeb1ce28b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08decbb64d822997a8b1ea65e44d1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddad7cb213858d9ba01f8d4ced8f35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f2880a7b3eb57c3c6cd0e9a719e43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56654fad8c838a781fd0a775a97b3858185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aa13cb541a3e1a50db477b893f281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01433612844c4599bce932f3a23ee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54909a1a2771d817e76e623792fad7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a140dad8824ed961fc4007220677189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8700829c1496aa5c052fcccd4e9fcc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f42aff09588913abfdc0b42c386cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7100b71b203916d5462d8b54d86f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51bac68c2feba33b055aa21a951f3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6662689a2bca47450bc9bdd9e059916194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae4e4320c3ac4d5b608d155160593e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d39f72d08c2123dee7cbe0416d029196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768fd5c11366a42d300c676430e70ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418450bfe7286aa5e6959a1aa3ccc8ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1cf8751657525f71be312edeb7352199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d2f44b6a07411f9c657854ec627e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3249591e583cdfdcfc192b8c5aab4ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e80ce5b3628eb75265fc8e7f9cb415202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa1acbcb30988df46ff0e5fa132d12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fca8843e2d6d176c3fd7b851f1ef9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6453f5512e06538b344a8a8463ea3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d1079283a1dce5a892a2367ba1e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67192017513c5333f7ca356699e1c1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b65a5abb305f166b0f431036f7f8d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeba02de70d621012ce4a62c892650209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efe8f5a37f803a4684510d1d3b045d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81373d7db1fa404a4a60806e016f44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07511555ad61ecf22211f4c1e549fa37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2299ee42282bf225c157df64c83f4fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cdc8f898a5a0543029be9a5c623e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52bb97f596dbeb8724f29d49014dc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f4ddfddc9dfed6b3a9019df73448216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1979aca17c5db55bc84706e1867d74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ce90fdf9c5264e1961be8b42f1f23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2bb274f27353dad5c65aebfad68ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b2d3363f65bbc8fed47c88590924f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a01fcafa52281cc636f9eb37e6a349221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4aeef0682286f94405d11a2c7ae16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e8a68901eb5862bee805a13ff647c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e06f208e721794ca2adcc197ae9e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995a579e2932469fe58c9fdae793635225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e566b250988ad8817c53123156782226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1f8ba3e8c3612f0d60b6dfdb16d70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67fdfd207aab5a99ac24fd06aa50b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc407943cd90868f906fbd4c007d31b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0338ba15be2b1afda9d4224dd2ba47f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76303025c67b989e6dad46da7dba024231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a55c34a723a1c86c599d2b6897a684232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419990554bccea94f28b80897c20e7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476fc85510e5868493245cf0b71d72d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51218abe21def1a2f3e038281d39370d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7b8eaec4ba7d589e2579af2c13f55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8203bd1c02acc69a6cd189d90f5c794237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6e2363e9d686022f003ae90a8d09f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b1f5dc89d44fad66bd67638586ba4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3fc23a8692af3b1294848f305ee97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb4276588f4d716985f85a460d0be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b101256093f8f4af64f2573f92067e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d84b11b71cc75836bb09a0cdc38ff6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237889cf54d4ae0d33c3204b9ac047b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df3e51a9951b21c917d0bdf99168a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773acc80e6bc911f572b71e53143d01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177a39eedbe5e04cdecb40fb5d54c4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20674294203c429b820369331d81f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16e02d38f1bd91afd9e86e0cb48d47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb29d397e98a25af67a74cbe15cd10e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeb5080fb402644f9743fdd5aa8055251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4736ac092f6462b85293ac79a8e962c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280a679ffefd9d34945ec18bdc2d556253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c1dfaaae0dc29d7361d70a5f0386e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357c3fb54f01ad6ddd1486e531c71cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7708aec87098b13fd74ce4ebdaa95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83578beab2866b742205845c2a3425ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e854624949df5eb336174420e2a7ab2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494cf027c44bb3bb4ca18c3b9c9fe93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e8f9ccf3a0925d161e8f489e926d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2488d840f8edf66e637cf500222a75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876815e0082fd4baf939ee8010bfceb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c386812f76a5f61165809c26c8f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d695f7e180d4a1921ca68abd895b35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5080c9f7567bdc33637c26f3f17184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4df4ecb46d1d825f5a5308ad13af0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e97bcf12f50c506ba3d12d6b42eca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96526cee099e31c9e3a8a322899def2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d8e1f01bd139a3e9be4ff619c1b4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a75529e5db8b5945f3f8505204706270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe08cb018f11ceb7ec59ae605924c3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cf29883197460146fbff89dff869d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405515f4b4669698523a6f2dd2f00d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c4432738fe1c54bdbfe1c9834780274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b040fb923306a8ca9f4678b187dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87259e9c09ba10979d4ca871c38bd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3871016e15fd30f491b20b2bac5919277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12e2da6ca369ff9d66627dddf2721278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7238b73fad86d25cea540d5ebc09d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddff0a16a6371e1771f1ea4f5014d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e8112dcd07adc3f8a7193053193b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fd1c073a1346644c0ad18aabfbd5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c68a86234ddcc981792ece9918142283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3316a8c4d3193aa186bd90e9ceaea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e6c809661ef55248b1c25ec426e40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321158a6bd27334653893b8c787f3b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826095b432a4d1029b6e7ef0a7d4375287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ac1176527603e9208cd1e806dc12a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453db751f4bc211fc72334b4bd81900b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aeb7bbb50d96b78a6c8d0c42e22c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e1d86909e42432eb5c163a815c05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a27df5ff707a86a1a3bbcd7794c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1cd744c71d4d5339dfc8bf487d070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de745ab8708d2aaed6320734be92883f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d4699abbf37224520267e93ad3f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73a05fa3085e8ebc64ede444807a06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a522eb45772728edfd4d6eef56bd81f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b130635c734248a377bffdda7addcb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49c4d4321e87c87dbc5301bea5253b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cca96a9f6c6e68ffbcbb725afe01a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211baa0ebeee4a27dd911fc6e623912301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ce64cf801384b24b62324777eb026302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8bebb54e579b0a8abc5e952cfd40c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8c081974bfd5363a11877533d97b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d647bafa4fa816f868e96fb360e67f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9c8657489f6f4c4214123006225b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a89665dca784b428fdfbf2b78bc5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b2a34208b9b651f7696075e20dafd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedf0c3dcbbc76fde015d2911b50047309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c043d644684a4ec98d74c4de6d3db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38604b5f58be1bf2e257793b0dcb97ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebe6c5cec2050c37a310b722f8ace8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fb4a5ca8e373493f6335f7eb7882a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee319f9c716449fb1350055d581eefde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6d385b5420fa95e947eefddff3fe3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bbf430c64092e81875773be9fdf24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f9f8bf0f902310302ff1a2d1cd5e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b9dc4af8fc6481795166ff2a9c156318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014c3375fb75f4e8a78c4551ffd4d0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388541a9860653a03d5c3bfab0a68b61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee689bdc97b182808b2a39fdf1f1554e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1768f320273ea9bd97bd76d95412d77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47aae4ca2e85086072ccf5c614ed97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0dba11b6e715fb2c70101ae4211c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ddd0803532ebb17c6b972cd222e88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9da1569873d1bba7496a2b9ef25d70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6030231b196fba51e8d9734f8164b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dcd94ae11e954d4d6ad51d92b0663328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8076e2ffd631f28c07643f702f26f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6763a7ba7d2b70247341ef554bb6a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e614356c4085784be6c669012c843a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bc3f01ae73ba8c478ecb7c29f5ecc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa98f8d3b6e9740e1f7cc00cc9b2d80333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c0f58dbd9d8eda8918592a66d8c391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aaefc285be2e2472cc6dcbf1751cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f0a5b0d0023d7c4d4e9a17f7037373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab34597bd108d5bb69bfe0645e0b904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5884a808d6c0a4b7eb680bd0960f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d8a67fef90504b6b580134d942a576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c8a986599cea1a89bbeba731410677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba9598bac80caa4a66919a47efdce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29526b479fea9838314cecdb6780359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a1bbcaf7760bcdc4b106e909aade10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244718d14944e9dabd538a6277599b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e09530ed20ac745d8b018fd7157712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f43469b852228ac7728816bb6e80013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198aedc13422019873776b904bc786a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6cfdb609bc11a3a366a86df2d529315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35290c15cfef1cf94bed8b64d69d4b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241bb86e4d91254bd9b070743ccf7ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7f31f8cd8cb336dbecd86ff9ff48318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe346c5dc47b7e4612d9eeb8232ffc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e46f6441d0486127920ccd0c64a6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1345d86afac7c0385424aead0c52db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34730f000cf2df6daa541a86dba7f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223621715e6a625f3d8b5ff7748c00b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204520a735ccfdb168be096d873a0c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8dabee2c28b7742b1e832e97efe325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d58f83a4dcbd8130e55db935704e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade1c7774e172debda6761828b2dc6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde136442b4ec5c679032cdf865ecc128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ac977d45b21bced29dc705e1c64c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a05ac854b346608942f5b5fbe7e4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044dc570cf38f6a277af0715010e54a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c511aa13d29fbd234871415bc956c5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b9f6e7735136bd0c2a5d4052aa95333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3ca5fecf593d423e849ea156334e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457738cde64532a6b18b5a948eb520a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b1a243379560ae3e8ffd62b68a2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebf44190f093534f23afbc5985ac8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d00dd42d9f94cf92f76cfd7c209c7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5434deba94a10a1b30223b973bdb30e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b90dfec2d3362a3e405818077f536f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b067d02cb9b3ed8fc86b1cf198af08841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863ad9f0fcbdfa39c992ccd0ef3844742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a36fca0518fc712139c076d7eac39e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa82c33acc1616125d8c8d0ad9f47a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc51a1b4d0d1a78943d56fecb581a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdbad7816a3e5efd4b214cb3d77ac446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854f42e2a2be8ca6bbbc8f9dca3924e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a623a8c9d6c01736e7f1b0ed36171448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5d940f356c9e1fa41db875f58cf9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66060680b5f39df136cfba78e280610150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b9b206ddf9a64ad9e4101ced61f2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4df7f85f3725b85828c6019c3b4a6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5a0172bcfa5e4fe833608e73a748353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bd6cc1ed39a7c48046f814d86e16554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58698cf0b40a05ba0b0fcebda854b6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e394d633ae711c2bd12f3497721afbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fd10fd946f41319f7dce626dc91f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cdd62423f8d495d6dec6ae800693558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914974166d639a520b911eae2b5d40f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb3c9ddba037eccbca0d9a93a56bfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec5b6d62a141fa8a9501bd08922df561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114a004e0d1e58553add0a81d34359b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1472b07b1f26551001a69f7d1bc6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9632a2cab433007423791eecfd641a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b06429164983507737e1d29b46a1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dc9ec7995fccd1277274f3d453ffd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ad867db8305501871d54fe2e678c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ab8255bb234f343c45517df09192668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b496851bfeed21b5be620addb1d9dca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4dcd403ac446ccaff213804f727aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8f6640baeb9391538024c347f6f3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022815de149653178127f3ebb829926a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f4614cf66e2557e86f134aa1e91c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdbdd2589620f97bb5f9f0b6bb10bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc229a95fc9a90e237270ff2d47bcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d214f9fa707b26ec20b9f42656e0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee29bd602bdedfeb136adf4137e60a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0bd86c993fa7a5db4791dcf5f5ece78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4af5f42d55b97d8ca64e8fc3ee750379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed378a640050f4e435b0570c676b4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29151788213fc5fec496cc706494088681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc9128c3ffa6738095bcd67a46a7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257b423ea3cd6ed79dcf05a580be1e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c1e726f03a47d545a05b95a45fe9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b3088a555309d079e4b11b5520b3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315db45f4b9baf5e2c5702b3704880686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be01ae5a74493efd940c1f3a2abb3ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb512c3172eadca6e87503c103410a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c194299c2c4fd399817f61b659466389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b2083ae3aaa141b111591aabe939790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc17d96832a7caea52eb104b44b9dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6831b2f8b9f060e04d919cb685b6b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8e7c16a664518d323b9b2c0f9498d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbafeb2c8d20c8e5a73c7eb987f36794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373ac27e5bf7b67e1f0c3173606b96c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cb4b21899d9f61c4db55251c15cc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb177bac0c1399bb7261665bc9b68997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577b9cce16aa5ab1a67889f8dcd616798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b3b39251d8e6a3f3814fa11e7eb1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bb809990d14c0aa79e380c091b203100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d3b0b7a8996fb3f53b736a2ab00f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a417af9a889d60af11e7496633318102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23142ee07a9976f3e8a9ff498f96c44c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385b01034142c840b27de52195db7e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd3f4b65651f840c9a1322a3d5a8f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa246e648340af9977fdfc2bb933f02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0b45ed7334afbac8f9d0b5b7e9124107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be70839cb82163baf35d6f5d7ad69bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960eefc6c49330a7481f2ba1cec3bc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775446c2c25c61afc586c8a8be9621a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9b108b8b47bb3ddbe577e21cb540111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ded75706e23114f969bb3638d640a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f2a9c24535f4c586daa5e2937fbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf333f6c1c6c2226dfbb94b9bc2d67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a7caee48dbab069a04380e1d5e740115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8268110fee7e929a759d968ec21722a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9abdf9acad51a2e6caac6d1dca136117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d650b1a61532b80622ff8c64e942f78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c8640abef051f3ca12691d1de4617119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfca743815e19eda3b0681333d9237120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6768ee8527e92fc7f1910a8deca4e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dacd166ab7741fd8e5863bd6796bab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f9d9d417b7302c349f6fd04637f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c82fa1ece0b1f48844ee74f18254c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a03baf7501fbcd58cb013e337a11ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b4833831146f884bbbea46a472f33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddddcab8bb41129f8c06c38d8c8ce3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff5a411a6f233c773d8c6839392ced128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf379e936fdcc54c7aabd8be16e1d3cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69b0c26c37b79f910d0df8ab8ea249130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a465a5aff14dc7d2736c1cbaaef0a0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9d026c8759e00b30633ceeb08f6cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39713537c8c255d4560351e200ea7b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf408c770e2bf631cf67753b4729980134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d64be2c634baab70726c6e22ec5e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb82b4a1bc2ab683676e420795069136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72961c532e623641b8091038c739e215137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c867f6a0da981c0b932252e162238138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d455e74a21695af797df57a87caa109139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae84842b31dcdaf0d705cab1c93665140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769bea96a1c1a35decd350003cb00da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ba580c589edc9c82d730b25a43fa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702d210372ba24dd9deea2ea8d40497143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912c6a32966b80f0b09490d5d5b769c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6d87f0e6d26b8b98bdbc7b0ac3679145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac701d58f69371ddc8f413cd70915146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f507714fab9a20a8cf20b2efcdb551147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0af777e5d6cb67c2d47f681d7370ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eb1205098d27861f7a35728c661dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cdc640c3145a3b72717822efe94b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f6325be6b9e68e4577f24c99a4596151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7f0d1960e6347edf223206a691748152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87cea3e512b84681b4f4e2ba50f75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c171fc0d338dc9dcd33f7c593128c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44cc83dde2419ec06bfeb49af73fd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc03b3500282f56b554edbf592bb01f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad50115a1fc73fc85b793bf20edaee6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6d2d9d82a5d40ad706bbdaac16fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56b12dbf43f4181becc727ea5633a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db207d3c90282e9ac679fb3bb5ed73d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed97ba5f0ae1fd9a5f5408545fb31fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141caa943dee6806431af2b975a72e54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5d76546ffa8be562fa689156a78c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593734d119522f248b9c4d2437f5d2ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c83fc0b80bc35f371fd614c67eea63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046555384c8279c89c79a1936bf8756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f90c2d30e605f091f8cd81b5ebc2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66d37ae2a0ab41e357720b17c8a387168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69618b5580e6c4eb8eebe690e702824169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fbe3df751f49dced51d48cb5b671e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d6ee838e8f86939d9589c533407c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523a0a72f5f7702f6ae78893aebadb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbc5fd5593fde173c1f3a192286a3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4981b1fec0964754f82ffd2906f0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464a5153a840e42621037738c4379c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583d8a671ac64267c49d73f81affe62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdf976b62144a47ad30a1c91b31469177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeafe8e92d643cdfa160c8e48f2048178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897c21eba596128db67169922f96c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49893f4a31bc9fd441a11c5846a7bbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bda064aba256c60af9cb6a08e20634181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd95d6704655e0b83b1503a830bea9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22bae26a126a9ebb508f438f91cf7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd0734a43d84620dbbc5bc7827f3bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19243f5b10e73e4e154777a20f018632185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c694fbd96e99f9be6c51ea6ada96d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb8d3f60780da1274f82db339c83b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921a257b58ed729ea82b4204e584fd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9d157615669390eb21f7bd46a4658189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21443db62c8b2709de8747ed07bffe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e550b7aa3afe648fde05537935286191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6848da6a3e367953491d5b51aadc5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7da7dc0775be4590663c69b6f0ee87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f487c079d59cdfc5ac127c8c00acfe2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2a1cd88e40001e63308b91efdd6cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721eb486ebb3fbea69d9fa54c58c13a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038be59c210a713ac7befc8a153ae68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ce127af4c5fa9dfdbc6d939cb141b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fb97eb6db1794a37a9baea91248da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb5953c669ea3e44c5795ad51dcc4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9b2783bd64eb47fbadc076814d120201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab546eca13f4f3114cc95570ea32228d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbc28bd45dedbcba50a17e2e212737203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408fba650fd0a271b5d92212ce3606f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dfff103b617269e1200b45be91e64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3f02e1e9ec312c07e77e5a622c2f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a29e2757714b649fadadb5420621a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fed5113b897b501d2730f3edb6e04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035335c01a0facbec199d8ddcfd04e84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d80c96ed22f20594518c3a16e916210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cbe881569ae4800fac39d50f67231211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea39af170754a81f91ac9781353ce57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7429476dee3e4958108ecf335fa429f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca160e9a542b26ccc74affbf30eb78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26b88a2110ec29c5bd353668fcfd70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd78c4cf4f1203735947baaf335583e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369983bc358b784beb684d548ffdd4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da318586571ceee74391ac4c99f4ad3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4284f5228b9ae7bd34e34d4fd88cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cab0ed7bcb4db2cbcec284f66a0e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1bbb646b73d8a7945c4ce32ed16ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335ab5370444c69ffa9ba6bcfb97ef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffd73d435f81cb34ef257e04f0d630223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14916bac60432cb9886e341d80a4e356224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171f5c00b25e0824d4f376d439db83a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c74c69c7a84acd04fcf8843ac6ae2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfbc045acf5d2d99103f0db203b310227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46246a39445e27fa24b3cffcffafdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea67328a19b03d1cc4b6f2d7bb0ccb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd23a73bc4e7bd00de48609c9c2b3f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7c840d84d1b45b5505d8472acca3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1018c19b49dbbc1fea2e8f3f201b71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d88d66118252ea933c437231bdf99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dcf84e27ecc818b46abbef0668ddc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be346996fd3fc04c9c39903e812b4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199dd17a0d0efab69905f92b75cbee9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f1eba453a315c9a120eb064e77192237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60ea262c7027748572f25fc8c5d275238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d733d0b14b13a7258c968e5cd5ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430dddb25a7709fa48e30f6ad6818de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd2a914cb79208392276881d44cc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f30c04dec3a4ea684a4c4a8e422e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b45385002e3b721bc867c747240959243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa153a86cc078e884406bb023473c38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24753644f19bc2c60a87b36165094644245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e79f69378ffcf9ef6595edc058d0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffbb5b869ee8d3fcd8f5a014064b46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788abd310734d3ed2591106bebc4428a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8d315207fe25fc9fd19905f3b2c50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc88f60bae78eb8cbdfcc279d521164250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c28df93d2bcfe9d1de1419e3550cdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6def4a181a0ec3d61708ecc09b20c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49d33738b86fafe1d6d9cf03d5d54d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda22a28c43ff1cf3561d43ebb33c781254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf4273097bb925936d8fb2f57fd954255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6215007bf01902d09bab70e3c698a6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026212145e18de6f5076244aeaa4742e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc0f4d12a0aef6e4e1edcb24fbefa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c36159ac25a6b2cbd70c1d192dbc55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386ef12f0a626748ccd1c5f88f67485260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5073067bae15e529738c12eb7e99dc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cc4bdf6d74bc830eabbb6ad75d455262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82273f0916c184b9656ee8120b407b3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422c2d905f14a336a9d8caafc06d207264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e2e5b69bd69dd332184239161ee0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd270d7b04a37d9c89650c2702129266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a452505ccb87e7e745109dffa6c185267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17c40f612875b9cc35cd30bc13ccf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a745399a02e259bee7c8479444e96f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f3a523e0242dbe0c14663da316fc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dc6f54068a80db98d1095639bde52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba162befb251b859b6da02b003b968ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db2ebbdfe1dfc82bb92472da5b603273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8fc91d88cc70e3e391a0e67d2a10b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f1b799f6527f90ecaac4b44b20485275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a143249dfe8563182b4a20ca0e45e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bc723b0525e3948975c1cd9c68ac7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5949e510de755bfab3d776493853965278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b4a95435b1f30cda9cc40d2d08d61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320474ee8a01e6454ffde7fa5ff870ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824188f4143463f044cacfdd0bc4612281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32484b4113c03430cbd3c2f308c268b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920450a7adfc84471579e2596e36bfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef433d872bf58cb034b7487b9a69ff56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a388301c0e385c4994d814b3fbc217c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f39842d40f1b8ca09009d6f2b29e23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cac7c288e9b4de09c10d6aa95a3e40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2943dfe8db202c0988dc2d7560d82a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ff7a76872cbf26267a41f18d86f8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb17ed199b5cb18173758e53135906f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4d99cfa6ab8eb230fb1aaedfc584291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a73292a495b0e67d4d5c50562dc08f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295caf6e25c9a159dcd544532fa02501293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac86d69385bfcbe0a2622c7cdf6231b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cc7947d575fe479035dcba8f501af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f581689548089715bbae62b9df11220296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3f3801adba77686d79b62c0aedf4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148766984b3526e3406d9496273d002f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d60e1676b9f6002e8a82a68c4b91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c62368bd9ea06e83dfe70137f57d07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d781d10a7246b8aa6acd0afed16e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf3b17eaa0251ff0bec3b15421ff76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd021d83dad3d488136875f5b0400165303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c5e4308ef537248faed8d43ad287e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377faba1fa13982ed89bd062e26beace305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e4f448fca6a5391f0e07539bd17b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1ffcda6ca6b5c07936e348e392a1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346096d0f109b210117ce6ee06a59ee6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c1ed53dff91f69d2131e2be0fdcb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7653a3cf65d7a8e51f3916c54f7687310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766743d8eaea5c20d0cdaba3e28def0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dda8e53914aac464cc4c7f5a674c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716769f426a34144904f7aba540cf263313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4601e126c88669369e913df9fbd149a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314df0f5d51ea8cd12bccf8e29bb804315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a111265ee0050d14bdea331709a0412316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6fa951da9886617adb4ff77b2afa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623200fe7873df553b835581225bd1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ab45e53ea97301f7b6134909081aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f3b068a0a6bd13a4d7230eae8a074320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0588fae4754aaffa0f5eb26962ebc11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea6a44ead263f5dde318a685e2511322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85858a4378c19635586042e561d76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231c09b9665f46aa5751f832e4b50ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e439fbcc059ed37adf2877d8b8b9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>