--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca20b68f6bff854fc8088cd7af01c191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94790f58e508925d8811f59b1c988a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ab291db8e1b0ebe8d7032770e3b233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03583293bcae7060bb1d2e6abe0cee1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7b65ac5019ef1f2a296e8d425e59f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0b9427453723ad1e982d79f9ef37c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c314b7759932e1ebeb34896815c22a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc954ba9cd923b1a6ab5c95b67b95e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c5d1ccdab96942f4a9f6b38106e8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b2d43546865b1cab40cbf11dc6e4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6add25d4c7b85553ca3b810575ad811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafd802864a7a80d8b71bd7e65c368c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386d349285ea069a17d6b33326088e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8fe10c65785bb12f0369990dd78a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ea626bfe78b81146838a5b57578415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee6d6a3cc2770bc940a1e88deeb9bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcbc1fc97a7db43d8371a815f10e4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e314a1d1d80f8e5c6ed0975616a7dc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e94dd8fe545dab5ae2c672f4b43d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a83dd001c54970de1e1a58b308e5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc9324ab67eedffb989ce5b63332b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd407d6281679948158dec08b7a7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d34d6ed813e85197a147c494c0b08423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d14cfc3ec4d7e6c59cf8f908398fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989aacee8011d6331a7a3db57cdc3f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdc7b9a323a5da3f74fbdf0313fe2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23192c0f59cb1b8eb8cb683e2f32aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269445345b2ee2c98fa0965b1f84b35928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87538251b21bf988127086326e74e50a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75138c5a943319acb98f1b2907aa7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc9c309a02831a7679db88862476c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bf5d7e8c9b852845de08be4f6eb6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84336db69248a1f7c06bba397df0c3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29bedd66c200238da57ce17b02716734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf289d68ec630a941e4f6c489c14506335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1ba1cff1f5d8232cfbfa04c2f69ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426e3f9b2fa402a643091c08470a6a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876af7e6f277615b6310a6d5ae6eaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231266aa24e439c2ed4c0626e42ca45439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8193c640cd21cc1abb86391ac59d2340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd12d780ba2ec66ff861803a1fb1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb648400a3a30f7cb4889dcf63085d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acab78f5a60fad231fb9ce0862bbe043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcd0882a444400205826c38f43b4f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea706a062b73e8f528ba5bc9b7830d2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5dc422f59b1bd10bab26eb313b87546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e768d3be8b5b72cdda843fab615deb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e67f9656060cf75826f7968b4bffd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9230a044191e89e2ced4ddae9051e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea704d6024cfb9b1a64829b56a195a1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225474b41cd36ca73aa08e6a4ddc126a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ad8aa605457724b9e8c7d2097357052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9655fbf00b4ec53309160bfc88d8fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2996124c11b1e01b1b802b87be1d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18befee4df623c77579227622ceb60f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323db272f1a3117d315c592e1e754cea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930e7e782bba962d437fdbc5febf3a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cdf7a95dab94396a1d9ff97298aaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f151945f9717592216a3cd4b91fe3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62f7d584cc11607661c15a2fe463ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291472485c702fecce1c5918cd6932161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feabf4f1f98d24418e457d18905d6be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c523f4ac00f8219380bb4fcb5dcf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de1875c8cab3876c9e33f4088941164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e4b6e29b538728c2241f861fd39a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfd55f863dde3539e60e6a01da42ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212923db6afeeb928607a6eb587d93067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3f121cddc09ef8b8321f1f7ed9f0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d594c8fadbae5e218e55934cf8377d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d3c4d504e0ee809ccbc1bc0146bc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c62492602d31205ca1a240b33a604d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cd797256906747e4e41a5c1592e0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690ffeb4ba87207b5a513248d77f70173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b8d63b4011c3c3d114e4c42af255274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11930ec5c3e64f73a45800947ec2797375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1285c4c0355d92ee10fb447309d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e91d097f53c73ff62138ca1ebf6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5d67bd0d836e345183d8166ff352b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de89d59453142ae56a866dbc657966679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444f718a9047466cd0a69cd1398353b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78836bcf5a2e17337a4c76f5d5fd8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7059036a89dd503d96f231f97c8a73a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f42857ff88756d45519294dc6324c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f135dfcb5410a4604a4cbd2126ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd067c24e09ac871fc05b7b2ce5561485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba41ad9db5565da2328282ba9405b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716752748c33d304087035a057743e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599496644269fe94d2ad5a6f1dbdf0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d05d4a70a39a66a0aeb392e83f04a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad535620b0dff4d8dd784a2c589da9da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e2fc04ae62c3c5867a29ce91186291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a63030864748d42cb8159ccb0ecd8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27019ac5125f3afedc5b54265caf4ac393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b615755012f1f20d4f2d8b578fc6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b122f4c3db45574fc15730c65868fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8082891d34eef18cc4475bbfab276796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c0c2844816158c5d409df7c3e826e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43b31df25a5ebe24ff03d5f7ba4d5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8801df6e10835dd7f186e0e28a15799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ccf35789563ae5c1ecff17bfa9f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4f2e73649dbf4c84f71d3694b81b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160029df71111e833e4394d2cbd04fd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68b03c3bea105b16ec7c316bdd48c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09165ab7684706068999693acaa9ba55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e67f9003922b2ef9a5376990c95cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41210e7bedf7530fb78e95d4c12d3e1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1345599f60703171be1bd45cb90db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95a013e7603f3fa89b450edbd2d28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3091908946525bef4ca60b9f1288512109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c3492ba32f632fb9f8aa84e335841110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81202704b88806c3faf96903c4e16045111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3a81e66a5964bc968a00e91af94cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aee87ec37685817c5cbf466cdf22d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4e5f74f2113c059b2c91590da4682114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a777e251b214c381e0d6a7610d8c338115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6a32ba826e469945f0623d69b5ac8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b7a5d5925525a2719c19ea1ede51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deb4b6d55ff89a0851a331bf68e8b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21ce6101d24b65059f49f50899fdc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3280163d9b6b5cb904c7060ec14d25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49d87fadddd77c9116d3b987229345121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278495e80e2874a5008bf44f2a45f360122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448e68f724f586186475bc9f73ef218123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b43469f17206d13a6242615c104c84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e17959a244f5038d113e75a451721125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add42673b52ed596543848df4e4b2c5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35042a4c59ac494ad7fdefd120c8763127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd8c85da429066191d568afcc8123128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994600cb5df4dadee4efbf9594e3e850129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82877c857cfdfcfc6025c1d5603759f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd5fd86d2b8e2c826be11473fed986131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f24b604ece4833c11b070f9262cdaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38d1dd9cda2b066114e4f8e32b2833133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d444ccee3a726ccf80ac2d4144c2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279183acbc785950ab5f1405eef0c16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a304fa7bc579ac0791c88a6038dd397136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1aeee9f669ad89da5cce854a2e87e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab447097482de0f5bab4b0a508a3ca5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75957d9d750c1c9cb4a9246e862a0324139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8148bd12ba9fe2ddea31d461468a43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7033c4c632ee83f641af06610f7b64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f27f809249ee7facd9d4eaa81bfbe5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87daf5393c94f22f8704bb678b5fb67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1671c44f859a0558e1d49299e13066144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c79437242dedc29ae0f165cab4cf5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82544827112c5cef8439946947320495146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2baf2ee2a4d6664cc025608aa28c56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fa8764c00cf8559a514e35796ed31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a10dd76f8e18df3587f97bf612ea21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaf1b93639707b93ca11a2b8db26e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef02e620417ce5c881a818c41e2e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0c53b070c71f9e43d644d3cde89a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bab363b1bf138782c587f6e4f95af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8435d5a2dda8a1c3953425c694a53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f259f3cf88b9fb75959c2aa3da85cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfeb2a2f50c08c497e711899b98e12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74a49cc9ac5474e8b96350144cc3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbf947b0d535998a116e8817edf043158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f61c41c8d4809090f6ddde98d739d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebec63ee006020ea84db48a0a3d1bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec333cb5e764468df721b71f68d60103161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeac9d46cf54e5b490e47c31f10860162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0d7e691ba9be3f2f3692133b0f59f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0aad8da0dcfe77843379cb9082317f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a72ba1eb1cea272a074d3052d8902165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3f4810a0c30bda2bce33f424998db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290ae6c2e6b0a99af9bf0bffca995d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70123b8fd7d8957bc616d4c25b6525b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fecebc4e533bf7b52b3dbfd7577abe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817517eaedecbfe8b173d7c86fb242e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4dab5033971008755bad903b02a60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ec666ef9711bb35899e264bf78c2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85df89d86076de7560603b26bcbac9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3c052c86c1d042dbc258b13ea0fe7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2785d37701dacd3e69c7e1cd0d3314d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3011fe50cb3bd15cc37aa81313003176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304a2c08692869abdfff161b343491a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e815db463e774c2e4a8e13748a782178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a807c756f0b4446dcbc407b59aac7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e60ac9aebff2fd20de0182ebd6b26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3f752069c1d4963ad192403cd82d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012d845977ac37328964536d7e08a65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfd4d7269f7e43271337429ae98a36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416faf8b59e1b6175612056a6ae0321184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016399088d3041959d710e911179077185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd65a3f901dc34ba0db4804cad759a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ead19b2b2ddf081b79a4dd71785b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508df201ed95abbe3009026840833567188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc056579925ef6cabfdf96db63794e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96260db047b4c7f9e30c200741cbdcc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540442f48033452944e9dc5d551242f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ebec5fdcd37b163da44a1d4c8fbd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3d1a5385acc641aed81a9e296de0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75aa5340d083772cb9b9c3833b9eaac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433927df9616d6c2e1bbcad570583e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780132028a7668f51a068c6db6c1ff3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22d0bfa069f12dcce3266375921d5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c77bceb496017f6cbb15e686aff1ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738dd9d886bcff6f9e333542fd90991199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fc087119ec3bd2eb16a00d3395f0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c11e88d874f0d4d9d51b0829f8e83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3d988b9f7f6d93ef4ad18a56c8866202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c2f1aefc20c1294c0783eea83510203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab88755ccfea69c7576e498d489030a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac90cdb19b5d3e19e104500490b3277205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275ef9160f3ddab32d8cc5155d413d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66776dba80c00b12ef2c4b7f1c0fd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a50d35e3feafbadd46bb8458bde7a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8440f0ee9e4b9e5cf56ec9099b999209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64028e8c3f00110ec137a6077cd8a381210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2384bdac39d0b5b46fca5e6448e50f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bbf77e8f6adf8ff3e4c0afcc83b15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cea582c505934ae6ed27b8c7745a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599046d6aacdc9ddce5ada03b8f475214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85cfa77018aa682e0fb6392c078d7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c99313544662983aab5aa52d7e6371216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f041ac42f2cd4fb3dacea4965e29e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1a2140863bc22c486ed7b84226d06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cc10bb525b3eb2120a998044d9f1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccf431250d96cd19f28cd52ba277f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21502fce96a6c448ba9c266e28eb8905221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72de755b19399c73961bfbfe82b9fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7cbc5c4a44fc8cf22ae709de96aa8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd017d6f8080b03f47afb06f12c968224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed87c48c0e80ee2fba9050f93bdf6d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dda21ea5b66e76ab73360addb4f27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa9bdb230b71098e6dee7181bcc1eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8566902ea582b7582762dc1de2f3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b7b261d9e3038c3e86b38526d783229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baff1a11ca8b7dba72ca4ed7bd635a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635f10192fd85aed27113b2d5a76aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d5fb784dadcedaad721260f31c1f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de05e6801da9ce75baed46aefa8e31a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea297973ae21835bf85902e493dd0d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6648a3179e0638834c2e725c9bbbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4dbcedd420cba321f983ccef7adc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e307402d52e81c5d4540c22de71bfe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa9c5e1eae89a8b407521bdc164bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f7cbb6bdd6dff1f5370b4c87a3f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cea850734405136cb415b279c6f58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2533f8fdcd9c01e311b9c2c24b6b679241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77c99cf56a2487f36a9beca202ab40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f17fa153c412fc4d571217a8042b64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00330078b97a3830e6f45cee2215ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b43e4b44574eb2ede30cd03d160606245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40516e934cc065daa442917d774862246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f718ed426478de53c56dc62da90bdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dae952a0d3b877f1311d58497c7d6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d496a5c32b3615a37df231ec6abec5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbebd5cd45acc986fcfdc97e94bacdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da203a256a9062192461511907c5ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67d5cb0f82bb956d3b3d16cd278bfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d0fed54e5f91efba1f06580885aeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0d6719eb13a7875f78d4c5bd8bb8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1aa49e90540215d6739368f23ecd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb5dfbda8516eff0137a19785e1ee5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ea222c031357b63e2385fc9c7b2c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9116bbba8473bb5ce6b0ba00d5154258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc521b1751715c3c674c0ab24bd597259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d11967242025a4ade543ffca19587260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e49379d632aac5d09e04f3e313cf35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e159ceb217eeb2eb9b80afdd10459262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98da721ea07022b4662dd9f238045b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32760fafed5661ece4c80b1fa85fa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b6554eb92c7c4479dfbec1578951265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45e0d6035b4acbcb285720c8b2bf82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de97cbdde24c0a4ea2913e047c3e59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d3d961981a09239f75682403f3bc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd79feac3a537978e915d5dd4ab6e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a21ccc8b062ea4cde3b97465dbd10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62dec754e7629f2f10059dd2c1d4f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a737a9a2d648b4bcd3efd8ff56d4dbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2acaf960e28fc1de00e2c23cfbd1c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b020742e3dd5e13217848754c190f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e8dc623fb38ef1a9eff191549abd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410f7dc22937c5119ff4bad468b501c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae40f2dd00b18f3360fc71d3d31b041277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e19dcb346bfb299fb5dc9225d14ee9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2985c51ac8adc5e046890a6b050475e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399e5d591d93eecd5ff154b0aa6d252280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d44e2926f5025f9c60c54b0053a1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84566ed346d2ec8bbde8bb5f6886b39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563bb7630095bca73011d9ca1bbddc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a45c68f160db088a365253a7df55aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c76fdf4671c4c8d8b192db6b7d83c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f25c49bfc373c1665496bf3b6490b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40fbca7231890ace8a141fee61b02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550969ec453761807e28928b475d5b81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5381f26a03d413a78a628f0104a9401289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a329a63f92643d683c8707090314e99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e73d0ff66fa29cd19dea784ba55a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ccfeb7a7857dd9bd5a74ae35cb41b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40461426e4d7a54b150842d317a0b31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178266c49ceda7d033ad9002b5a4161294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f8d904c4b46d8e403d6eb36d8aeb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51badd994c527ec65de02ffbe9cfa7e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940688acc7aa911f27703b802d26e5a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef884d64c3841f79036cb760f0febb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af006e55dd6369eb0cb422e33be822e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198145e66d03fe64ccaddd4f34bc415300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cd5edc4cce539775609f479a1aed3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e78262561b716ec061b5b1d58874d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b1a550e869d1c2bf37c4777c3a54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f3173680e083da028be69973b52a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a13cdea28d14b3161fd21434947a33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2604cadd87c7bf9a0bc1f6d265fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9318c306db2b20c3d68c909e11b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b627f8497554acea9466a95d5badaa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97cc8bf3ad0cc4d96c8aee3ea571b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1db14814c5d5fdc67ae76def4d6213310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74451f018694dd3a213cbeb1ccba6cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7007ed1242d2376fdb4b9aad1499ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6290cef7bc0c0513e4faf6e496aa0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8033da95be0045e803ca9e738ebe3fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb2cfa07e25e4ecd2f8d6c75fae739315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b020c5c599a84b0d73096e9f607091316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0289ef9f712edd9a6d58d87ff271f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fea5210ba613d804cddf1693f4ec0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c60cacf85a136baa910dde7c32668319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fe973a6976dc5b224d98036c01d95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80277ae543c568238a6792badc0138321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0e7856ade38a91b4456ad344fffcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7a45960e35ac5586e7bd6ab368e51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f46f11034de3a7b593af3bbde82d67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33620e827ac334ab2e4ee3bc407426325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39631181bfa30824f3791a320342e84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a10866621acd93fef4f8d86dec16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc76175256944f26fcdcbe73d9984d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9bd9a8c63505b12686d9761c6e653329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df847ce1b0786fae53bfbabf58d8b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d459d4fc851361287753b8283335331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9afb0c0edcad824d1b5c5b0347d4c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdc32e22d35d502318b07a1ee951aa333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fabeff52547790f4ecf8b40aa9342c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cd4e208aecaa435d45e866e7c706f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a91eb0ee3dce98eca8cd358b480173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255af1eb81d765b8c052e5cd9ad695734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f0bb2555622cd822094cfb1a374225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee12c950cb2f2900b3703d7e9288d966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d86d0f025898b43ee08f01a120dad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f12361cf1dd75912e12a8160fab188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b9806d072bb379f514195eb43d7c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b771ef514a789715be99bd1da524e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5fc5c9572480cefa6ba2eb819b3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e47d54fccee0f5f1d80f30e73b01b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e7d95e88de364d338c4d3a6eabd8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bc55f34ca60c9f001f462168a399c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72521210d7e90021eac71878db59afc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c27f5ed0510dbd0da14cfb5ac14816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6dcbd4b9fcffdc60f4a07511610bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a88438f3db2156f0560b3b6efc42918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a787c13b29ff081d61389002875d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac338a40c1f57e906c3c9f4290a7f79920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b773cea78deafad01444bec84b32d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988d6d0c97d2a6717bed4c526895d4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e43208b04876a18eb995bce87d638623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce959625d951753b336fc96ec49e473124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfdd4168cae0eb1c0ea4bf5d83a8af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e6eeebaf1c52d190a2673ac86b0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1e4021d3b5df84c1167c840c35cc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b43b1b50ad1c10d07ee964ec76c9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d588e7ed033e58518d27078003dcc5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef3656627086516e7a3ceb021bb3fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f3788d581f0fb2cfa682a55a003031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd55e82010eb8df5de49a9120641cb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c832aeed720af9dc4c31ba2ff15bff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c31e79007160d0c2c4ee9299f1be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc716da3fc9952c7c9bd4a3a9083a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf916ae4535848f5b499189ffcc1f3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef576871c3501464bd4cbcd0d4aac437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba541f1c41b6335748b090d3378edca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3138088722a6194fc1c4d416895da9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e157435fc944ba5e1468f42c5c7bc6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff37f041aa15cc73c79bcb0e8475f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81840794debd8d5affb1190dca26e7df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c325c139e9b898cce798e46fa9476943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14769227e337a47c32333b64b15d6e3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bb5063a6fc91086f01cf450cd44e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b76c82d114f5427f1a9ac4468483346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e78a3caf77bc8aa7070ebcc50c00a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d173dfaf22e3b509dd0a78e2f776948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a2498a70159ae87525caf54b3e10149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4bf3013895139914796bf2bfc154750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20581b0b33d8500ce2e3fd28d1a1fe1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301d2e53b501cc0f69d58307f6d220c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211221255656c44464a6d8eb14deb6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb412191756be9642534a2746a824a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c2f6b049e19c7de81a18ee5e6dc9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021869fec55a12f8532b3cdb49f0818956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9702dfeeee0d6a1c426c126437b23757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef1ce80992b412c45105c74227be7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b738f7e30736616e91d5318d0b1a9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45951cddfd0eb3656573361d0295e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f860f603c7d33f1a907ffc4ed36b5a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f3da091d8454ac501ac6a5f4e63f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb89222e68a9f23602560e9c0ad9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef993a4763d0d55cab698b3fe4a101ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d91302490e176d51c6ee306d460fef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278e2e31c20eba97996be64f843cc4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de65c40e59afb07959bab52cc99080c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3ccb300bfa5a8a9b1174e364463f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab291fcaf5bb1ee912a3fce92e1f8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9f1d51a797231e65478c7528867370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e25ad0eca5fd0f5ccaa5ed29b380871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e5669dbd191bbdaa5aeb48bfc904b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45e0c199297a371fd6fc6d5265fad173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f49675a542e1406eef4691aa2689bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8f21936839bd0c4a3105bdaca69a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268443a14090f4944a0c642d651ba0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8820efe88a267ce8988f55dde5b9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d4a1e854c85ba2f9600d9138ac29078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb5f308206465d9ab735e8997d572779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a46c5e7f1b1d64b0903504227335d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2421c5de5d35b4a7215a1b6f687525f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d2fd57f157c8cce369291d401472c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c182dc69876285cc4945d2685567a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6f95ede9a5fa156ccbb9e155b912384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c70b29202f34512ffa3013b5f0efa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698362d85e3abddf5f51feda50e9b1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c4e34e1296b4948bbd9376852fd9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9495fcf7c78bee5a07b419d0ce38388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ed17d773ab689bb161f70f60119289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a727f22d28e358007a1fd29788185c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae601069cd84306384f1ba5b9ecbe5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118776fea4db49f2724f16cf853e53a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a1a8000621df2122fcbef3a113ec293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683529eb8159f25f7a2c5a39362cb2db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1069dd48b8b5956f5575d5eb112b4a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882447bf4c08d810d2068447652d153596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64161e8c6d3c5235cb89f43cb7db34897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef14a764cd801e66bd35a8b04d387498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91ba8ea30bde238015fc951ddbc88599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2758f5023120288fa11b385d119d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9c301d0c31e14c422c21a5701b11c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa09b199853a62eb967bbd7cc28805102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38334542a257090ae8d8c4ea9a26c02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d4daabc01f9a5d795534ce225940f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4659df2d51a5aec3c868a4666fd838e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b665830a46e13e0f0a1a569a14763d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651909941f3619781fe281f3113bfe2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784001ffee200d15f0cf670eaf9f243b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faf16355ebe20f9f2de8b95f62fac5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c75b192fd1748d6b665cc725d379a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac724baebf6df73782cf074a0911b7ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a18f56046bd4a1df1d434a0fe86b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091e012c2b5b79a3822f12c7b076d70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c2e9f8c2edf8adb59995aa241eaec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d17d344e36bfa603d137765c50a3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb423e21507252975ac8fc58b716cd72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8806900354f24be2ec0f56d35e07d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209d2f19a58b28b8e8ec990f1202f90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308d6d2ae611e3396fc5d7d50e474db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6d9cb4d1806a0a1c7efb819c86293120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a4344036c8c04d265711f2d10a2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff9ebe7647053e99a35ea276d7699122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9d3e23c1c0526cb5693c745a226a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d264bcf4bfbfe1f857edb89d7c277124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90551fef44655758f2016b790dec193e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd85205491b93837619dc9b800cad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45345dbfb0faafb43e49ac205f68c889127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b221e542796e4ab69e0c5f0ff67c75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1f090dddee123a092b692816e821c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e28f69c57e49e0b1111125b4f1e033130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ba0a575956c75ebaa78516fba0610131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab4b61ef156ba4dfbf011f43104c44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b97fcbe0012461120609240bed48c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0df6c7913799248dbf6a26bfc0166134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3a067d9820b7b295a1ce274476412135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd189a2ae97cbf7fcf1a63b1d91e273d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd12fbc40652b03d3daf69ee63c83e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaae8bb70afb206961b16d5dbb63fff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28856ef5aba4a8e1c389dfdb011a2809139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c53712731c1edcb05d761cdca63cac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c0baf3667f275a0caa4cf788063e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac38f18f2c587dc58696b777ad2bffe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad676bf2ec5cb31285eca5c769585da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe516edc7d3c0a49fd0c7103741c22d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e0bc9644239f67dbb440954795a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea27a9c0aeab2b2f4005721bb0ea71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de2cd9b3fed31d26e97b3f8e127730147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8e5fdc02a21dfe2af6dfc5886ed8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fa021c265a96b11477f5ea5bc16e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733008388a942b6c74b4357b58fb75e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb9411f0660503f59c59a55f8fa04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a1f170af3fc9e0bc4b87dbd1ddf5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0347c932e1c9c3cbe1c699469c3dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fd5f252438cc312a8b945d4247e29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d352273643d09c924a0040b6bb0d996155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffaf32274f7911a6abdf9d550709f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f4501f43a47c62bcea518b21920f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20467b0fc8bb5b2624e42e87a21b2e18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270100f82fe4c59bc038b39da558c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b47aefbe713697b4645b2c376de3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c25f971e7ef3984e98bd26059b488161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580584d90ecc7f645a43467f2dd5655162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371d7d8712ca5a0c279b3f41c65016d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04d6cfb3dce27a0032a61903d5cbbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b34f7fc9b5bd4f4d854ada24b7574c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c68172a65009801f8f619f83024e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5762efa3b3cbea6101de1689fd927f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17badb807e22bb074f8173747538ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7c8faad25928b3463dcf30d7289f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27351d72964a1a959b004b4d420e2dec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3e677d012ed4cb46a7d46fd1eb5e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305ad8a0674293eb7e1aa8b21fe52f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fe41aa8ed40f5602605a77d491c5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d07cc3f02da4634cc67c9eab63e0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d66754f9918cb94158532ba570e545175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5de02cda1e0e1126cd09f40c30c98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dfe35ddb10b45c2ef967829561282177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53739dd739dd355417a846a44174a1ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bddd585ed10d5d5e6d52693c5e8f15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac37c4ccc330d946e10a67f442f6663180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc2b20885abb64dab3b5364d5e73ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43516ff52d257648efd2f9fe54bf8bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f3ddd56e433c3ca86bcf9261d943183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11bf5314e6763bfa9900f9bce1a30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c5c7579d74481d8f621ec7d9468c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920be2cee7f7d77566cad2c8adde500186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90893435860fe8f6113bdd33f3bb3b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6241f210543bfc96cfe9b3054ed3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e3e5cde9ded0e30608b24c8bf120189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a74a07a53e9f6c86c0ae9f6be92e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5f36bdb2c681e9b9a4356e4002eb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0224c29f40bed7fbd813dfe7e076d3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5245d87ce8269d5f8d34392e8d828193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350aefee8c64c0af3404d9c8bc4d0e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b712770c6551c9ed4e6b0f3cafaf4a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad9828155f36be318ca8b6c0e7c062196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540abc9fe100e39d07acf7a7b2c8d546197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a31c7b4edeb76b945a59264102a8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f8694e04ad2e3799d200a0485f319199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ad3d7876a78a13e3b684536ada7f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6fab34ccb4970fe4e166c4bbdbe88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fa216047433a88ce97de53c226afc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec4555d04b5fd214916c8c660a572203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4e0f46f2f1fce9b3bcfcc3041b2da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe7a19a9c5ad8554cfdefc9bece1a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3abd017d4b087f6d9fc01948fb42e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043a8b0769261de265ca22f606aa1bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d2b7862487ec9cba4e9edb970c500208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a9192175b666e7126ed7406176070209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0221d1524309937d3b171a0e21d28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5281ff6adabcef011d488ce5e7ecd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45dee9a2df09d467ac98be527ae96c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1603704abca56d886ee7206c98839213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14921be1562ed8d7ae653ccb992214214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3459c6585499b051c4fd3a2ed7cf95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ce20cde01ec60845c113871bb1239216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e420dbf1bbec34e599833276ae86e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be1789bd7018f4f131561baf72507218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cdd922ae739081892c38876407c58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b12aa16562e2e2fcde1c59fbba3429220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adc954ef8da61b8a1cc93dfb86bc0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8330b2007f769f4d8f43e731a7e2ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e5973d124ad1f99a003716eec8e7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a3c4e386f1a639729d0031ae8f502224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b8675b3443f03bce4cfb1607847f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341ae14550ab9b45a98eaf9d576eb43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1d977cf0c0583ed987bbc300a6e74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230708a3c134ebb6b92d265ce12a527e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af9abba14c0354689483165d57879a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a4488042a79fd8aa77c1de679e281230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ba4fb93fa783caa05f2111b4c1717231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1e745f68feed2b72deccc5c762035232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54836f05c335bbc1039277c29a2041ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80363c8748a517e96117c5459efe51d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee7703357b9663a8f76a7070561a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b132f5fe258c007f4fb7fa4cc707d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e3cf950c5dcbd236909a3a7d45eaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e04d916a9ed58143c3d33768aa7108238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889037b00679fda02247403fb3ee76e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b525df4ed22beb8a6f79cbc99358a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c490f53ea0269efa1e6935d6e39e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840f33c8b4c1f880a67bfc3967ad05d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94aed931d79851ff23a17fbf9dcb94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339920e38bd40f5da481f93584135683244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c826babdce23532aace663490f222245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b3995da84dca123a272edfe3fe9e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f05f99eb0a40e0863c1cbd6d96d22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af01f7cf69a201e5fa517522512b81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1325858b2e3ac85808b3d675b3acafe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae42cd9c82385a0805ba4a71d7cfc65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9f13745920ab30962e89b501c7709251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ef9867f6a648cb627052b8dc4cf54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b70aa706e5bf55dd2fc7e93dadc940253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7a2544795899cb15c7cfceaacaf2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c55afaef64516278998506fb63b5a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15188123b48be2820671cf0b30e32f35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97309b9dfbf032de6245734a49622a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e45495a29104860ee58ee09601a8e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4460f9f00f8e3eb0cbfd6610f250b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023387c0028e9db15e4e7f06e3294ecd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980d5b99a0c046ae61b59a6fd7014e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5021312591c3952584ba59a561aeab6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e74e01d84ece0a89ebeb61190a9aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18408845ebd55f7b8bc49ffda6ddd213264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bf0e278963accf8d83d68a0953afc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548d72447c2c9507b3577366ae60cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dc6b32a69f7f7c0d24840f4725936267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f87f8e012accecb2d926eea74eed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27794f36b46c7c607bae5fc096ee2219269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac85dea0f585cb149cb65ee5caca1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7783665b508e707c49a24a0e742a6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0423f8e1c6efe2cdd4a41761c17a029272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2d070132b6eed612688fee5de2bff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffda8daa92617db204065dc22381e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1ddaacb95916e2b92f585edd622b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd5c254b182f9082bb28181de78288276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ddf9c7af985bd6dd9a19a6ae50918277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d8083bb12ab1d0008f73a995db247278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9402e02bc6725bd2f512713398a25a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fe1f8279e5503fef60f851ca2d3a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78725fc8ba770f7527a33e9aa47c7730281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140722a08c3cc5c45b0ff2bc9de255a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1f92811f433ca04392b01b6c9e26f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a257ce2099f9c5fd60eaad409b1b34f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7079a098fcd08fae77ba60fb7e2d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c539d57759c8e0f0ddde155bc8a4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c0e92a8d81cc801ce69494521eed7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89002b75d78bf83dfd51bea64e559a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a478f5ea9187e7370f0b45cc1dc8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e17ccf8afab22524a4a39358dcb31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edaca3276a02a85a2a493f95bf95c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fabce29f7303dcf5f1eee7fb793b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f70291588b407b07ccf7771f597f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff30bfb0182e78ed9b7fd18f6193af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83989dd85d78eb879bbb3a7799bbdc0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39575da526bcd1168d16613574bfc224296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd18aa052f5198313baa2710bed245e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6676036f05565aa539d2ec27c7e4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aee234284ca0630576cd00858b8de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb9d272cb6d9cfe3db5d6a52bca04e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476dca64029b8e0464beb4468ef4d64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a58ae76461edaf14de591a8fb21dce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b3e49aac703c93538f516868616da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb10d9e6155991d521ab8a3e0821151304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac14e4c6f935ae0e193fd634c87a45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54341d8d9d780ad80c1769f5f199bb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a34ef9dcdbfe7d11051b1f3307bea7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7cd89214508879af83d5b892c109308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb342ddea1bdaa4c0e2f08c25dcbf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57824f06954037d4ef241cb7a0e5b75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88fa7ab81e7087e3cb0451858f01ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5a11af1861d1eb87f400bb947475f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308f1bd7ad92e169cc6e84d538dedcd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e5e47d5d770a21e12ecf02374501c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd17df593002e87609356d80c25bec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0668572a75b7f0cf12f99b49421e2e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e0f7cee2cb7e22bd0ee0745b112d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82cb2844f9f012c27fc31b105f34e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da645e2f6360dba085ca6177ce30fa8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6693f26fbde65f8ec8a8fa73bed7325320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2afb400e54eeb882bd9768bd87219a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc40fd915de36b14de16179d8984e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212af9b938f5aa44d117aaaf0cb9f93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767290139002ac5569ca345e3227fe4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01922000f1a92df8babceb530f491dec325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>