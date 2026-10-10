--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130433147fc794194f96b3319cca5dc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c500a310262d5ac65c1deed6a73d92d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9e16b39cabbde3a93450bc9dffaab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f5a7541f44fc876167d31718359a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade5b8727c26fa4259e14cd4d4a844e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac164116a00665d2d8dd6326ba98abd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efc36eb371953e335c47fdc9ad690e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4973e06cb30be34a342bd89329ca208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3d6e52da7932966e6b62e2f384e669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453503f78da3a7fe1f50a8ffe9004ab810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6f146c26bdbcbce22950b6927f2c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581efc628c51d8c4ee55608a118086a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b725297b29970ad3059859383be173f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772eea00bbaa9a4e728afb6f2fd9b6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24586bb895ef6d38a1f00a5543fe389915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dfa4dcca44ad4909d83a2a8c0dd9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d4fb7a7186be1f6805bfee5978d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7910ee83f15132160d5e3f370338a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321b38ae92c1f93a249cf0f1b6d1a9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154bd01ade78459e7c4c7d41f1235fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0ab8343d3d6bdd8266d8053f9d90821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af4fafeaa0ed5b794292c25a6afade22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005760a6eeb6eddca3519be94e8a86823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6013c148998d1420404164883659e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d437ed6d40c7ce8b1b9416080cc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49027208ee6a6696908e10c56173dca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e679cc1876d4cdda37b463168447327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e5d9ddc1ce0f37c1ba6f8b08a7e9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5126c9b8c49c80c9afea1ff0867b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44b0879c8d666fa1afc18e9d26724d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1180b2a44c2c53a0b5d575a4f91fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764507569cbf3bb72addcead702b0f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee326d0cfed2b9e18152431f264bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844b2f47940477c2a10594fcc6d5da234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9685036f81a05d9d0f563a67a185135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7668ee6d1323de1a3972e15574ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e0081ec484434e1810d8e398e66a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ad4f1581331551283c2157754ded38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd3e1b4cd31ab470616964c828c7b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023244aa89de485d939d698bed4521a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1e4ecd8b513bbc062849db298540e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e751a62ab4ace36c3d2491b09658fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0665d9eb4c3a630dcdd923febad0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bb1849ad53bbbe914660f60f9336c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0caa157df5fcc0c5a26b6ce6d95cf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5efd267cfc01b3a9809bb5efdadd2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc977f6e84282a39850ca3ff1caa848147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef2b38420494c83256332643d158d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc44a412302d32dca2a656d194205449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e55b3317dbb6796e6a4d8e78eec01950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669c46034196cc9c3dbc2f8d3a6e85d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1623e8544ace84962b005f4a4a9d5ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2dfa78a7601cf763140028604525353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec454ac0a6c75f672fcc2d5a6351abc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dfd347909f426dc5bc61147cf285b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ba7dc2c58e12a66f44cac7202e31056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59f84996764180d099e66549cb70db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bc3504a0594c0c08117bf2a0f607958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84eb82dae0cba7e3ad9a2ba3a028b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc730578f9193fe892c7fa37c2fbc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808bb2a91e88959e1ea9bec66ca096161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd64a36df3c79074e3571a1e831f0c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe205d1a2bb8fb07c6df819fa43ac7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344efa668ea4427ab0e25967d50c045664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e2d40d9f8356ecaacbae21d7fc9cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c566b83bda90f1ad9d5c4492bdc411966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e48271f3356b5b8af5fe236db44b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5fc803abcb8ab6b6c81f442a72f1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d492d006dbdb161670e361f7454eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5075677e451a96ec3f003eaac7dba6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883198fc6b52ea2e766ec2e6bf153b0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc58ac4d3d1d51cb2b3cbd9dab9eeb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341531950db4693e03a9f9b66956c8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90c7baf169cd76938635114c74b25174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861b79e710541396700aca6dac9bcfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc3d1161c4dc7821b8b1fe59896bc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b48c2ba0e68d2f5aba2290346b91a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc3455423e59662130d9f52504d26f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3facf87904cc8ea7b03bc797cf3a6e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506087b06ed96eee6df6a8f4ac64ecaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1168dc8691374297222818722e87581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3760818bcc0b133b9b843c4cff73f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e432f42b866fd053f690a91eb103e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d90b37bd0ea2d0262c4c6044b8d44484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15ac37048eadcfe82c3ff7738ca4bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d72f1e705a03fb08969af128d509886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dde94a51e06ff2cb766ae1805f69087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26465aff3b54399dc70762307f1b934d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d03d0c4a9b521748f5b3297c9abac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb728968ffa6657bd41f726c444417e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121a6c28f65fbabef411429033189c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cc043569be8ec4715d67bbea275bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459d366db6ec5faa04fa2277730501293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b546daac8895dfbcb6df6271b50d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98802ea7e71f2d389be43fadd3d0a23095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae612fad697bd5fa63a25d55fe95b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfc5b4fa2f50651baf1e77614a039a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627cb10a65abf7264739f8769c6f72498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa8d0769cfedf5db55c6cb52235c5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e697939110f2722355a022d5f7bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43250903f39fd3784c635ae14c54651d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfbdb545105a62330d3df7ab7db976102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead9ed3fda3d8fdb6787aef50eccb3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b522b18d07d3053708fc2ca77af4d5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6350f8fb6d55f224bced6bd6f94f5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fcfad0033dd8fb03f3cc62fc29467106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546cef6eaae6823ec4c0eb8e69ea8ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af72cb08be1f6a6ce70b921b3ee6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e65e0e3fbde83fb1ef4dbf954f4eea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c696aa58ac80ba1ab450dfa5628da6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba9da41fd71db4961834074080647f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749041db0e52c980da198fa2614528112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4460f8aa326b4d59f71ac0c1273d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4ef02178da32c23a004c677b7c370114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103646a1983a1deb824b70a7f707789d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33c6a9f57f998ce7e20e0466d981b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02423429a934d2beff933ef5523205d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75949b5ee569906aaa497d6879e4e88d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f31fb29db1ee02ab4447cdaee9895119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2842c025eeaa4c6c56e09f0d1d8a4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85eb895c14d4362b6ec8d50dfc1343121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697926743e4b73f161c7b4d65c32c69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cf7204b14b62495143be460f05901123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25bfe5f1420562cf87a85c1e9c4a64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d6c3985ff819016c51f66318abb6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9681303d05c66dcdd42534486bf04c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1435eeebaa045e0fb2faa849cdd9bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06575e65bba5b5b38188eb35c08095a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9fa53bf17f77c433f25c3d9773fe3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68a4a73389ac167df0cebb70830eab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6786671a48daf1d5c9314e5bf26393c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b509bbab41257be95bcd337a81ebcb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51b7875b0e66e877322d801fe6677133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c9e5d65aedb5728b344b84952214134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f57a95095476e1aa2cf0ebb26173b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc6d48c735ec92baf84544e7ed3ef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8b79f81db7d649e6797bd1df8788d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ad71e1d0dd8c907065a8d09412cc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67beedf2948bb0ffa51fb33cb80b69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eee589d5fb091efb871a358218098140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722600703f3319d3675e2ec76a31b1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1e2538790cb780edda0020420431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9cd8fd37af32df8fc5a2872b00ae3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099765683f89d3a6117001a7610df73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592d668c9ac81649a1d6af3314f3ca8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1dd3cc9802eeb21d3283e2c045d14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135772b127cb88ef8e7544f3bad7aec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938e85361d46f8fba8aa71878bacbea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617d8bc86715a4acdd280dde934b880149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e98bde015edece0b4a054f480f91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12083fec8517a5f906d2bf327fc4d0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d03dc174992cf499712877b367b088152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ff9c3733a6f726ccf3b368e17e4c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c084efaf19029f053a8d076547efe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861301def2894d09eaa5c21a4672e2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46540157de7c1357b8e62dd333128a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03d6284d8c8dae8a3eb2b865058d3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a5ce990dff1e10760345f8266631f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2aa6f859b0fa37bc69305ebcc78c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739ba32dd835b4740f4215782c102de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0b65f6451077dc1e7e5e8044f905b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd98dbf2ab9bf1fd5e0ae9cb75bb5f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619d8708837db1f2f0c533ec7390ceb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbd327170d4abf40a9942c9e374f17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a4a4327d5d19f796b2ee24118cfcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122ef7dcc72a18d12c326b8d6e78ba9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729142cf085ec15a74115efc8da6ba2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b0c1630a70f05687ba907258acbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af2531d50ee04978562256a45ad451169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f1239569d807bb109e25dd90410cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d976149a915e8d7f6c36cb8a84dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5b1949ac007217a46df661e7831df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95098133395bd82e4c79974e957fd62c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763285c2aebc17bc7f98bc8acaca760174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8f8e7d0a9b3b3ca4dd957dd99b3b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550b9cd5b61096d8a5d11b70645ef2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e467a3f01b5aad78a88e46609fc68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bd2804a461a58e0caca1671f9b200178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b945a32e1ed4a86501eb1785d281d58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83823438a4dc03622fa84b77708a675c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b820536d0ed12a8023b71bb8130384181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb29675dadbc0ea8d00a136ab4447b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96149035781375c8033ed7d9ec24f258183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb9e9564c6524b72808f75f59516c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5fe7a89ceca00cb9b1d4071cb8fb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e209b844622323e9a36c077c4ee5c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75af87157a8f40a3762fc40f4d35660187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77933570860369a8a11e17065c8d9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec11c066a21b4867b840718fde4094189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cf37d4c2f220082cda1d26b9d04b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dbc89213f21834f1cf38cb4e83218191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936bdc1e4c2ca70c232a643ed8b671192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e22e1b80e3b48d3d86b5e1fd6ff4b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b95953020fd0412e3a9b676c1b75c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca38a4d3529fe173b445f3f7771f37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d3153cd00bbd7d2c846c81e528362196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397334fdc5bfdae3eb70ad0d7ec4feb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8c8c05a3cdd8017df40a0dcf21a0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd564b22da0a1730dfac25d6ac88be4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55d17ce9f863f7ed4390eedad19fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644d9000f290644d9840f0e1c2c7678201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542d17ba4d1f9ab2d5a7d3e28040db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94346cd568617ef53ebfa37ed9f770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6471370983e908ead41b58a6ecf1dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648b2c3bfbd1dbe1bdae43c8202a18a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b607151a04862e2f012358bfa33a0e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558fda6cb941d778a7f45b6ce581324207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39322fefc0bde61b9df9512df61ca108208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd54b6519ed0908badbd6f90713a119209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745b142d3b13594cbd02e3ba80b9a3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f796d7ff20600439aaccf27860a4a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b594dbfbab852adab687e1fcf3014c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7c5d64e6966ad4a13e81d5ef5306a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9c9e2d7c5771687106df837c8843b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3412690d62cc0c9b1192d49ba5a7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c889250466099091f8f2d8c34158216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252435694fcb9bdfadf877b9e9f8143217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacd22e83fef1c90ebdffdeaddf77d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44a83416f5e94424ea9b87df24143c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e7276eb3fb67bebd903a4e8f08594220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59afe353cf2738e421cefbc4e035f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388d72204124c45865cdd31968761e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373f93c4dde846273faa60d3a626f3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ede24c58f2fe6b8c28c3488eb9619b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e11db244185e0bc49b0f50ec3330cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdeb77cd44da21ead06b60ed6935c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4576b42aa80a6cc85764513fdf746227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5f8da890c10db3b7f42a083c4ca49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c015638a28a53b3850a11e1fa15968229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b7881c1066597a1cd48a2143615ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337ba7ec8ad8202bf01046603e05199231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ba3b1cc4fe4c674367e0ab0962e8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf09b8410cfb67dac1584f976547d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a840282f0fc91c76a1a9c86f9e05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b832047f75e60d62635d25cec115998235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827444c2c79bbfbb0eb53fc83980badc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bb02622081529d724093a28440499237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f037570073b6ae5f1ae3380dae8b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe6d556576c0a34146aba12070527239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a80e505834a855d0c3b4d4e61e0876240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e7bbb5f0056f4dd2a80e5b92b4989241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22de0a03e5f51d68bf4ccbbf37dc5d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edbbb8ae219654a89555511f5ba69e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3508971d76539ab53125a98afd00609244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0450a3ba5602a1f583f15e9d0c661de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95df381bdbac5402dcfd92fe027b11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618581482dadcdf9e2884690427c2aea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b9848560047c4b246af25e9ebe331248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5bfed856dab09250ae8cd665ab21b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b764a6b46ac1fe3c857ff5badd5a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd3bde7248e75717689848caafbfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13fe504446316fe94f740c761c221b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8e830471a943c5c8afca26fc5848e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e86c5425c298b25b16c092dc7eccb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fba8ef83e42b285b8ea737cf2eabb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ddab53f7e6fc20259b9707758df38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729ab422dd4f4b9af5eac91ecdb6bfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0d72eeb1058a5022bb30125bf50ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158640a5dd8857bd8c804464b69a654259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d1a0009cdec28350042ea5643e9c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177027fc8f63925357c3bc326ec21e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421f6927e96e522b6ca6056d27a395262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f9436505bfe6925570fb9d07f9360263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fd07681f47a986301168f74dab1dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63975c1a1d02b7cb45cf03a83b818450265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac57d442bd3d2caa38ba8e7f0fab60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5e1411f78df6cc3e9890698bb6c2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c93017931d01152449ddccdb6b589b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc74019a636013f13319c818323dd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbe8c3fc2a8a40905f02274f73d3ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31957fda513e6fc19c4f3496d7226f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cfa1d040b4b609517b363cce35618272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a746b89848e2e6677aadd9558c08c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9c4ed4fccb5b9c809354dadc097e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a587da38b26f6c2bdaf5c9203cda1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6999e2d3a5c4c1853278b7e78a20bd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c60e052ee2f50c8876c030f6a764277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562cc249324ca8fd2268d7add18680278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0e8c4d765ee78c7caecaf0e73dda2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa6b1e9c633557669b5c57dff97a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d0aac3c1c475f0e7e905504d41151281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057009278b14451e0b75b65d7d4d2c40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77292d9e95cd2c5c95ea4f7473fa6ba0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc203cc3177043c1a7db1760bbea81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07413093d750ce7b422361b3ea3f4a93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cb8e759128bc36176c19ae7b54239286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50a8f8e00309024a1197aea563b843287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbc062358b40a4b1a5c51fa278a175288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe95226f87c910cf4af7aae64dfc09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099c46c5a2d235270d1126cc80d508f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca415472159165eed1905ecf6e26bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aba7883346508bc9b7c594a9d45b8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb1b73794faecd6a3d2ebe755a6b68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac52b4dc0ed2b24bf923b097017d368294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5d5625ca7315889a76ad9e3b20da9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa78bb05d61137c173bfc4ec41fb08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f8a96ce67db5eff4e5930b1c8ca78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5a0582616d198aff7cfd0ae439eb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c1a43539aa566a025b3ab8dd690c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f837b5d9d3f009c3c80c97903aca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46704ea81ce5837cfbfad8693776571301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45305a5c202f423f5f8b6c9759ec9edd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faaa8e4288d20eed54b1cbb1077001303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fb6c7364506fe32c7ba09d0c2f498304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a08f160db568fc208dabfda6903f41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2a2c5b796beda468388a784bd95ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988ddce758f1f7766bd2b5a4ebc15fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154374ab0ec032c4a203e9c2f941f4de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a20d299408c4bae115d92c18deb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eab843087a6563e0c6b76a18b1a42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db26f391ff59c6454687a640e3eff5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aa1b9c29e1fb46464ea8333883eaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6a5e41cfb581a2d65ac9dd36ba5dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adc7d08ff7b0b051892f96bd447041314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a0588640906d8be74005e28812f98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baa9470992f82cd5eefe3f48f09aed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726e0f0748bbd92e45c64daba775b45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0986e362fdebdb9a9d9df4852295c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a525bdccbd38607aec0a93b29d26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094a8e3a1c5d9abb7c2c71d81aad36f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b13ea6e3de6ae43dc275af2937f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a841c97a55f09db9bd05c266ff8569e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba3e6b8884d28c81e177c84ea834ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343553e74b89821292a82406d5c1bc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b29f8a71d5584eb3c7c6ca273c3d25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0957d424b38fd1647c28843332981c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365436332348b8276b557db1830743b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea804d71b41e44bc871c6657359968df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69432ba85e994635e0568657c205d09c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec5bf2755718caa3b9de78d6a81a1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9008fe4ad8e5bad4529dd2b26d1c202331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b081f57a6da5b3f88bc60c13ddc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47460e945667f5f8103aae140b231eb333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca7eef1644821dbb03f406d131dbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444f6f47f116c841db7cc1a3c8a11512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24584336f8b6a9369ade5fc674ea6d873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83490331a5db3b3460335b3eb7ba524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e23fa6e0f877d61c5675cf214a6e1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be009499ec2525a0f918e2bebe3cf21f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516c4873e9c5222a2293e0e412d4c637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f208b1b6c170c85e54765e012393d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dfc9d93b0fb5de110fde223c6a4e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd5c6151cc24358de59aed5b61465010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7551b901a1e27d43729e999d853dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d6efa0f2dd96817be5ec8c87bf4c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72538e7cf0eaaf765f06853e1f50ff6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c1718e2251b67f63cf1be4154b4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af943a57bda85a5395de3e7749b8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169235871e2316633782da8af7e3dce016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19033b22109a14cc3cbf2c95f8f7620317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc5389f7f143bd815e3367df39cb2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d36f18219b2475fbdbb784a52660119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d689e06b4b663575ef13700886c28ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5fb96112f850a63b1955305b6cbfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddb7c9a509d08994a26fafefb036e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f382842a95dbca518bdc451d755e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958820a66ea0e00f459835a16cb2da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeada1323023aea94a7e05703012d60f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd5fbc8fd95eb9a8d4f880e259f0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fe90de8fac7cdc775ebe670bde79627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0efc0f8e954ab5635f4532e34c8b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d5b1e4918c3628a1027966f6a95e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b4dff006324d4157050034d7b173030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127ecec594842adc8959adec2206ae331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e463d0534d90184c5a829b58d0bf8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b98b6417c1f22e1a9c215ca9797aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b39f6181e78cf7a49a45b67412aa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bc04655500513a073bd45bcde0e1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caa91d1932b6fbd1702a617051463936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81511bd93020042f1a1946b69f76bda737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28439ed1a0e75a315ad910873cca33038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c19fcd08fce356fc64a226599e8ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf668f60a013a6a07e79cf6e207f53840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b6b64702b334821bb8176b716aaff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f13f81d30f778e9ba072f0aea7fce442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daee33b82fb8c8b891fee43a33564c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01697073a42253c662b66a217c58665844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb7c2a020cd228b0eb243e85bafbbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e343c3b83bf33d5bf1e00b19072246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c46c365645f53fa4ebc6fd299c01c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e813c4ebf3cd596c63e04e0761fa3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75997579f41456f47bc58597aaf2382e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eca29fd15fdf0fd4ead56ffe95999150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c9e94a5ed68c4b50c4e841641fab551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c83dfd26b8d343741ec83686f13e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623fd5f23921d7ec3e60c6e9ef22e9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ec4e38917ae8af26e7beed7b0c51d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d9145cbe39c23804bd28422b2fdba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb12dd52444123afd1811ce7d98771f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e36ba7ded9215e0ef6942bcfb76ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5c1dc92fc3acc34193a6cfe59379258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184233d27fa9b9170cef4ef61bae8d4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd494fe00cc58eb36d18eed757eaca9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2601ca88b9ff2cced884b42230cdba361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78661527b80bd0418f1b98a48ff8f44862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3433912e46a76f862418b7461560c9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b688a62e71a208f848af2acb69725a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd38822b537ed064cf8a4aa5d2ab4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f494b759d0e76120628adb5fff46db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd8c04f7b2d6b746f107f41e39287f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad915fe2655e9c360600703e076aa4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e3cbc1621af7ce733aab61b348ffb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19112a18043b318531847f922b86942d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77566f84e1c484f9440576124ecbc7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15ab5dfb95ab45aa434aee588ca01c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1629895ab3b7ec32e8387a482d11cd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af835efc7a20b93fcb92b71ce19410de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652786862d1d0a3512ca5c26bed7ec075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f678ff8ede132fa330a6e3ab5bc762176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd679cfcbee44fde2150511d4b257dab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff1c4c123cc7b7fcfdf74c67a7f8fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25624833d6d363fe3280c62ffca1d6ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df6e076c36dc79a6c67f49b7afbfdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838711b93e43d15b62808a4dc5ab8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67440cd7447c6d5ea14b7ee2177724d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b6ddf7562ceecbd38de7e445eb2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2898bce695cbaa3f98213a242502784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3484b27b7055a3a71a54f8bfd20a4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2225841a30e4da5d0490636e3eee386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eba880c997919b7c385dbacb4300687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1a5e37f5aee554df865b3c7fe5f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab927b252fcd107ed33c4e32a894889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c521f4acaee0498cf914c14040c3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95eb4f9f8affa74e05be2b444e566b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a9f681e5003212c40d23d82c0b19092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ba0daf0ae71993f5255fcef5b2b6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8b3b680806afd4b8aaa659ae301a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8d0ee227e49574125cccc737c18e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b09011bbe72fe3855fadc1f0389096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1e0efc5fdb570af44190d6ac63b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4adf67599e2e4e4e7eec0e4b4467e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09393481e6326920af0e8c42ea0c5dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a2cd08279d5ce418db2dec657f8d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fbb1c359b844f5eb9dc143b4704ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e8896c4971bffaa0ef74854315397102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2de84875cfc5bae03b487d8bc24bd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35b41170d692ebe96fa396b5f9e11f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cab5f8cdb07c294a75cee4f82d5b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7496723a342aa771043e237586a516106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2234c8b5f28214c2c513112d61603107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad71ea79dc86c01027509b610e6f4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8204294a51fed6f1e3e899dddd334a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01876ba9bbda034caab1d610ec9a1d0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b29f2e9c35126429f7b6f46f569b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b662c336686b27bb1a2dd294f8a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634d75ff4ecd61f9ee5ec162c16adc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f02e01138e6c6af9531a860565c4d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d99110f8db385dae4c3007b78614115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14db8db5fccc02bdcab0d323a3e32c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474896ec5711f55c8f324a75b751ad91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464ac6d73463a1b8112040c43a91d2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575b5b7ba07667a99c54ff1f3e0f842119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0970d3571440301008e9206f0c796120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec20335432dca6f75bb97e059ada01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aeedcbcc77b9493c8ea9032a7ef8e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea7a44458031155595ecab45ed2f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a7b4086d8fe3e0294278b396ab88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dcfbdcdff4528e177263cd1a2c303125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08f0dbbaca75df0b4e399aae96b5b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73742553dfcc121665fa86e4b10d20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a307ff1f54fa5a84511bb85da059274128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd18afbb8018a4129358b3f7d447f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516612ceb8aff2c1b1be738d295e324130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff251b3af533ac1a5b27d2b0098e825131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acb5a228a6abdadad4584fa52f764c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4448f81122bf943af12cc0dc6c2e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31f3bd3b365d954b5a336d744a588c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85205c8b89380f4915b286520e63b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185388fb787e100c055fa44fcf2cb03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2ebe188b66a0c754200be4100126c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002774c4c3caa6ea7eb342f8400a17e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb57a42b6b93061bc4225676ec45af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b6b8c358906018ee72f88b338a59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7cad3f75726a3fa064d06fbbf5822141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d307e8af86ba394697090efe92cb715142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b93b40570b61e179db19d4b852f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c0f3e8b3dd69ae52ee6e1010b9ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd6889020a36a9082519cfaf6a46c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c997b8cc8b2c2ed2d51e4cdd4731a0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848f53ea440208efb8589b789362577147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53829702fea872aa8c56e7b98f8eb0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f02d021a014b556561b0136cc51558149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be1e70f9dd083cb37fc3466667f6e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c5ef8f0fa180be02293b3dcda253151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aa2ab947814eb60e91775ed8cb7c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97491b35e6e5a69162ae5b2d37a1b424153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe77e36c88c8d04998d30242d052b21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc58d63fe309664104299cf61f4055155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcdf8a95e11c2d1e465e9c0376d5d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2db2d9d29b797c51e365184a7a5d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740b302433910098d8ea3d20ba35a15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc270fe9bd4198a5de667233c9daed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f72b4deab134eb9b876599fa67fac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa19e0943f183b509cd855017dfb2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779bd99f2eb6e737db047f1e8751df4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cc0ab125d75afb4a61fddcebce90a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d581a67c7a1ab4d6c71622313dc0704164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b15e4cfe0875268b901ab5622a1ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f8c87abdacc9ebb26063949c8d8ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596ee63446ba8512b5dfd54abf0c414167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f654d21e27dd735a526ec4f3674dac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141ae6265d0a38e52c383c5d04fb22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073214037b2ed2b07ae878fea82b9c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e65f0b980e280102c8c802ddf078171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0624852cadc931d199276082c7ffbed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce7a2e95dc699deb856d24202e9ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353e07484ca0624dcdd459934481c92174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72573bf974bfdbdce3e1378cf2f79610175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde50aaf5109739e202715229486b55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e206922ef824639de9d074bd76904177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb599816f005d2381c3e309003731f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f09a2b5d77c578dc960e595e9c619179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2b4e4b3989951e2bc1ce800ee4361180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2a5187d0d5862340b6b36a875ad2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4e154dab58f015ea4c5ecd58540bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2668e37e868feeca3f9f746665a2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dff2b79514ffe775b6124a56f2525184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3882ead5526f0a2b94a19560564fbce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd07b23967ddbcf5abc23b39c1beea1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b14756b1e8da44a8a9637db4ca6cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f3c194bb1e466929b5233655c8b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8e612df86a2928ad66f579729fa5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213c6c300ece2a3e6ad7cddb8a9ff67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a6d53010469312310d29186c81c95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959191b585efb217960bdf4dd13c3ab1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a502db5f9db1fd35d9511bc88970b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3992ce42f1531afc7ead85ff145f6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc9e6dd8308e5733210a3153cbac31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3380d33464ead8cb1f215545245979b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356a33a70f8a7078b932f55eab73101197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab033b6dc0da2d8e44b565301e1ba03c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f147ef1a9cce5c458e4f26e5cc542199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d46ce53b4b4d83d738517963bae1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41249ca757950ecfe649ece01ad60f09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237b9f1cf4f6b307ff0e51f16d64973202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018aee5043ec9eb7d47223c022d9501203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfff2debf942e079fe75aaa4e6b9e90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737dc46d0a505ac668bc81cddae571f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c2c705b035c1a5b0a08361ef31d9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c626d594039652561ab775c4040a04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0d9c0b7971b4aff1216e6958b8212208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dad2874d5142396aa2e6e8b499614d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826a6571c684493d9d65060193ebcf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09d1cb4c6561ded14b2dc0a0eb59e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daf2968d6b90a12c9accacb6668f7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa870647e3d3c3d5bb6ec3294d315d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d733a952fd5a866174032c5bb07c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f305fa352f4f86190adaf151c00364215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f19f1c925251d83457571a103c0a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228bf074d46cfbfd2a9efe523939eac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6085b501167c4fbd60af4509e0232de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c455d052e9505b3954bb2c1702edb37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ce4418368e6f27d80a9ba8cc048b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ed5e28ca169149160aa1603ec638221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b9fe1e933de5c7b2873a9cbfac5dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a5d680f1ff6b7be95c1346bba3a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f2db8fdc1be13f9dfb42892f9ee6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdd6a64fb6032f229e3f70aa82ce59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f6b1e176a522a247018d85150d319226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478856e599d539c3d77697da6ba9b13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1b6225d6b645088cd512b47ece0c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc953551461860c7b7ec44b3d7aa1fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685a4fec1806dc348a521ab19356147230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c954c8cc11c7309ce04c2b341c4d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9733ed68461b9433c0774ba374540b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d173ea2d6110c45af1326d095dc0e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc0ef616b8cd604102895e97418bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1506dd0d7c8250606596d1f089416235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095c487220b668e91b6361d8fecf534236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18bc42169d9914c96447e90cde0d14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c7033808b34d5b2c20b95a7612ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634a761869c07e75f6661f540b581c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cac38515b7baa4efd5f907433eab3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267a239994b60ee348c8bccaab17b76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2508e8f9d4849fcf09dab40fbd90ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90429a9bf744256d2cf3fed9eb8410d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b21e0208cf127c3bef529ef7b55e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7fc7ac78de456da90de85f4fa0c7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd74d605ab4e8092c5ef43ec6efbed3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd14218f8dcf16dcbbc3dadf4a4088a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd90a79be929b944a6770cc6f44e58e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df44d0375b4a4fbc9dd2894339865249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e78a8ce16680c7e0f0b30f2877a83f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd7fc3fb90ef08609206b92c17d9c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d07c0859a93ffba6904c9759f98819252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54694d32ba0f8f8536280a5f52acfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a94e105581ab2bd1d0187828ef465254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b4cf34d4b5a1634efe0f31e958785255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76b4112c1c344cb76847f3b5885788256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d6ec3afd281103184caf6e02d27b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8b338b60354c9eb6c309b179ce6b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595ceb1622b195428680ed9867dfe12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970ec5b069588b5667609cb45972136260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38ed10832e397a660f20e8279be6d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0853b934b48a85906f6df77f3db1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fd90c3b993f3017590f9548d19429263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0fbf7895c8bf13641edd3722f1162264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736a31352f82085294f932f06bc1640265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548161afb0a7971ff347e96ceb08aea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31b2ce58a1d4972f9dce8e397807d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc0940a631045bc55a74b43a55e092268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319b545d5137f5a856d2ca66da6abab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c6ef4a65bbec5ba7197895ad934a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc310caf4358672ba57e8aec919355271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95121b377260103c7473cd9700cafff6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4f3e92a3ef7c944a54730bcf35c8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133beb8cde510db08e3e15accfcd98a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21477d366e43e0e4e38a7417fc5174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13822e76d0d033570c90960adc866e5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bf3920997899cd0eb597ec8b94da5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b831676ab5ec47f40e2f0d5e52980e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f58c76f2f0e18b563a90ca5801ebd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f0d81fba1c398877191e65a98998280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10eedd51a075b2650365b9a2418685281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426780e6bd10b07b86c964fd9d0825a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc958678690898173258089bc0131d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1ee4ed69f513da4616df1671ebac4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9b661e64e9d314e3a82ea48e597d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc31907237a8feac7aafb72785c29e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7331b69b31cba07629b192bb2e56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9769e140f12f49bba95f2cc3f12a637288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266b3c35ecfbb44c14c6b147a37f4f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27fd90ef7fae7b8ac28c3d5db2c05e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe43a280971e21dd86c97d9acc82d35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5cc8ac82fc95eb12d03794bb07f15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf5b9a4499398fd9cfcc82da77c8b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832deba9ed87d488433b74db74a856294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9b470ff744f0ec4a8ca76e107e15a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe9988fcc8b46911dd0380f33b5a0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677607dcf3936f413543955290889ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c4005de102c524d10dc81372d47a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0d9515a89f3550f0ad01a440b062d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f84eef3d238540c02c78716caafdc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd7008d0ac90efe0ff9b8f70b97863301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7492b6670b8a10708b8d502f401d9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771de452610011fd4685a85fc44129f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df49f2195c9feb9e86e55545efc6e1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22fa193ac92e5630349166b093796d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dcbaa153750f553e334d3ccb889f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f91b2e5c6cdfe31ac68aa038b690c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4b6a30becb58da9961afc5da89c48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca394ae87161024dc4856f662800bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd5047aa797027953001481dcc895310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e0eafdbeb6aee45e5edd4d6b12361311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341a9ee5e8174cdbbfc6fcbcf897a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b53b7fa2e83210a76120ba8f7d2a97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cffc756229afee30e9b06c6ea6d2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e40ecd5750fa0cc180b8223a05c2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8543411261dee2bbf24f513e2adf7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6174c3ed893fe1a6a0a8e025a045725317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aedaab68ec7e844b10583c3b7e481e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d869ece04eaff8a417f5679bc6fe8b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5d6c70ebd590023a888712b2e9b1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11030dcce106129ec889639a6cbc25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487b7579032144e9559935cfee9afe2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fdcef1f62ea620ee34e01b4328c91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aa501c15aca94aa39f944d612bca6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dbcf705209040f8cc3bdfa627341c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>