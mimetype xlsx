--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999d0991b8f89c3d69ed49519b7697f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d6b0bc041568f67606cf35f4b26dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da2848bf9826581b35222a87d18b9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0a509f6e5322fa0aa5844f958ca54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a9d1e8ff31c62756ff4629d8739a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f5e1ac18e1de311bfc9bb8a6f5eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b3c6e81194d1dd0d80c371f07093e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76d2dadb6c4721e01f902b8142ff198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27de22d31ff752635c723a82cb55919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a4a7695c82e6b1aacbd7799c458ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4ce96532b822895d9cdede5da9bce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac17c860bbdd0bfbc5c6d1a43c1517212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbf463f7dd852fd1ce685455e3a41913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275526b701b16a5d70940a4bec559e4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee5dbd6775fb56459b738d7805ecb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cb2f8a32257ef4b3b89e3f7bd3bb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c246a36fc2bdd59e06c8801766f343317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659edc0d88347d615f35b4405df4588518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf70ae7589e3c2ac9bb5e3c02afab219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f09c6e4aadbaf8072439486929b88f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef1774f83470ee252b356a80b4dd6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda5a05bfc54e803c1d063a222d6d6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955b6ad27bcf97824e2853cfb0456f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79da52715afda54890581e8cad227d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff450aa005e46a24869e281503c2b2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521131fe3b2b56d0232364b219732d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd027b0ff781e28de36ef5ed4f21c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3903382cc9f15f57e00947858da3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f29a0cd5b4736dabafbf6767e06ef829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32614fad17c434e8b1a2683d3fe96f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a58643d81f40c0897fffa0e8b812ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cca820c6f422bbe07814211cc58b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdd9aac247230fd99a2e74173d7f0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0366e241eb01a82547690497aa6806134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444a5d332953b9cb6cfb38f0b78b30535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bd2e043c04af1f4b1b6921010a39d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6541324c035d129cdb54f7fe5d0c8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354a9c138f88a3523ccbae6fa12385138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5637f558eb232a82c5b584cad8cf639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c83c9d55931cf0db5ecf1f30c9ccaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58513b21a87908cc5a47cfb41c9aa13241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57114c91fa288dbe85525e6c9faeb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743967731fe5653a4a21df2eeed24c8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20c5784585129fb4f8f381a276033144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796492a3bbb922344cececdb363fcb4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a396a3def52a0ba51adec026f662d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2c3c60dd5e531be018bc6f1076e2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f5afc2815d7a1f427db7b1c5e9b4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78db36522a0c602bec43eb45b432c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5be673d1095627020dd1efdd5ad5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c8165788d93759c4416f62005ed8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980306ba7fc16c2f44da5eeecb501af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6d2af74c0203a2aabf6dc9836a71853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd17e478f2ba54302ec3ae4537efed654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb30a407b92f34c18e2537f010854055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26327cea808bd4d1040d9a1a8092dce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289cd29e5686a864d4204a53737c14657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4ca316c196c3e4ca42aca18d17bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd3b21ae4a5c68b88ab45813d3cbb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab19cb39d14e3dabe478842b2069adb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945686de2b6b356fb90e22b1c51e63561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05264f7b005c8f9fba469b78334bb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d656d5fa91ea951e51d93f71f89204c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec0d4fb086c74bec726d609394c52664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed19c927d0aa03f6b1acd14c9be68965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b6e680e6a6d746a810ee28f6a10866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfa8acd6a4f3cf5c5c36c3e242753e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4d6cfcccfd8a1adab112c325e76668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0ef195857c3fc87193ad1ce1e244569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0e95dad81f774f3e56888888d94370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cf00355210b64a3767ccdf31b74a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f74a06af8504bc9c379485c3f3e11372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dddb34feb303a135503906569ad81273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268bf0fc41b02fc57fa338a74e2c29e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312acb2b60cd579dadd2cbbb1a8f23575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8b0edc5c8a4cddbfb5cebebf2550376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958ef46272a600b337463796c5d206477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d42bc5468f9b7e91451a9154f67078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124dc960ecc24e0d6d8423692fef3eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb86c91c1fca791cc0860ec9c94ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31761adfee54808a4e33328a6f60aede81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a495a31152f0f51edb1819da795e3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef023119721ecc16ea0551596beaa0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b7471c20eda111325a3ba4377ab1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6670645b4de2f5598c63d2f0a5491d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a2f8d335be8b000c0cc166c9c247186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0d66b88e405773430d9013718872d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b8d5bbc59ac922430e41f86a9db8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763983b0ace21a55234859f262e4eaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc05117d92bcfd437cfa82ccda271490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139784e0efd0d5d6efa99e0fd6edda5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26494058c6f5f0d3053ca48c6a86de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b557a4b64c1cb2436d3cf0e812a85093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25d93115effab39bfd3f6a9cbc394e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb49be009f7f1c82b278d42e727f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2c1c9f2091ffab432270f04ef46e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd5fd10c3984b1b82d005ae18e85a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aeca06623c00bca70d236efb5910f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6495ef9ec23a940cefa1e76faf0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd8d2bf8cd83918323bed16b7e56d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe45d84365be168556f8d7dc6b08dd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42e4eac7c3c96ff7244ec63f632407102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b4e5d4f3bdd1099075758cee0d56b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa704b74222296ab39ad4a4be604e71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f436e41247ba7ab487db3a650df118105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06ead1ade6a2371b8e7816b634d386106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c90f9f71097d1637933cbac0a870107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654f95210027980aa83295456365a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a77a530f0ede753436e695172e7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8cbc0978129b73dbc463da65efa80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa47b20a016f2212dc71863d36fb5f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7456dca29aa705b486291c60ebb6805112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc5874ba78c826a05220c902b44a1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3208ca0e4cd143103d51c1e06b0e57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43088a89b7799c05ec909c5daca5a6e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4bfb374725ef4ca65d9e01f36d05d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4f1f021451e7ef534616b9c587625117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43224185c8bcf506b01966d4c1b6020b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64e855204bd83b21fa329f0acbcb51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21e6f53264312cfed25a77ad3386c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafce5367224915c30be87dbd9a779c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134b3692001102bf8bf6824fdf42369122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae894b0f173790ce6db342adb93299123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d531e7279b34b29b1045f7e91b511fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4605e9795fe71f545c92b2391b81a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e93506259b3a8c1f25e03f14a723ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c123c620784d62a61cf1bb46e44a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957038ddde3fa1cba528a7dfd103c50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8648afae812052f855ec8e3b51fa33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c1297894d104e415ff94ef11c8516130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dba6eb6ba56c93e8f003b67d5e8451131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a89bee2a463b2114da935b83cdd58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865776f98d51384b850f9ee2b03aa6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b910167c11411d062505b96700ab0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2abe22d9b53b8dcf04e8f6c503f161135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263c1e0dfe7370ef4725faff47ee8f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5647ed0c5a08ecbe1cfc06edb5950137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0fe6431f4f015463677f32c17b735138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac821ee6f396a0872391a8d541cc69f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120843806b674aa1ba047772a183007140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7850360a91487301cf170b908c1a48d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fa22ac0d26ad0c8b3884a635e69e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47016aa620f7a02dfc819cd0b12c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88923afa07c445449923a6f1bef60b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8ab9e6e9818cd203bcac477b5b2f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f799f1a0ef4d2cd5e26662e111b68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98cb854f3fb8c94095077c5c97c796147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3505c02bd567e8c17bf6801ed1e4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3ebe5812607035db6a28f52847235149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73fa4d3113ed29bf16aec40a716eae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cf2c0fe55c3a0ceed395031ad3609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0466759314a8b3e7482889180b06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcb5c6eea82c2bb7adea7f4ebf73dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51271bc5c68b63954a42a6a54f699fdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe96ae292a9eec532524c316b0719e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c54a070625de33de704ef02bbd232b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca63859013edba78a21c2bac226fee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66a911eea7cffa00f35d7056184293158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2580985624d1a4b615418079afd390159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c56a29d75eb69d0b44528117b04f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de682ca83f73d63793df11ecdceb7794161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fee34fada381cbb12cc9cf22a82c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c6c04481d588f2eab5a943eb0af3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034279bab3f3cc06be8f08d82586770164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633bab43915bb118780f548d94218b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2dd853af819e57dbdd1cc5bf2b38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016e06d3741c138030d46f7b665db19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f607381e82227d42c1332186e05f45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401430297cdcea061d4f64f4c8b10d6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b25e3ea12051d41e2dfd3bb02b1cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08cba328e97bdba6f8633881fbc00d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b155e32586d355e7777c6beac5f088172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8ebbc176eb7da3cf5b3c51d5ceb01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd8e581f0cef1e2705aaf262025bdf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4871ace0488f59657d66600a336599175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a795d2a816a31a4f1cfc9e3741ab65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b3da05c3c9ff731f1a1e3390016ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e13ff804983dbbad00797ae36ef0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c8cc26e172ae4eea92aceacef8480179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e59cb14f72d2b2ebdb17a8b2d61c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee721484e38d28fd8353c8f65eb1f544181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654728c306bb0b5f436e2874c547378c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fce117129ea0a87414299f9196bd36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08563fe8ce3bc9fc93857be60c8804184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cdae9cd77cea6bf147c6e606aa993185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af2fb6916c34816ae4b42151b9ddfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d58f89980f3007314fd6228bc1f979187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca445b570a63dfb1711e3f92cac8ec1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7dee06b9ca175eafbeaf83ed1c21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b49a0393707e9aea4dba6728223df9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd741f98bda7a435e8c34ce7a0c30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dfa75fd66b225cb4176715bd950f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89756b8497fe02947bef77f59f6d0bea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c867780ed5ddc5aa42eae4028c007a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ccbc7dd2a8079477b525cffb8b1e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c05c7e67700febc5854a7cf04c1e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19e6da5e32f66712f5f4bc5fcc492e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39513a7959a7a964eccd21e54136e30a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d744cf60daf497ce85a34280f54f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f87bc836141a2874ebbddd55882634200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d585d4a9f3ce8e6e1392e57bdadcd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c0a86d325c432af6d4862207da09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a59e3b40bc1757d79b33d287c05225203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83e04dc0036068890079f7ddd5894b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7c3685d3746cbe921bac0a336eb46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a62750f0899404e6580ddf95e388a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462168d3f0eb5ae1dd6d5e3bcfa06f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142869d60ea9929a2abfa4b3e6c9478208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651528be7ef2c1eea3f77c0b7ad3d18e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973332ac6f326256b3229778f9a5a26b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2791b2ac6e02d0dcd6766524328d1f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800adfe38444f2f2834ca8a9ae13dd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b90f260c98689e5efb4ff2496fa65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1881b8f57cc53e16577d5137c342c8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eef4fca1721a89bbb873b86f92da4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a036240eabba7215768e253e6992f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4646e2516ba54d7ee3dbb89394c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f1453d1029ec74dee5359777e6bef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7dc76d0fea19b1268e8324a81f82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294f0e41313c76eb203ef986c1d4307220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd845521d9c96ee3ee526d8364ade23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e72aa9006f4064f93bd0c9a16b72f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f69b6cfabd2f1f49cb97afee6e02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6d638ab01d3a0d77fb1a04bda1c5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d312ac3402f592b50cb9a5a5dc6f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39cdcc4125b4b7adfe3a339cbe591226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b5adaa5e9a4012a882f7fe0b918d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a221ab800d767a64e05c7f0715ec980228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c43dd0a6ace0b07b8daa1e3d443ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a96817c5f0a13da60ac786aa785cdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21811b1c6dca1ea274a4628f6ee1f7d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b92c2e355d16628d16278381d942a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fcd73240ec7b123a9999908e5b5a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62005187560ccf9fc4081851c3b8fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a360d129b5f13a0934b5201de55f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb56870adcdc2c1d4d126517b5b841236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f7e1b0552e871d2194c98f6308291237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6410401c80987239b7cdaf4fad6a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3cd320671c468285307cae23b4b86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe9aa6119ead3fd7b100322ec8721d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea5311c3ca4d11d23497e2a2f9665241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a36b2fa47690095d54bbd2aff4413242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df140e422cf734a3d9c004702733e2ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd638f16f2c0c1cf097902baf0f13daa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e23f4d0c7c4e88cb30bfec767de3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22de7ec5bb26789480764ac84dd1b54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d0d13cfc08282ce4465298b9ee5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8566b0508af1cce840c2ed90201f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e7b93cbf85d688832e3e0be2039d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377a842808a01185b244a13a5266837250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c8d6658c58bd4ba5ed9251a42330a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d34744803baa975fd7493872cd91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc32a5ade8d6d1b39c582f89c020cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee945bc30fd71aba0a4506cd700852254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2dbe6b98279fb6b3be040f56a1366255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7c685229a862dc317c163d480c8bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15dea90145f8e0b1c1a1d355a7cd28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98832bbdf7287c7d90b248dd03a3139258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc920171c1667e00c57ec4f0dda8066259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7267240dcf4108bf11124514759b732260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981470bb79e2b7e0bd6e0571a53dd8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c7ccf9a6ea98487b518f5c9af627b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7a89c00430088da706e393347a10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07769b2ca8676384548e9ca4727b6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234297351247bb85e882edf482cd9b1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7121040451dee73aa283c53c65ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591137bc18196bf8ed2c51d4d67c494267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86971c3ea3e27b29369014407dbacd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e65b7a1e1644f3fe7f38f0a1f7e9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511121d7e6b936a1a361a95919adaa70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fe567f5c47f2575fdfaa68693145e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f6858fae5870f83424974d4d29d5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c74408306005a2ad2097ad5ebd2402273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd5b57ee26946b0100e5a385c4db3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907626848e0ce31b7aac31e8f446a012275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cca88951cb154252b3277c93a90c45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8984523938d3fddb9ac377aba61a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd1aa22d96a49cd2bb08fd53d875e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2233b0fbc31bec1b8b6aea6594304279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467fb88c4ae002ed281a60c636b376b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df36eb82f09264a7a2b64d89fa090d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8ed88080748bfbdabcd2f9f84ec68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6017b4af01e8ebd23b6c6257826369a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4640fb056deb7eb8d84cdb347002acd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ba910550f91bb581e2bcef5141c6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea35389a16b279bcac4bf56d2f829286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10788acda3c1e656f6d78a537e6194287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b17f7ec279f9da8817e0cda3f5228e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9d0ac01a6c6a0ed610a9d8b24be1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df478ea2cda48b7b6084a51c9ef93822290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299131ce5dc6871ac8148659692b822291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc508500daefdfbe2a2e4fce460a39b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549f6972340273f4d12bae474180553293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269f5eba7ddf71e2901951f8ba62545294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a980bd45b3aaa9b5183f1e89390a7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31367cd1fdb8674a56550c9f254e1f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb942509f7a92ee0c044f1b680cbb5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888523a6f211dda7e19df80fc92cf90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c7498d96d5059cb26b292737a46a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72989ec58219404ade5e1786765a1e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c681b5736e8c21b732b932a91d16d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f03ec9d32529098db00f261f2e804d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8873484fe36cdf617f38d36018d2fff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237275241d97edca125cbe355ffb3bf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65472c809d049817ed83e1a574605a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed2e6a1940e80d653c97ad72ca31b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d97a375e04f3df34a4eb1bed6a0ad4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b312223db17bd866e8a165ccb5bdea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72546663f65ee9d89b8476f3bc634e2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5abdbc378f970e02658acb59d7b9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a90d75d764438465b886af2f236787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bfba8a7f9494b1930e51cf3ee1a1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e388db5489713324a8f416bc972548313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2ac9ee48da71797f57d983ed7cb27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc4c7a65b29ea4e1ee5c9aa600f92b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28704ecc2ae1a5cec823397fa766ee23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6016afe6f5d9816ccd6ad517412d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c35207318361036e432224c32496c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb9f8d8e04115fe9bd8fd8d0224bab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57174aef3440eef7e4a0af4c7b7e75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e7ef17ff13ec3c444559596e7a437321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf593819ee40b8e6da5a04a9d6b864322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef023b98f950c982c64973f15410d8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d889113d2b8ed746be89f4ea85fb32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc4083b73ce990310debc0384b682e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e662dfa44dca85b375349bfc1697010326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783fb230c30cbcb66b460a12f5abc83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bf08ee7452cdf9c333b79b93fea8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258122eb6615cedb61f38bfaae244e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e6b6e131a1aa75f1ad6dea228ebb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f0fdcb61fc2ef1748dcc0cf625f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f9ea6431a9e5ac13c4884e8af7106332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e874e9bf868eb5325d41a3016d1f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bdda3cfcf99e9abe1af84f903b85b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93866adaf133cd5c659d6089cbc42bac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e24a524941bda17158c17acad07558336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8dcd319d5f9cbab3086f28d88a164337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032370315750cd74766639110781f26338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d9aba4eab43f3618767dfd2f42802339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd8f49fcc3b13de281a2d03ebad54c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956171575c904fe9ad92e82f89dd5862341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162c5f839219cc600ef630561d5009b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0a3424d6c64b123118d89553af64f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f0ca9ce914c0feb72dd8b2e370a9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8268cc1539e7d134d789ffbf50ecd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f930ade069d6ce97bd36f923d6d83a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878d80cb77e5b2526e442425c8f05a6347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a405c70d53845043c6247ada4f2291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52bca079b7041a184b4047634ff682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9bbd8e687243b391f7870c85c7773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078272ab7b9299067af7392d9cbf09b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f9f829c9bc583ee867f249e50a1c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2f206c71b161b5b33b363630718dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99393a07a3f2b07e51bb784f749066037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4aa02e50ac17704e5622b74c840028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ff1c408b1d62752e803d9dda6a539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907392e56e815cb393d006862a7c87210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c9e1f033b180b51957f82c472c01311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fced54c4317793699e5489d6f97212d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa6ec14c51f1825da8e8cbe8fa20513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac09d0329201d89bb61f0a24228add814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6097488d49a6866d03beb9dcfc6cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7114bce629145d055beb7e525feee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf04e642cef45bb54df1e865cbcb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ef304cd599efde8c1b2ed479d509f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec91b25460eb57971289392c3fd2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5351a538a529294a12644a8e13d4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1182e04123bf4f044b01674b0eec9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a873dc17393031c188489583c04809122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f6a05acb46cf3b3db76d5b8da5c3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef95d559552fec40da271e6cb2d52924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a3a1cca92327e2f695a213802372725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5789390d0fc978f7f9345ca64e3dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b275d5aa7a92e44b88b1cbc54ba927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f028986783f78ad1419675a4ef5e4e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995b684a93b082e39a6a87ad22cbe0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74f65a50ab1a4d3e38ad3e359b35730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777dd5507f2be5c137da3c4cdcad9df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c831e91bf93aa75f26f77c606f28bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a222fe7de3f398b591c57d16d35c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f2d66f5c20b587ddb5d3766984e3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c0ebac361abca5f63e57b9b4e369e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3569e74c1914c6a8b5eacafd890f8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe38fc68d64d6c0c24c267ecfbfcf7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fa1fd28e24dccec3745dd7984cc0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5100165f90755957366200d444be139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf184691395ce1aa9dc71f5a6a3ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43a8387b6493b327d71cf7d8a3995641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cde8bb267d1fb85e1df2d39493b8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d0ab8dfa78c9d53cd231d407aa7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60210e2c8c4072efedf03449468673dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e59cff3feca2b417b6a72daf14d3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd719d89b1ffc7b457eea332a1079446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3f677f4fa9d87660839eaef43f0c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2671e1a4aa260a25fffba8262b9099148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3f0b0d81822b7230495d1e097b46249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beb99ca70c79cf8ca311787d02894350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e5ac1790b3e9e134150f84c452a3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077b454296f47d2eaa26a08881de18052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aeda2dff6586d3b77caf26d8f1c2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9320f9ce55ca0da55ddaebcfc8d7dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447df8862fd441e25f8067e95f6cc7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2edb848e86137bdb55aa1fa7bc3fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80654bba83ec9795f6ad40dc5b101a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ab624dc39c74266ff376f544a674b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbaea9c117379ecf585055c057c38459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc0089c31f7c2db1fcd4d930daddb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c9cc6e021dfc78d099771712a3c8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a52da8a0d1e89a6e24119f94c19462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a7e38ef6554cd15f01dd6e66aed7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff811288d432fb0a5f1832e3ad5821f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639386e1e135099bc70a0b6d51ff36f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d6739cd2521b81bbd15aff7a2732966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429371bbc4323f600cf8769811bd187d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9366ea14df1a686b2bd48177820ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82316eab23bfa328a8b0d9c94846f19569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddf21a4253c5f4dec059585e5e10fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed2581a84c6c9bde6f1dc2180472c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970034e00e97d9da5e7e6863970d741a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754df255b3651a8ae9a939c8f2695ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671acea71b391f749053c8c9c7e80c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e43b7d9b678fb985d9fba534933875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf0ae9da7ece12e6728acce94a5ab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680364dceb5f5037ff02afb97588d5e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed1deff97ed09c809e50180ed4eaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77011b239a234202b2d8638a59dd90e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38ee4bb34a6fe8d31198fc46b915db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0414055396e5f062af31544fe919ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58bddd008621371b403b230afe49de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e033745c5016ef5ee0ca15b1efae1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b454f97ad7e74b796400296146ad6484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c205d0b3893b67bfc824d7a85f7d8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1d1bc915b4ce10c348c9b1ceaf90f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826be2aa3ea42dbc0ef7177e2c551e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f54fe120b4ccd68a5f140d9f02b5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47577af7215a03ec980af3a6cf433f2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4d327f80f21632980b1ee0032ce5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6a79619b46e7752bf4180e432099d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b703f794a4f8b61901001740bf32ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654cb1d6016f496dcdee69324d5d69393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12efcf2eacba4b961f88abb2766f69094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eddbf87912bfc0295544c0690c49095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ea377cdbe4e319b906b6c96f6bc6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c36d519fe30c1ec39b51715817d84397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd6afae2d4b42964df436ff4e074a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fbbc40e117cecb916350fca1236f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5551618d1118187a8e94b3f9b0d5040100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cafc42e38320b72a17ffd52d1ea4a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7c201911bddfa22669a60ba0a504a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4b5911f5d2e690c9e0e6bf454c158103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee51404128eec7325d9dc0fdf103c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2cbb40317b8589ae271b93913732e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730b2aade678cded1706a89c256e3a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a846091f76f2d4219a955958047004107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74914b14dae5c7767cc317bc1a059838108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea102b287b879bcc5149363df2aa49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c71d1355b4f0572e47d9aa1f379c91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a132d077b70fc8f283ca4cd926d5fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca64f99bd091f4b40ab02e3946d36a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3917b74b09005e9ea154adfd730de5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b86c43723198f33a3055b6087fc8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421fd9575b248392ca9f65f0328bffc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff795348e379b89ae134c16aa16dfefe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c343031171e4c4edef12c33757c572117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf90bc1252607f5b5e6518e5b63413118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77749211a1d477bc4559988e647d3df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b3728bb88392204a77e6b4219398d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa8c79830e3bc03fd80282cb61b9e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142cbad7e0a5d5d9d6e1b52ea7b3c8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52eb63e079972f0db694fd89b9c73f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452c13e75e1a58459b13fc9ee741afe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b1be2f9616d55b1fcf04685c8d691125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da211cee2e5b1c7aa92933772184cfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61f543b12855b066a28c73ca07257127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b01b52c40dbf9d2f62f6340ec71307128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf016bda793ca4498a9ee648db80c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d17a69276e98398dd3d025513a66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379080c2c809b06a8ea3bec7b01994bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93a3e6c82640d8d4aaa72e03c58788132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f2241e9b865975e5a5a11e903736d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e17238418f6a62227099959346d9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde369fbab79d23064f776962d1488135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604401bca177fea42b91ebbfa24f93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51fd1a70d8829b2ba9f61dbdc63aef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f48a2d2602a3a4db11d0aa79f693e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a17f92ae79ce5961fed34e5817e575139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82fba9b13478210236a883d6206507140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bfa2cb655c86fc7e67905e0aaef03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a74eefed247b8e74bdfa459f2e4e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a05434880761ab87f7a37fdf37576a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231372d08c49481bf4c8fe0d5c45ce9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2256787ea8b6e60037bcd28ace86a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d54fa6acf361e7149e02efaf70c12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a70a4c58947975bb6e2bbb281eca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2cc8faa348ef389fff9ddff6a6668148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0ae0ede2c6f980637b00d307238df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4a3ce32303c39d7674697dccf3ace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53362c412cae79ff2efcba2fa085290c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abde5c5dc4591cbb494ace841a814af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bcbcbae994918e36f6309655169b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21307e73913c2dfc0a0e362bc8d005e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0b9c3b14e0f37344dc31f3ea88b8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec32b7111e590157eb39f51824fbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd97664ba753544aec69f098d041ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d22bf304986b4f8a4de1ed6740d5d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66422f0cbbbaed6636acf2e4b5500d1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ed2fec1dce2897a6bf18633aaee2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952af1320d7ffc357a88e43389c4ed2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047adc89b4f8852a1143ea063363e17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16644aadc6c8374ee55aabe72d3281a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2ad5f969aba11054dfaa70f1e2f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af72f683fd3dfcc761fb70ffb71a074165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91832448ee3f42034dbaf9672c5380166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cb99d6174a45e02c9281cb8a93f72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3aaebd613eac67c1940514a04f6db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a959ac60ab6561452dcc035f12e2b9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737b0eb106ab3389f0545953f46fb22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ee7e8b648abe448df918b68ed2193171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bf962ae19557ec34627db8e55fa86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5c6c4ae356e665c0287f20521c23c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dd344642e065b0c3d88173668d633174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815369efa739b3796c1100569d03796175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d93320f8863c7e1225b17738c4858176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067a01f6895f2cfe8332b57f1c174e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb8341f117057afc4dab59ebcac91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c3d09c87726cd23c8abd86825001e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f543d5a976f4c9047b1cfb8a69b9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcd9d4e6904512eb5db482d5ff01b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70c99a7089fbbf47e4cf98e5d714eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d85d7175d34bcbd7df317ff8e4502183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f0f1a731348efa16099b44ebfef8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934ef04cc7025705e4cb10dc6a3124e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea0153586a4f967c18c635a8212644186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fdee3d8d580b977657950397f8d53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d0d6b76c33c9bedb5937a470cf08c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153666435f7bd8c3d237f52b74f18040189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d001b2c05d0e9b046e26c3148a04ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd80f4ae1f2eb45378346755715f1ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a148f6b4ff2700d4ad2c4bd6e5e88aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798675ac5a080f287ba93b10dbb5dbf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1f2225c1de484573250c55d0cf2d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdc4024bbc92a599fe473f4afc10a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43213a4334e479e0d9111d56f7e38277196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffd42f7649fe90b781ae2d5fac3a64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa813dda9247f772f30074c4bee424198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca786ab5bec0316441f10c6366efc3ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd87ce4ad9b82d014329a44d4f47b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fe6661b6c8d0f483b05605df13c8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330db1f08ed35b40993f9e25d4a23d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367f1f26d56ced25ad485d4a7eb0eab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63868e9f3b49240980fce22c9303bb0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a19a82dfc3b47971ebc9bee5ac22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fc2727f3389dba37a4792e3d0c0dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6576079e1d43a86667d4835f0c4dc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b8761f170cfabc5e03772378286bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17595cc6fd0daffa2eb8ec2e22d9e5ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acafd0d84b5f13dc44446d89ec8a916210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c10b6c3176b0be7f845d8c3ad04ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537be22bac55855d5c34c8097ce12a44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68c6e61b4314c208fe81fe9cbc94f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbaed9cb07bdd0a251d26e16681227214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc48f2eef5c3a32a699d778ccfcb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55339901110272c51eefedb2755308216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf3208814157ea3c6f35636c91a496217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113027500e8f45a1a2de2e2ef99498c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750ddeedcd3ed59448f7c0a4e0bb0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d38870432ebc9a84ad46c7a391e84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2d5e24c8ee4c29e0976a6a4e49bdb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400cef406bf2d7b9b79a73bf9375fa5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32851dff633953ed90141b7107f67793223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84bf998fedcb55dec864fbbb5e88bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7562e5a286522c16321ada6d2a8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038db17e3505d6edebcae628056839b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8f5517d94094f657def015fabf92f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368610ec740fe7c07f68cecd4082b048228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19797c5cdb61dea662835918331ec789229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dddb110433f0538ab21cfda0992de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ea4700a07dcb583c2d22c3981bfe1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc664c82459613837f98c6dfe8f805232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b5f78dd8fb9b405ee15c94987c191233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e607d97d62fddfabb99b182815fd28e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5b6f3c0a2e6bb4ebb242516333922235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421938255870d5855ba28af33e332c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03380112dad878b70a540945f4e6ed87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87648dfeab7dbee8b3c6d7a0d9d011b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcd8b090e8a89a4ddc611c863f235c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ae798b6e70b7aadeb2932317b0cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e73cfa59845e61e3b9b533a159ee3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f3a49feea8e3e99a23e8eff01d908242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168465a0ef7bd23b74748800dfc83df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be57736c07b0a27a7a4cb42b1ef5f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6785cce498fce5d396b390b959f359b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb5cdd701af8ba4702f4fa70bb9758246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e72dd3418524828679aeb7fc5109d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822c1fc4b1cf8fc06ad6847458de6e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd191364b9ea962c09ef533aa0ece040249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfea759006025146023631157a23c3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93520305563f877b6593e85e4a6c4c21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffee904d2c90cb28347b87eee401e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc749d7a2d719c4c0bba36c9c65723ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b04c4c361e5bf54c526a44a3a15255254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ef56e3d4ec077a6db543992766d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2e69c224ef15163d577886e4f28f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92563bc2b6aea55fb9a632daf3d27f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166ffdb265a88ee6b6c21a251feac56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a125b5e10ea1bce0071f46b7c43bcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c79d17823a559534e4ff4fe8ce846a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b693a772c11edee1dc8ad300b70b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5152878c7bd2a34a47936794398ce5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479cd8e69ca6648383308b3ddbc7ae6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87ed626bbe6132ee9528d2058f69aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207e64f2f39cab26e0888e04122b63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f1df603d6cabce5e341c87df5381a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22c1e2bb0c2b04454dd469aa4811f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cb1b2a2c19100da97f3b38e33b7e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170469aeae866461df787b7aa4baa6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad4d7dca0faf7a42730f4686f17271270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384850c286d2123cf67ac43aa1b2adc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966e3f9cdf6defd2e0d1f4ba724b3dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5deeff68101d2a6d52a1430d05ba2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed881ce29c4223cd1f7058c49a9956274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d3cb33bf62e104a59a2eb971019fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0693b57f5973ee3eb23e449ed1b20c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef1c504838d71ba9ee61d8ec67ba79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130d2d96f33fd06c5cad8aa9dd3fea9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cb422f188f642def309555f898537279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9d67fd13e2a2fc3bcea0e9da89f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570929dd03bbce68e6c81c2b9b8b4ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18453a71f01601ff3f16915d1852dfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afbdbf2a0b07dd0cd4774214bdb2bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34474a9afa1a71fbdd6a83d6be825a15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060bedf80caa5bc31737e59164f0a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f850006ce657e658ae4cc0190d36fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048c068627581c3579f5afd586e1936287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9ec4affee29a97c5e52dcbed9f0bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7a2ec0dbb5227d4b2ba2e3b848d4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d2751dc7ba22ec954c8ecd41d972a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef398a49fe0774bc3c4afedef6eb0bb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf45c2adaa0bc58f539100cde544cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d8d2faaaf0aeb86ecf2a311a2d68f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be752e582638dcefbd35b69ad93a8449294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93481bed7fb1b284bc2666a3c0e53cc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf0b2f0367b9ae2be03b0b8744205f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f148da7671313e6de59ff852581d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd6000ddc86e7f09c75c7a83a5a9f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9e7a3fe5583cff9e67a04fa10cd32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb92ef90442ee53048bf8b7505dd58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de8d7cd9828ea013cf56d1a252aa4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddba67a23878751fb49f17915fc7c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9f0e1fe776a68e80e9fcd4278199303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653511299b2a166ef0f4b63995ebab0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b073942438095368117a074a5b6e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e1e2530fdc0d9d2fc5768b2ddfb21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8819bc6c277bf7e48fe79c4138c61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57f62773111cedcc2736bb24fa964b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111cb3700d50a48a93a82669da52372309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbf22b91c777a0ecad253c2b95a325310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602281e12773c7ba331fbd791385559d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838821e0b59d970806b50e25fb107a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e0694e5d20d0e80390e6eb43dc562313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9f770fcd7619adf8455292037a71e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e440068839cf5ae7e4c50fc4a1fe99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9d7500f270d4153a4834d0f00f846316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d9145d041debbec495b73a13c6de0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7c8e9f81b2030689b98878a9098f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc702323e414727144135100e605253319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f6511e26593cc2282d8c78182fb99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef45cfba59fabc0f66bf7749ec59751321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dee1adbe4cdbc2d5678fa34a44ed9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57806b51e8da7c15789f2fd206ea663323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685717796874a130d9ca4ef96e8c6bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b511c204c2e95a930bb950e6f16f5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>