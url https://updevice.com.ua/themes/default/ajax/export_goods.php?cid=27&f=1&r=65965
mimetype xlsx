--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cb28c625a197131632ab7b8c134ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a53212016f7d0ae444805252df7432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b50a2d65a3bfbd340a99cdeac8c2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f589f8eb09cea767f4878ce058f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f3624158f1aa4ff8107579e8fa33d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a97631166fc860f937e34493bcc33f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275714ffcc65f25c8badc22fb19be837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf8b883cef0e7d070c5adec808bb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b76d50d638f4089d44cf35bef77729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4595baace14151f4e0dfabb89c96e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a7a5e8f6c0a8fd2b4f5d2265d18b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec46baf364d3ef4e915d2219300a5b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3326a5dea017cb4f538010e77d75e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53bd556adedc29a68dbb0161f6586614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48070df85df469391ff630f28858ad9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ced1627fa872ef2b99611a81dc428316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ca157a54befbfb59b2d0397fed5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205db3e097c9e6e930df1cf063f0d1d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e9d14cfea95f7c0db842ca6fef7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806413e9de5ba329b9ad6a5c0fbc59a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4d40ac3ded9752cfb035d73f0b0e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58b620aad1db46d2387e539f4394c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971cb6879aa0675e6fa970404c1320823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b85a88a736ebb9f64eb9954e591edd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c138e0c7c6a16790124debe60cc0d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04c843035a8be98374d4327962d98426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d486cc4e04c6da97171ebe9ea67ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b258a3cdf68a099cb0c8b94a68380c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df7977caa6549b0bb891ddb7fc280629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8372c883f3c64fb874756d84be3a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c723d8e397c4666d9c0bd024283265031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbcacf016ab15665154abacd7c1bf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5f1c225f15d03f6bca27352141a7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5131777d6802fef39991f388cab5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c87eec9158d585084e7ebc0e20164e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fb6f9b286d3830edb60a810913b8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094797f32eff8ae60595b3cb0454a4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85861f84cb8e8ddf4ad0502cfb6641de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5621ea4bef302d49e1ba4926fbe8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f8718c4908a715224e9c7899ffdde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5829b7e6f598fed8b2edc8a955158d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b45997edef6085160dd4843cd0b8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df985abc6ee22986f12c41da681c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698bd25d6d336940614d3865eb3727a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838b86bdbbc706a73c2bb335f4004b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d823a07e51471bbd77b717a4b56b0b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eccecdd276e7dd296555ec6c6874547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded42c3fbf445653f8b205ae3fffeea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885868aad69830122b2de0378ff292d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ac483dff1f449718faa37848408aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3de41018cb8cbe977889848ac70d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb55585a86c88979410e0b8f0445d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae50211e625fe50a6113938973286a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c3da5bea4c2b95ee8702520c72b4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969de6332b90bafd6b3d94c85b8fa6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b803ff3df149de9b3839c2d170be756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec92a689c3a911362989ff64ae09e3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca9422e02b16fde321ee15cb7cbfdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669949bee2a9dc3698b187eb0c4b9f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895708238e7fb1891517e8277a91f0ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfff7480bfb5128c4ea6c1b5cc1957961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c427147288897cd4a24e0c39643409a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fe7c3c984b0d3d70fb7fa6ad620f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55fe9ac9af12439c93f702dea66eeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651220b6a9929b2a64e3a5385787d2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ae7bda1f9ee5f6754e8779e4d46866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca62451351fe9db745c180fe8162bfe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8ca484467692e91def9bfc5cad10f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf5d7b9b35bed018b71be871b12ebf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26de908711dc6a9e67806a0c51555770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7c7916c7d49106e8cd9057058e2c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd486de41b5f33b3297c8150e3d24b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c97124eb4f8a1f76bab9334cea266d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096bf996b99210190d211e7f2cdeb4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157d4f063deb705abe6eac8234db22775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926c6ce7ececc6706c5c1f8e348986576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c71c72e0e686c4c0fef93ca460fd1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8d16b1d370592b9ac3b6d5e50473a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e8bd7a9b8ccce14c246e1c8ece25a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddbfa4175de7e13b007ff8ba52ada180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fefbfd39ab150b3bc70e02e073312781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca491cdc6c2ffac1c2a3c7cdc9453b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfce123199a19b204dcd7ffdb8a260983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3caed623e9750a0cbd458a3e9531bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ebc5bf0e11c2ecfaaa59b3f72dead85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360233290e2c2c7e1b130239f9f882ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20959010994533d61bf26afa32dab44a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30522606e3c33c0ca8eb48edc11d901488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77377c992b7f2d1b74e98f47e2a06e3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569cd4ddeff0ecafcfe61e58461982590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb75eacc18912ebc8c03d0581e0333491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1136bcef1256f9eb294e0e6e658151e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da3976ca416b891f4819b606c1389693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5af0892defada42d157bb41dac39e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a3dca80dffc01f79f30e97e578c4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5ec0d9fb758f8e029fc4f0ea5442396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dacd7ca2d4dc14087c9445b7a577597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29810ff08fb366aa20e78eef28e113998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57681e2a1c6f661dd5f87000bcf020899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2c82c43532bcad719c7850064186b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac398d4b3a9658b7f81e3186c9f8dd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4411d3a098a3a9e0acc35b4341e0396102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5667d6e3081e75d880fc70d490b2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1d3f8cc71d8006e7d75014c63c973104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab260bc9946b6afc44bd2dbb2d7c94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ac7c5b2b9ffb35975ccf93d8e3320106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fa7f8b5aed737c3ef0c368bb21f56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54770944c3c39b14e0fbb24779e71c82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33450df75c0d7657967e147a0a0ece109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3e87580288762d1c62f61249a15f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293a153a41aaf62b8608f1c537275d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b16f1bf83d015354973288f24a9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74ae8331967c2cc1610725def5880b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb731c0bfddc62b660a19ed2034523114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b025af63344b41fb6ec28a3cfb3ec4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49112a0cf218abce8071b8a6fe6c8a64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be8868c10aa3c345662bd8277f151117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acc60ff1889db6300c4b0c51b16fae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ecadb67b49fc084c8235c772f727119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b76c1d3d960a5cabe15b6c92a251120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e90fe579e5bf31848c13a528834fe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952c44ff0a95788dafb034b5170eef8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a01b2c357a0706bef5db58c889f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8f54e6e33c19c155ada7cb48a54ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11603c5c7e8628c5f8ac0f2deaac956b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cab17b49e338a24f7c311d9a8471a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64893a37b81e2465eb9e4abc1a950eb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56970bf16692c378996a3f4b46f5344128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbebd50ac7a197a1a314f2cd7a71dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a268f7a729ee47b041c31fa57f4850130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb94be20b6c787dfae90c277df1ab99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba984e0b131ade0485efc5abe7d6deb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dca25d7a61586662e35084b9bedf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb4ffffaf5c34f5d8970d199e72dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d99c7e3d67c422df8e70ea72ad0bda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477ad39d87ce224fae392a739600724136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abd6dfb2aed4ad8a8923792723284b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfab6c23ba663e49fc1ed567ae9e60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eceb4acda34a50224f29ca2ea723ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057b9071489558371554bb16d28abe6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ab9dd9e739842861c2bb5c3a1f434141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f2e5f77782a5d5b9d568c360f2854142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05401bf38a05555529dab400545670a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286000dee55e447d41b71afdb85e2feb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde96fb07c126f8e601d3e7de1c297145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab490dade06cd2a760e3a4b9b37b21f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085114bfcc28a5fd7aaed4d5b753779147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf32debdd0fb862ac9d44df0b24a3c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fab035181f111b416013e980acf71c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942793dfdf6d9db1ce6da16b5574ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98a896a65ece3b720b0195c93f7995151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af884c42294f1165e1517e7d455ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a780c5b800e98ef0bc9293e75b955a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7712ba7e616ed5de803e7a95c3b0fdb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe34ffae11a96a228f54c2447b01e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06263f96dad7216afb8a3cf19c982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec16bd6e8bf7aa352072763e4049f20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c29492f46a773d76217224c03499b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f59c90d3aab82152bdcdd07f424883159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241e8b8e6081dbb907e1d68625073fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae1a2a04bd71e67e2d4893b0c59e37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095753ac8e72dd8bae93d2fac1f14786162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e73a716576972d613e07caf50aa3a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a437b65e2d25287d32344f1be79fea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fad86add397c7fb8af2c10db4934f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955015cdbb34f204a3ff16bb779a4b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf33261794139f9159ef07880b10f59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a79f3e45af03d4bb2848e91ccd746168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dfd3d1c07a1bf3269aa72076530e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c63d94fcaeb735258c0da22a703596170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b860e01b1b9ec1deb5f6d0346a0ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d37427292f70ee096fb4f5df42ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144f10dea9148e66cda2cd49882b71f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eac11444c39c88fb43c9c421e42de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af5c69e01246c83a19936bcfaae34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4f69270708053e11ef36f09f2b326176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc44c55a99d6984b4fc75ef191c6cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ae79ca68522bda91d39e41f3821b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae43062c6a67ae5801179c0f2c4433179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5744fd15cda33102fec9075573f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dfc4e2ce5a5cba6a10696dcc2620a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64c8a02abcf1bc91e3ff7a0225d07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdcb604949f8910775da3fe1e8c7ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db9be120961363822ce54e5f701f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c091250fc799b55d3940395167edc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a36d29fb6c68788ebc524f49c2879186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce79a84dd7eceabd20059af79a798a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2cf8c1fbb597cf658fe10d6d7eb0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37550cad87f5b2c8567183d36f8a19df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb310d980d3cb1dfc7debea16a99283a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b0f5a0ba5baf4759d899f1043979191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aa0fdf2271da4eb8fee07c23ccfc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69ca000fba75ce4c4ce8d927dc6018193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a5d6c43f0024526b67f69cc6c1d57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dacdf13f04c96c6a50066aa1375de2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d743219f4796520c0e03d5ad2031d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac031c9a745f9075bd90ab67d96a3d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab17749315278b0f0ebf83586c2ee1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887d1013d4e1de7dc272a1a997aa091199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7428e85b049704aa782d0469d7fd761200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881726ddb7ea428335c5dc7656491049201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08732c074aef71d0f4bd841d13bc7d1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4befd404b9502c358e335d335ba5f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bae60f1433921697426783c1dfe893204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7c05f8bda555192783bf0e57fac8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c51acd9eb6a5dadc71082ec9b4683206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e9c6c59729bcfaae4af92080107ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3039f32492a30d9c93b2b2e7083c49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8f2dcf0f8cc44c12a1b8e66fe0a23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843f6b955f3bbb20991d0424359bd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a70ab3f3a1248840430a0cf9a9067211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cf47a921bfcd28ac264c1e0e55be8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeb0e6bb93a04dddb931d014b033c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831f1576fda398442cc880b554c57a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbdc4e135741812eca1b32371c88ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a91594c93124df2192da5b140452f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dcf6e35a418993b750736083ec5a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df0185394dd3213f8ac77354deafa1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7b1328c985f352043bff2ea784278219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06563cb284289c54ea17452bcc1abe8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dd0170d7ebdd9a064134e5ab9477a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2cf82a05567796cc7a7c44954999a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fe720f9ede54bb307460dc91390eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643edccafe6ba6d6bc0e336d1c33da01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6386ba680902d4cbaf5ad731758d58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506229419849b04fc83aa96872d2a542226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c0a07f0587b40403b89dc1a3ff022227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a9d657567b9a955f2b13e01043725228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9f2721c77e5bf0ad6dbc62cd7fed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357aeb0df2f7e813a1b99135f14c878230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efade1344f353d87d119caaff7fb5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10143485ed3e02e38812aef9072ab3f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9ad4cb106e1481a03b3277dd5bf1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd242480fdb6710fc54f9b53afb843234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351ff3eaf60dcd9820311d01b8bb04a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427cf645032ab906ae3c27e3e6ae0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465e09ae13f6d22486cad6118364d3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e0be9cf5162cfbe287f56194062d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca5eebb476d025dd9cfdfd410ce923239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d05d7068c215721b8a1d3ce0afcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32490762a444f64dc7b297dcc518874c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b7e9ec601355eade78d2b412f2af9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de73d4cfdc41a668d905816460c3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ef1f3359bf68929afc74398ddac08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f728fe441913e37c26455080a1cf48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23fc6b78873a7695c065d0e716baa1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c360b1a05e8149f72beb73f8ac9bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2f2af42132756b2ffcbed0eda9a06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e324ab6c2b08072d68be97283cb1f00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516890e2e37453dce884ec7fc227c32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76130a5b2a64aeac3da516d21d3eea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af258c0e9c7f0a25a69acd95c1ec4ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943df27ea731659606154cf0d5b07053253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da5966c7fc9fd9dd0c7e219592b6e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ad3fafafc07c5a4a5899177911c52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91244ddb346a7aa8f3c0958d3411c0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32e36c4e99e4c8492db0fe099f796257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e6292a9505f936adaf4d1a6e095d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741a323b240d2583c7bd36db3f91b0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd56de68c33e7ae3c951d0c3f7f4452260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3133a2cbdc5d9fdcc459d02f0d1350261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6ec3441fe565620af59d040cea348262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e47232ff1a242bfadd1c412fe3654c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991d9ae7733a6c1268ebf6a287e3773264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b6de7bd86ec08a32583f954653953265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75846689afbbdcd23d39d95fb4073f97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30108ae97ec926c8997ebbf6149b6390267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80be6c4122f82a07f53fa2dbc11db5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7475a00f0c75ac13b5ca2002bfbc6c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa03911e2d8b2129a341c6f8943897270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500190562435858a6f7981ffe9f8a934271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d3d28d9f582c26d1c7425bac1d7ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44276c1901c79a16d091314a526b87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cca8ef7bf523df3afcdc182414733274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9119a823508d561c1a164a842c402e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592237f3262024b79548a8f2b6d3c10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b505745bf27ae7ddacafc79a6d65d78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b0ef35ba4f95c2526e0b20662baed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9858e885c617f60cab0cad975ef811b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983e26c96bbaad0e995a639f0f877fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417378b0cf132710d184665bd6378a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7981a0c8ca0b949686bde5623cfefe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7851112fa68eb22e1e69636082d1917283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7977ce6ca0d7464bdd57c1c2352bc2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b314c4344e6d69999dc02459592e39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f19046aeaa58c7b6899aa643618c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b61d2096aa283bf7eadd08f9496aa6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f32fa997ac7cb2a8a64b37c9d0f26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c320443fffbcb541c00885d18d9803289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243081489a8a0337c8ac55d31f9b93a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c3c3be7a8a2d8cf7a1ed64bb09504291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995151d4649d096a4b61c5aa8c7be06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ada286e35d11e0e1539ff794b5df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1744cc888859bc1630bd5e908433e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d704ea68293f5f9958825ca85c817295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bc0229558c58e64b49f3db0833b49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aee50e1484ac483ac3240349f3ade2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16174e0233d6f04cf4f54ad9e0a348fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1160ef78b6531038ef2a7d505bd3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95250c57253633e73c0086601279cd2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9b30b0e2c6984fa3f0ec7de4b8324301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486f4a43c330e0b4fdf39953101ac0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df3b504efb46ab03fed67e0dc23009303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9512344a0d53510e595bdf93282624304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5742fe14505fb9a05913a68590b85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09de17efa14877ea00b251cd972069306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad25ac5ec0e4ca08241e869e5da0c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafb16e283ee6cadd8d697c67f3a8c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70277176f1a6e162033573fab18fea1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22fee4ab5f6b01cf25f03679982c02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36432894965510c1910d3fe50ad8861b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34c3235d262d1bb099aa0abd7e107a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238498e9308429d5e22ecddd7bc6ae7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cd85adddf26ca090360643302113c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a11e6a543679bd8cecd8b7f76f15f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ec2463e979a8598f6132da2b18b43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f79d82362c1a24b3d1636bedd799f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309e28926ebc0639c9f0ae1c4c2dd8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d28e8da40702ff642fab704b36e0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4048dfc832e75430fb7bec9acc02f03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e4b0107dfc2d509b39a5a35829a33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3debf3b319922edb29e48946ef746f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5396cad7c694d82407a2f647b451e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdb3f6083694cd5ea3e9305826d0e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb7f91f7989ca965adb7b69491c5bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f38a8e14adddab7f73788c3710dad4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90793f0dd180d7f8cdb0cd49ad17ab5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc718991807612688dee40ccc8fd3e7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e253b3fb10a9f2cd44a7609875c74a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781770c008d8df247e807a007dad631330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaa8e63b5abfc4662d4d1e964b3df9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabcdf1f7818b053e8b99932acc3d43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a886b79c614120825637cb631b0064333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ec29f86ff0d1b10ba3cceb8968cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b67d8445c9171bbb25f2ae12454f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3795a2254900afabf70cef3ef04aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7c535bae744896c5f34c6e7f3b2e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b777ca181c0b362d09f670dbd09df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2b3b846456af4e5108254e1576405339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92a888ca9833ca29473c1c4407d0a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bb72260d8bfe3c68beb569983c14e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bbfb0716e12b1b2d8d1e228e55a4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855e1baca49f10a75a1ff1ee108d2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f280d20d00be0b9d0bff77489a926344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422cce872e95ae207b224e02d3a54a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2787e835ca8f47d47a70360b00e277346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4848be2a40a19f998940273fee31eca347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4738eb7bfe3230c01d0142d7195a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3597db54d6536b69ec38519ba8a72de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc210983eb4dc5e4c86c001f5af22033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7306bfeb12c851031895de4010f7e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5845e7ea7b608ed9bfb3da4018a505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6129030800362ec60d9cbd6667be96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a427c36cba6940bc1465532a8f71e607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e04a33588b0a37edc6880b0f89ac48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa8801332729430c4afb764d9273929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bdd26227d3b08bde118d2aa4e5edc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab09ae058846ebdb0f625bc0967be511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a78053daf6da1a6e79337b876c36d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acd1752267525508c6f6a5b628b7d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9f8bef5477ae8b271171d28ce584c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1180b0ad6f2ae2e3af8c371b11e7d7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b538269214d0ad17fc7643682d5885216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92302abf3b11a342a8e54a9f07928017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8093bc2161bdb1b88a586f2897e426418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2b7e7062a380ad1a1f44551b4f87019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aa89632934d2d8d6a05696b16f46120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aae2692894f92f4af4546443773a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546d4b5cda13d23d69fe10c1a37208b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081261d343d4cdb34948f2e535d8659223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f63a2e11a92ef8303ef8728fcf9ef424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac878390688622dbe532d593c3e9f14025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558531d93620b2b500b8cd3f9f3a83a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5443a340acb643a124168aaa1cd9cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e70e1ca6748a0533cbb827c1b2c14928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9483da73d1086b63213c45adb8889d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9ae1abeb3c60e8f229eacde0eff030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa76c64b5c087d07fdf10a56804dd0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa82d27e460f8b9cf508e4e1783726c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aed094eaf02fe686d877e697edf4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d7ce3d2fc5d771bf2e926e55370a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9d56f0dfdd5b391db71f4561638c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9800ab4c3581ac49a87792691971436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eada42582486af36d4870201b6f0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b36003b4a4087c0a7453fcd95ffc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9737cb55f83f5f02aae81a430b17f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f922e812ffb98a84ef14530dcfd3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42a809425ef67416b11c0f6a8c47de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd68a38bea1c1e5b44cb47889e2b1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb819c7963451cc4af7bc70a4941fa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4cab6d2e8f70ea8c115971fc2c6f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2ef0c5ae2f50b7412ef6dda57af2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf795e8259914948bde49afb18cc2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7edaec08e05fc3ba9a1d98f03af6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed5066536a7edd91b32b2c9c02ec4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffda51f8e09067b0c7b84c90023679749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca38bd277287982ab07b42700f3d63c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266ded43626c31c9cee1e9f46ba610651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcbc81eb24ea89a932d6511785300152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e5c062d51ab62306c7ef1adbc861053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1e4f0fc59a85470a00044079abbc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563140d57952d5d8f9cab89b57fc31355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2f1c7db844db988840269efd9aa3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf510a457f2af051f582e540bcba532557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3042ab880c01abe0bffbda7ffb92a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987336391166b4f6d7c1c8226795711f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d11433add635380332b2dfb83924b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25754c3a15c00e6ba335ef0c0c0443361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f538bdde6c104619bd8affed67fb8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9c5de740d4250df0e607408d082eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f51e686f7c7c505fae915a2f76d5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd64d9360a24b67fd1bcb280bb4f71e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633e42012ceb4e1a73365a3322b52f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7610101af94f225571ebf4fe26ea667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4321faa8041d39629173d2e06fc087368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac36872a0f896a3cd0c61ea364ea5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2455c2f308b1f966feed27eaceb4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54a9c35144ca2f6057c48cc9701c8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a8ce85ada4ff2e509b9e16576583f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6056f88ef9766d6df96b4865d24cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05111160f6664bf21fdff1f16a38256674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608ffbf18d48d344584022626988ecb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc733388649e12e060507af0454d1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd58337e1dd1e534a6142eed717be077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfb60ae7623871912317f386a3cedd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126595287c726885d5eefebac433fe3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0411342841f7b3bd765b47c2750ab780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5c64eeb549b2940e291f2b411e8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec4c0ab4f8c0705bca654a7c56fab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a79525d399afd4b8b67b086d6100f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd2a48a5a93a8e223efe924b453d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453fe6c6e5320e19f4c1469b41ec18185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91473e8fb5c886d85be6d9b68bcb59f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba532f4fef74f2ad1d3a8ac4a8f36b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210b79a715ff884b9ac8dab0061fdaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a1a27e02365289c13e2bb7f0eac6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236633cb99cec06b95c854c2b139c2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5de65b0d35f7f2bb7377f9966738991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c00403aa77574e0a81df33e9b6960292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b67dea654601c198115b38bccc91393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b70b50e2dc87e1c04dd7009bdafdd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad32be2beaedaa3d87e0d507cf56db895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698fde303ff075eef9f139ec16e3fb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406942f82e0f7426dc15222c76af60397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d28033b38ffeae08e7f15c7b06a9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ab19305394004d5b6e3e77ae693dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427bc41e59ca8bdaa10fbd6f7a9549c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5d7293b53e9dbde1422101fb69d5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b285a96569892acacb8455f80a023102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96d7204b424fe8a8e0e7c5a5034efd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e6269fa87a4a9c87f595efd97ac53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104914282a26c60506d5d84d370b3fa4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236565f17271664f083e65302f2d36c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd09b1520c1668aa65b0937fa63b78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f2550791c6e248260fe57fe456e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d14029fad195d9362de38401c1305109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2e1c091ed8897ce4953337f36d700110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d4a366f41e352cc77368ae243493b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21018a56612c7fa7fcccef85a18a97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc452b9f87dc1e6257d3e4f01744220113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f458be80ea5143608b7d9cd9223a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac6b13b8024fcd993918fb05a5f36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f78c80d59978fbbf54fb474fb9325116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828c0cd5ddd8c964b8741a62cc98dd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5272aeac38a20962f9695b84f1c492d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f2c323afcac0c2f80355daae7696119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b8bb02d142d636f8ca26cf29d43a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f94cc591ee92d524792da0a806dd8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1551c364daffc4d5fedb1cc6f3e2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0498c25cb24fe9deb596405887ef6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348e804cb7b9f9afae434863ffe9948124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff58e3ef9d37a514cb52f1fc6d906f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c17191129dabc7c4442f132d5b899126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb83eec717fb647096a3c8474250a99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b86c6d00a5329e32b2dda1439c18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f33ef25c841d2db43a1b4b89a83617129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f0ea45c6d3bc9f1b118aef1d102f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ceaf5fa1ef18c249a603bcc039085131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fbd4cae6d838c7588b07fccff17f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899052f8489bbb8d75a3f0c0aed74c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49930cd7748cae8b5b688655dc0c3e7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90cd3a249fcb8202f4494a722d9e50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea485d436b7489c704539d1325963fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04186f0e26fe90bdfbda939f6089cb75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b9ce8dc6b69c66a28ec10564cdf56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30f59379cad890dae84b9663f3deba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea6c784115a47cb1c6a5f740a4a80a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e2574f799020058bc2000b9979506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1bd44c6c2c30051ac986e6ee9a1a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2ceb5dee6a66d9a1be25ffe609596143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5469c582f62d5973c87c7f7c9a09a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e26143572a9ba9ab89d330d218383a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc255874123e29f65ef524b7a765ba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aca91ac4135374fc18d09be186d8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16318f838401d842c982f1eb2912fbf7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616051db9176b36417528a1f0502442149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b09ae88927b154c004ccdb73916cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aa6f8c407f194972edf94e78e89fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a70a2af3a6202aa0ef4ff882887e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de999c572ab7e4ec962ec775ed535c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9c4029ff5da3b9588f252c3e395ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937476fd22a907486b11a884668360a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028a5a585d524796dd106fcf486a836156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37ead4aed4db409bdea255f93628cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b9152fb5fef2c2e662f99d49127ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c8fa12bc3a75bc2074053907ee92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10539f3a0cacd9088db622ce7f541c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76496207f4669ef5c2f91584ec6c5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c16ed16aa8d60e35fb2bdb499c2ffa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a65f525f546ea1de6cf9920abc6d3d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e15138b7b892b256faaf418d5c65f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93bc1265fcd5b4c586038195bc8824165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d21862d6b5156c0f4f562a9596b6d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4341c6d58682ce96a65f9bd8e64557167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea594fb7887a98df057efde19ad1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03472216f5bc6a0b62ab63790859e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88642aee1d3b55623a1ea0175e36c86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d2bbb225ceabcd1f7931d008ed872171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3514d0b894cfc09ce0c698485038500172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd89667615a060e502c128c039ae878173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de444303e53a87f4eebaf77b481ab5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31186fe8d5357ecd77a2a8d0c2c27236175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756d0d64ff99e8386da76dded4ca69d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec2b377a4954a10bba3f70a7e97876177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e93d984cf8380c0309ad0ff0931f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6d8950500e8c1324b710394f8f78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9480b8c1d1e255e3b72f13d8feea6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95a87ba9fa597443b81b2c5668188f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2cfd8207e39eac8785df4cae410a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d4152736130c658d098b51f5f585183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02252fe0550e2e3cc0d14d7cf94a0902184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b9138cc604fb18bdec9ff7df3890f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742f30d1c7481ad7dc916c4024472cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007768d50c75607159906fa094b941c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b604d78e7d585e8e3daca51551fb8a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566ee7aab30c68a5dfa03e973b31d07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdddfff8eb23535afb48f0a6eda06b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303193f8bea39936058d623d44fe005e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d9e7af0ce5afc0c7e9203d5369856192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6771c659efadb0798fee49df2ba46b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa289323bf49b04f3ecf6550d18fae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bdfdd83b4fcdca63ad455b7fd5324195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787d2a808660a654d4533df71e59072196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2facf8f989a9a8397b05c5695071180197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9afd1abd19e2267b6a405810ba1ec4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ce9b1ae84fbd3c32d69c91a0eafe8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedf23374c5677011d72e4f49531013200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9cfb167f5dfce23aa0ebcec15c6a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81957569ff8fa41e0d5cb194c11e5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5944df43ed8a7c10c8b5d470d51ed3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b47586e66437fbb736f04b40ebaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258a72bb59ea89ded116ad25e6266b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68408bfc889b80e237d29ab64dae6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49604527705af2931479b6f5e513ece1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ac81ea7fc92c88b0bd29ad4d6c067208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbedf005e65f8990e434c98af9a437a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254e92aeca8b2e1c098c316114e651210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd75b60f1ae4223f59b975c558e7e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823896bbefe83983571592ff534b1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eec668bc9819845b16a2763d1ae935213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce675f1212e7ce9f4c9b005234094e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cadde076f8641ae7d31613cd9049c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a1c5871bb09f4c99cd89349b08285216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69625c7a5c52ee7e441e37f04f73de58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c36e35bb22c09a1a4df74f7bed5778218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98210d2cbe9cfed353cb251eba30eb82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ddf4e9d080214e42c84575ef55aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423c9a6e279bb65b6437b28a3329081221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53720bbd9d2a9fa570cfb833ee9c3378222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20550885ca26e4656d24ba1df8407782223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb6c4b29ee731fc2dcf622b378496d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645cc51e8e6448b65586f909e268a1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80273366b200259b2c88a84bb6c38c89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d223b01ec01e09006bb4d2ec1b159d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafa225d1c8ae8e41d2791657d8ac61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f42a1aca07ac9eec65af0692397ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f66b9db9e07e10fe26528dc3be9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7eb76489a8239efc671bbcea8c878231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e63af7a4bf4da339ed5033078dd6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4b2a9b7e0f97e78eb03b0191be2a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaaf21b4e8863abd1a9e69687c5d9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8b5c27cc5fba2e733a547d457c39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789b30b5b7ff596b587cd46bd4e128f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12223bcef4b8a5bcb9fe14e9ab0e3b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d05c7545df4ca3fda1995f837c6a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef1cd7e3ba45abf7877321ff163447239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93def1e22dd2157945872ea3ac6aa489240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149d30e8be9e4a769330345e2594c50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfa150f2155f1143522a1ad9d738d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4038c3cf27afa7f39bb3ec234b07b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335bf278d1e620ca8e2bf38e6d81d1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6ace44037367f5655fd44925b9e0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bab81347f6d0a5819185f078671266246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644750b2effabb2c7b2324f9ea637da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224062d41fdd4a9cddd93d677b45ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740cbe254a88a312d369c135e2cd2ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed311818e41ffaded960ad395a35187a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa66577044d9244317e0218dfca05ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c2555318b4bdc1bf754f13cdd34c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0403dde2325f25f79b5dd326f0f19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bc41535de761188dd403dc531886f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1426b52a9d5f3b63d7d93ab0acd72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c4bb6b34a0b3ef0a53949f48d811e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39a2182b612cd9cf50be012c9c6d0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bf918d7f184e267680e9bdacaf676258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f1c5c0deffbd0dd206cf7ff4c6c47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883736dc0a4eb732800a7c8ebca3e2b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6a1775227e85ead572cf76f967d1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e8d10a19d2dc390b0509391169bae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827505c65a4739d08274c711271cd033263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208cd1639cece5d85bc5a9aabd3fb45264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55ced4dee8c9080c9467fae0bbd579265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b12a34850c8921462c167675dbedc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1950e8373631cb4c12a4979d0bd1e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bca70ca18c3d42a59d2e66ca94f5ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd1c96d95b7e7543a8a820aa0c42ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ba1c52f0d544e6c76c7ad6d7b5fdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49220ee9162697bf7a9bff51a8e31fad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2452597135192be5ed2c94be7a474bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d3c64a0393df98091b1ed515f8a9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b65c568a2b9f9860758ae61dc9d81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50626fd2c742861f4df5579dcf9205b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669bb21007f170a7617897545914df6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f71165cc791f0b6bd4cb3ec872e4ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0905ba77565e3765a603131435b3ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb294385ec8c5b047f702983d5de4dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5e8280dc8e8881a219da35161adf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377e116f1ada7bae1b36507009f771c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e439745a46c4530a4322d4fda00be3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd6d4c0c9c518d488e7135bb542c0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e1c0e8245a0b156615866f135f385284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344232bf4f70b2d131219b4a565a08c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0270be0592464d87532c56f5d4fe628286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dd9acd4339f90b623e3b5366386c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeafbe618f3d0cfcfc6963883fde724288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f34902f45b5cdcfec7eb61b928eac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535be464601109b51430a2b78af29a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c27f5b5c886c1e23eb525c2920a7f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b5f8ade62b0c89537a5b4170084f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dafa7584de85476431af9a905617e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec8a39dec03c10b695912d9d8cd08f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902fe8bfaa54747d6d62e6390115dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7b8caac0d7bccd4cdbf51ba0062d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b02f540e146dd3ca04ee8064441013297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ebbf61c82e824e900010c812a06d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b42699fa36c03c864347d6539b491299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1414e9e43835f695c05df128e7c7d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163bd7c109e1024834168aee156a799301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e93875b46c602217c01d198acd8f51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15fa2af21394ec4172288162f2208b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423599554c4e2d4a9e3953ebf1d33868304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68755debce074d8e0e215275929e0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a051654d0736c5b3216f192443ab8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee680de1d002c8725037b73bbb5c6b81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b184400a3259e3cdce98c6260e7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9fe894c009b6cf67b554074258039309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b11ad34ce645e3e1b3b27588be7607310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c31e5a1291bf7eec01d1e6cb172eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224f43b5016a2bed8812780808582de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01ddd6d8473254b843313f964e3883313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253ae2462d6540b28cfc348a063c151314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504b452026a6de8bf9c917b97aff0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842336cf6efaa91076666b772278ba86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97874e1fe9fff95cade1c8867e0485c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd09c6e36de6026c7e8d1d5adda8b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0411ab0be57dc0a12f94386460deb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5415e29229e3dfb9735bca09d09e0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a3b0a684ddffa5575a2b0a709ee5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd980802ce3e31007fb3adb417540a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b6331a592bafc8ad694bd577a7219323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178aa676a3e122adcd45a9dc3842694324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f0b801c5a66af8077672e69564fdb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>