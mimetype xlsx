--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc1b182e463bff5ace59da21c755b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bac9d57030b35e5e9012ccecbfc2392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906313edfb41df4fba87011eb3d468613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5df80afa3745b2b6a8b51f7383624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa3409a5ee07dcf9620ff54b90414d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418f168cab118ae3249ebb882d014e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec505a238fb8922a6a17647884218a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523dcc41c02a933a982330819dd48f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69963d00d983248e391ff21c1bc2069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dad8a9df559ee8c3a710c54b632d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fce1fb7d1220ae19096a0850a275411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143f82ad6b4e21ac6f4790c7ab283412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3abedd59e5cd40661bb47a11243ef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17debd04246d7da92a849f2e9a0cdde214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac8fa7956e8d7b18678db3685060715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e202b66fae68d05cbd7efc362165416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707350597e719dd41eb1e26829f3396d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeee61c45124055372a9eed0189d5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44137eea23fd6ec04a13d58ef69125a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97cda79d9f67426dc9c0203c461d7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546ebc8e6ce2565ff69cffdfe7944721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75522c9bada6b3f80abbf85cbecd255822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eca78b89df6b89f8ee0927c4c312fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b16535e76ce212571aa1325f54661624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660120544bb52763df29a08f6710e4a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761442768515db516414a062bf69ad4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b198ab47ae3eb857968f1313c478ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff892258c3e4dd761035821c67c117828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b4f63504d76b224c50a0b676382b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b24087a1c33d58e6e3a3ea7dded2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a860abac9207d5f3d234bbfc37d06531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e1ae0e0a67f961265f2392edebe4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbf75acb1d71e6413c3766aba0b0a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1e3d4245365afc718395d8eb6893434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fc92e2c5f05c031047bcdcffc385535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd8aedc1dd2d6fcd94c49ae15722c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab408fb951eb6d5f00d7c8f2900b45dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2369330c1a9a822d1ba305edc27b4ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e403ac7de089158834d6688d2069f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed6b31c07b48c1c5480261c8efe37240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4999fa91fb18e7f8cb6fcbf73b46941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb4dcd364f845c9aaa6abb571e835a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e779523b876c673e007c4273c5a43dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bccf012f1ac775f036ab8d5f6981644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af27c270683a7dc87076d23a46fd71f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb91def555a73066a95eefd67601e6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d80fd039d05f2ef56448668f926e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5779bf87e4218c808e1e0843e937c8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f112bd8f4a836aaae4f22f9f064c28749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901636bfe4c07375255cea50fb1e22c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fd4199b34f3e058af6511868e43cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3617a887aef1c0b13f739d469223d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cae7926abaf8977d1206fdbe9fd1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b3d687f9649dd70c05518f3fec0e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbbc853e8fce542e492228b0de2c6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da36cc25043b5306da14ae1ac2eb3e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009db6cc6947d21102a327eb2a0e49957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae25167ed32606a9a76f93824f136a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feb8eefa213d60b7fd13e2f42e5d8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2caab997f0156fc8f3b921ddeeab560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30d4c186f8e3102223961da4939fc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f40225c1dc502fbac207ab1b8f42b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec657a3d01b5dd1f9218fb48b41343963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921395b4920d8b4261f0124d62ed98464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd9074df041fc529aba7d6bf3322be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf39881d3b10ef55b5a2f7d85156dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3fe009a9fe760d0a4a777299cff3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c9fe25a077a425c2c5645d9a5eebe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c76f4b27de935d39d24fa2a6e6dacc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68539b3a66fdac8bdb62bf9a39ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71fcfd9f46cd7ef9a230fa76c4fd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aaa87a7f5cf0b983f0beea2c4766872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4d87bb0307f24b0b73df874b807a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90492c8c512ed9e60c8e28175263fbaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7b43dc2ee0c713480da3a877f8d5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767748d13e9e4ff6618c7c0ab514b4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0713cb079d48126b05a1f6c20d9d87377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459797f73a0fc5a45509f8a6408345278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6806d230dd72b29c11995434f673f4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ddcd0eb263b160704288b9022c9a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba73456d5ba153e5d7ac42a1451181781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90c75decea331415f5c5e3ecbcfc8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f97745ee9a67fb47dc5ceef1a84b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9283c0f54f62daafd760d589b25c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc5d26d649a016f334b951fc909d1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e686c9ac53ef19a6601616a3390de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d0fd553b7c9b864d19fe69b577b3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac37fb2a5488c8e3755b318be99acb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756e6cd43a8619c8e4f25c64aadd0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cbbdce72ee4d62e2af27c0af064f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b2520b21acc209835647087d2aa6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba1b1819b9450153157b5e7eb6fcf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca1ce1498c634e256cef5dc68b7dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67c3d36ec30b1eabdde551206359a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db95264a66f8edbf2c7d7ab7dcd18a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27fee73be635d3e5364ab3c658afde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bf12826f5cb9b93001f8c26b0925497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7032a0b430588fc6646a049a8fac8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f205ed57afcb997132f68f32a88d6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69048d1beb63376db5f7e1a2f8a3e3fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e776b2d71164381b8a6aca7f41bb48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3027aba23d34a527256cd56122da22c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0999ebe2638aaa011c379483dff31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e1aa7722b2cd552fae8db261a6c52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490e4cb1507344ac14a39fed26bd76e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639e507778365ce8e336e9acbe4fb89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35495fc09736398a6df28ec7ca16b1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d75b517721323b12f605c97e2f10d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b97cda2b7c3b44a7982769edab6931109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3014a52ef99aa6b0e83c9e06c989465110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2405e34f2cc13cf001268e571c50c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c8997330d6b73e644b043a8e9d63b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d6d4da8bea12591a8fd5004756b4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fd813e011d776e71164d8c7015fa2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6f4623286bc8d16ada3164bb99fa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3886f0552350722c63ed033fdeb59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9998e92da6dd0e514fade9dc341a77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62c6ea10998a33a0d38ecced21268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4af038d67df6868a408044e2ee797119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911243622c16d1580a80bead8a276b75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63a2a57e9e330a2a03547363610f69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b35d34ada892cae413b323f6b8bfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fc222f7dc1c01a1f621cf134ef24a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff65079eb26d22843298323571c0ba1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ee35eff6aa90a9811990167ace489125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbe029fb5080529e7f8514dce43c34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956152c8afb7c1b64e08be75975d5798127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957d1e97f21a3fa224da566f8a8bfee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5840944ed56774f169a94b8aa5dd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039237e55ef5c02368f7bf9e8fdf7762130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ed23a38f13d62168f7bfe71a08487131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e16761156add686c070a1c331b6ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773806239863445cb155202b59de0d09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8810e30dde9808de558fb423e71d77f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffdbbf19e52930fa30a15d46881715135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4be25bb92f01d10ee61e15cfd0ebc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b635c7f874f003f29055db6ae7b96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c013918f8889b632586956f58934d5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c8649ddeb0859617af3cad2fdd4d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f987b64bc4d75448fed4190ed12de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fa898da6a779d66902fc5c989b482141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf5f90d7d22968caa74c6c423afee9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c80bfea9565b09c50f0c8c381ab28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f19d638011350df19e82da7a7d0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c43c8c0e509e079d212ad2e05c83a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97898d052b1709c8a0e6538fe047f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3da194091609a28c641b48f52e5b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735adca5a589058b14e2781459d25fe9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a216832aebd3f77c63e0297c5480136149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f41b5230ed76b1a7eead6d42b6803a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eda291a6fafa06621061673e53ef5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca5903c5cb6f1d251d45526772f933152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf993e25c4787709662454a80fa92f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cea065abb0e8e0918ad3c412c00d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f29d4a84ec84a44763043388d0201155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c0d44eb2885ceebc577f2e1970b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1c4ca1cbf1af004849a2f3aaceba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846aa0557a95fa2f41b3c6d53b8d95e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09295e92f6c42023d4076d5b3bcac0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c7334bf7f512986e105f37e4e0d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc657fd85c829e9058319fbc9804b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394067c360d8e4285a1cd3b5744de67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bcaf5ee8c513328c1dacfe9590588163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9be94fd20af3ed6c54944dca8f931d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413f6fe561e9e54cc80791badd29615165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904d9b4e2e0eb3a425c15c65bb26846166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67c51a451297ab41bf4ecd6c41ff1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a971d40dc5156e37e0029c68254c17f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce299292ea4cb6fec916e8848f6171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77b70784ee3e9d0106c9ac3be85106170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe8c61a5ec863cbc03aa5c971fdd7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e348b4e08ab21ce7bade15b1ea3f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518e0fbace54cd1687f2a61b66b514e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2e2e5e189f3f2efef66d74d7454d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d20a44f65ee6069ce78055adaeb22e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8c3ff8ef10c52cc66396b365e902176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651711390e0b68cc4a583bef9ce005c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e8a8b6542bbbdc7ef2c0bf2cede93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d04e85570831e5742f5202b27d60f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3cc7d053f40d5556ba66eb2846b03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215148d7ac6c53bc97353283ba2f59b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d1c2868276ee4946456652f28290182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c12bffea0461cf9b27f29995e7a21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda04bed028a8dc0e31479faeb605b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2491a0f08846a6e34906e8e82b1d0e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bae490f6922b8c14b7439f52419ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6349cd641356d92f385442e80aff85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a277bb3102f2f3742e3b3bc4572ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e24516db1354904c0f7338cbbcb077189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edcea4e4196a4975a3614b70b579d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936c397a1fbb34289ee073a3b382b5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d66ed61d730db83b5d7025c13dad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40475914e20116d260d9eadd974535193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f9a2c56b0b3c1817a4b31446a29b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac5701485aa550cb0003be3a1a29d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbac8c0eee0f3b870943d154845551196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606438254f9b21e78687409940169a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce018a3c35cad2ed78f41a866884036198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412a825cff7f2d0eee00ae2474da013199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d68d1deef3829aedc8e8caeba46d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c506dfe9ee9b61b15e0efb316e0b858201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05b89910be174630bfd676c2932839202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc941cb2cb99587307252870816a50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1559e5130a47e8ac7347043d38eb9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dfbcf327d19749998048108e147d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a54859130cd0c356f8d4150b9d3a2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d92090f5932b2615902038be17c0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9b9dbc746e5ee8b826e0eb036948c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f442155c94e768f8f003b350ef4fa8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e7b6b4f083a3e92aa4f77d9f1e71d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee63c99f07be67a5c9b5d6f29ce260211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e93ebf6b9a48ac4c6ba9bd3df82058212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a318c9f5b6fde71047c8e2c5f366a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99bfeab10b83ad75ca2590eb27ba5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9661f45df9f585cc7ca1d49ebfad31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f65a03f2e72d87353ab7742a3d692c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e2521e91c55f94d643fbbddd7f8c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cc8b5fc9bce37ca78f6b8ac3ff0ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6b0c2ac21da2d2905f9cb3e9c2386219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb42c907569e2fbe79b9eff067b08f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c95a072e0ce3b0e172a802cb5b10e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213465a74b8ee9407f612f2c9865b3e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b808bddf37c5d793bb8a97129d4d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f46beba74fa5a21da9d432c5cc7287224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04036513637a27f48b45e611787eaa29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dbb31b12b3a7607fb85caeb434920226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bde21c58343f791e665f0c8840cafd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfed37966327d7faf034e8d9dbb15c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb119b69cc3075c52a8ffae96020063229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c7c96c27f2b04adb1597b1b3d6eb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7744ef16df238c56031edcc5368b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c0d56be086a4b8730902494cd3cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7295ab6b0d1dcd01f37753d48959ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e83f3c7ffc867fe1c686ea0ab2ab51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c4c871a515d6b690dd320e318539f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68dc1f47adcf815a78565039f94f6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb207e4977f43c1d208e993a0f5b4737237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0edc7074cf1d1af7348e85d866705c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a313da48b609cae5a63edfefd4131239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c265b36a5b1bb3c03413417a79afd50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176f6e7cc84fea9c7291ad9f004096241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dcc63535c611c757aa02c81658a67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352d58d3549bc9e387cf88e89e6d2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa15c676771441df1d7fe17e817aa0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9582eeaf904a65e0cff2035a0828cac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec483c17d0607b16a121bb2b17e78c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264a62b1933021877ddb55c723b07e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2474aef2e37270c07866796a8a3da2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ca7100456367145be74b43140b4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ebeffeb9b682afc4f9d86e7afbe1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0adbd2f7ec378d6c554685cf7e03ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4d755d04091c92133f8781270e112252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dfdba468d1cbf1543dcabfe1b6b45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a834f81a1574ce3f30ff288b71e05a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0345f90c47493c841b625352e5084255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322dc2dcae411269f6d620aa2b90ac9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e48990335f9d98f429ba01bb223b1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0743af021eb3791740a2ef8712dc93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f6cbffdf07ba6ea75efb7e689964259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772747ce12a9f50d7d2a8b196244eaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0771dbbb050ad518ad6781b470a551261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211ea61da44ca035beb5b2d0fd30c81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782704f5afcedbc4a0b8c6cf73e5d050263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f58b19affb8a5df3abf43ea402a1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5643ad613b7a16eebc41a66beae38e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68193a9d8bd41222b79ba3a3defbeb19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0accba220dd8e416dec8820d1e402267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95645618de4a21e3650495aa81c303fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b148ec419f16641bbe678fe48af42a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69cb0e3f933f20907fd947c73ba667270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ec9f1c7b9e231452a43d9e4a5e961271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c82d23cd457721e84349ce42ac99bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34213d5f1a64508c7512d49a31aaa88d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b219553499326664d4827f5a191c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916aa45da0826a4f1b967da200d7a13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc406527887e98e281abf1b22729e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d4d63b11a9ca45305f663084ac60c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20c5efd168d5058556da113209cd5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee11d96d3512cf4cbd8442c8deb96a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d590e54e3a630d9c2c4cc723e05cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b3080c13eeffd096f33b5bbe25c28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6d6bf0a2e484421e98678b23fb374282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9a7f3fd5c3e23675eebd0942046dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e5fffb5ec5c5fee6943c1f3a354ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109331ec42b7eec9365b6e927a85aad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f50751274860c44b4b9ac6f257e980286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f603550a04641b06df1f2c62c8635287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bd232fe18b7adc9f1c4398c4f516e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2d6559e34bd851ff60b8e97f95172289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd0e5fad05c3ae1ecec5b5fec5ee46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bdbd8cddee8052e5c3fd62d8fd82f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039e5b122911614117f2b4abd01abb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ada64d46968dcac5b30a7dd05f645293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca146e6c6dff337da942cd0beca4a52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8593c55852d8aa1a5498cd73439da6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b4709a9ba467bd07f023f11b353fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f655ee660509f398c619d69c6dd8d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe05dc99aab70818ebe3f6d1eb9aa3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de533bba16e87d2aaede35af9ebf8f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0ce0ee5d0eb1e131d5bd44f7be1b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93b68721420ad0a30ae239ba65f30b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234eedf7f21717d054649140a6ee21f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3e74352f38d520affa79bc4e51453303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4fb0aa809e4132d8ecb20a37c897c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23859fb2e73d2f2a1350f69a424c2183305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c2df26dbab71755a9394139d4ee65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a58693a2b966dac5a2aa6a51b4e699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c01504bcb9c2a68752cb5324b7a883308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc9ce14e49f7ea2007179d58056dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e69fb6a988090426c90bc10bd11f71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652cf64d26eb4fb5815aa5122fd5bd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563cab7e734609e2ad644f7b3e6a9d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33161b2fac0d1bea1ebee680dc58857c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33b6ad5090240f6aa577f72c069df5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e31801ecd4d97e0e7d8fc2bd4d420e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd92d569ad3f43ced024698100cafc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab3346b0ea72e86455cfc77474e1ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0130af1d9637450934707da965f145a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc56f4ca4e0c26f5691c0e3fcb76810319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded320aa129fba12ae28c79658d67ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1264a0638e711ba0576ae6620239069321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af441165a16e3e980a2eae61b8648a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16250ae0d3de735d1417991f7eeae74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a60ceb92405e09e3e33a2b7effcd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7092aee70e49358be1c52d3e524b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970218cd015c350760dde3bfc54f22c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f6b8c3ea4ffd6652184453ee2381327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd65aea8a395710bf6d4d16148ebdd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956864653a4ba2dc49caebd324ec8b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b05089c83baede52d23ba54a5c506330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fa119be98ed9a82691534189e51af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1e1b3ede59e55dab5629541203225332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b6ef44a4b40d0b3d2b34f70f94e24333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9010782904df55dd1035fb16fa9aea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011d1650cf803866a5eaecca342b372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4c88ab04adeb02808e9de1c4387c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63a5c7ee00f5214d8f3ca3f41865e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804d997567906d7c7c35f4b3aa802bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740bb9d61336c479d39bd89ce8bec656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b87aa274bda7184be8ce9e727b1437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c185e6f9b23ff87d56135ff5cc40de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35536076e5603eecfa127fb09d304d609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1be40a13e09251c82b0ac5917564210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795d5fba30eef05009bf52d2397f68f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3d4b1eab9a4fc88c34e46c14ee0ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b34889b789343086a197fd2c89c2e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002bd651e01c4212ad4fdf5a387b3f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345fd35b36ad14a520ebf74d71b5c0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016845f2fd33c472d664eb3f66dd3b9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bdbda4f77d592b62cf5eca219c5df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc1d603e86c3b93db9d7fced6d531c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23154daa429b6b6055111d3fd8b93c5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8481fa20075bfc9fd492760822a4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8968477d83740a186322220231b02a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17806b451130b1dba7de4ad1b3e308c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77159ecc067391e1c69f0d51b0edbcab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46696d0bb75ebb2f25bab6ddb39aa2ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d05c69462afed714c7279bd9b3a8f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b809e5b343b203881b84b7eda63126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6275e2da0998a1c8fdc69ed813ecece27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb7d2578ffd2934941d60bbad7e11828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c921f595c9da70cd976942643cd2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403d6c878a50831fd59b9c375fd7e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de084db27dca28154ba590569247802231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36ce1907ef20f27047eff6d038f38532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2453843be7bc20e97fe871dc954a06f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712404989871453dcc02ba1cee20b6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b34fbfe072694a88ea5a1b69657b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792f6929945a28d7e6c106e88a6066736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfdc4c50aa8fc7731b6738c43314b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928321b4268e26f1ace5a963ce055c3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91aa4c48387ba244a468ced3a57ddd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fd96deb3e8c0ff442336ef73707dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd0a4fb995171e3658517fc8ba6a9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac8c8c8771dff92f2eb849e6fe762a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5001128b8e59c9f03a7d2957745858643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e50ca63a353746e8d443ca9dc01cd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82ce3ac1988af0112204e13528799b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159ca248a4ed14e651ba413d983b76646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c59e0486bfd25ab7594c3fdfc53e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb0be0c9e138d415e754b69cfe893848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67699c23fe570966cab93caedf2f0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0b2fc836d3ec79e5cf49183b33f9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2431ca5f219bf3cd9aba0811291b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8ed5818fbb188d6b3ea7b4986a13652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0a72f00508082ad772f383e1ed53f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345079f4913bc017b529922bbc8c120254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e8fd73a6d4f4f310a2ab8619b313b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f514fb8836634b6f2208c1d15a3a8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573a3a2ea59e2048ee244ca0a8dfd2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85585a1da1d5f85b88a426439b94feb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ee73dbffec4871eaecfb696b3f52559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd7cf15fcb59e489cb5e6980f712d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb51a56cbc8988634f21d9f6d3461561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509a98a184621f55fb5c013255769662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b6f884a10c6c3639c6efae8e454a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d35354995e88944a50b0bf49618df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f9de2593f88edff524a12a1e2b92f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce85399df8b87831d18550d0419adf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54448dc773ca1716a1e53564ef0d6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76250b64963877de3d143109f2fb8b9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddab17599762b90454a604fb83c6ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9881ec05d4dd8503978cb090b5a62fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4861c6a031b5c3aee3487857a8607071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9b2a6c503306065de68037e6d31fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfbde17c5e07ca390ff1680c90b5a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b7b11523e87d97fa4e38907356c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830598d36ac30bd06f039b2a3f6e9e7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee80d87e0c2fe4d2068fd83227c07da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b769ea3872142ef9cbd9043749b0b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038020f270316c582d7f20772d85a9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20267b081a3b7c300b200608d82720579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaec6a9c2ee8268991d1dc0a97207980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8ffaae5766bc60aacedccc9d0171481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b73d6d2aadb79de32f390fc390f10482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7e6a20ea923f92fac6703ea87789483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390f192f6497197d0e077810f2dc1aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ad1cbd70cab69691bdce5b15c28985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d18313fb11ba95cb52636d2f2dd2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b1b78e4e2d33e6e90be86100d76a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de945f0c62285e7f9bfff9619ff1ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a68b209236e15b2153b8ab9217a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902e83bb85c34356a2dd467925fbf0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0b1f85612f5c41ced3e7b705dbe9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9092196b152e7b53ee26ed287b63ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a18c339a81d3a88cf7b52f80841a7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad6d5bb5633eb554809ca0fdb029e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aae93da2a4e8948738f354769923e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e05482b77ce6a5f8cabe2f049e3a9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176ed0349d78eb2468c0e42ced557697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03785f2f9fea3cef98231603e16252b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc8d5d59b6c2cd825fe9537feeee2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6747451a25edc8d3caf853d0e0bdd63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb4a8e81d886fdc1562de95026a65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33f29624ae7897d1d271b3e3d8d1cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a8e6550709e60c5be455ab0e455d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1605cb9b373cc9436c51779ee62ee5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf36682beef0ac1ee93bff07dd9f124105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262684278f7e6e55b457372049338f04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e3ec4b1b60309dbcc66deecb19edb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fd4e4ed1e6c9080dd82dde10452eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769abedefee1adbc50c357d1bf549dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d865c74121055461c97ca549423d458110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d4fa8b7aedd31de9a94c84c81e589111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dbf16d438a7f2258f48a513315449112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a710bd21c66638bb24ae7132aa18f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356c4e87b961f37f6eb0651b6d1e7d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b46b25dfd755581666eaf669c5193115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc1aa6abaf0c1dc8c1470744afe073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23d07850a8bd7b7aa2a9b3b653d811117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc346776008f31856bbe9fe855bfbd03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baffddb5757ae6d01f9efa12bb8e44c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ebf0740bb5e8c4ab49ee25a8baeed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da525ae807d68567656f6677b69f4f06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6fd6c4e5c7b7fc836d445365cc646122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63827bc5e66f3ffb7c2202ad7cb602123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab782d5f9c3ce1bdb46959547961b2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f293a3a232590fd85845034e018ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec153fef2843f38e7c87eefe8fcca35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479e1d6db3813699b43607c03a92c8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67383dc22cb3c7d8e34519614461d9d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679f47d9688b1ac081870732cd52085129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323db2d455f40c007713f80e0323d2da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581362cc379b6bcd82a69f40b16534131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f8c1b59feab0d67366a7fa6812c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3df0919d227121ba5e6a091030d184133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4bd35da9fe3f054150df47509a69d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517276006579b344d4a60d13080f2210135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c23a9a2b5afa17be383ce65c49e6d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf14c5e646b8141bce5b8e85431bef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff7432e6486e66f5b4723f1e6bbef0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab711a7b7960108a8519bded345bfea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848dfff358f4a3da45ad3c665158bce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d96172f6285a8d8cd0ff1a84ab2795141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0a8565799bedee5ffbe60281954d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432c7b2bb220251c218c52167e1f15b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b811924491c3a27748bdeef0004cc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf968125527fb68ca3a9f35169d6e95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf9dc0d5121a14ef24d13d5ad5ccdc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c15fbb77d207c07f61975a2243fbf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f8126e246cbb671f1e65a890e0580148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a6f5fc42ec234e27ef91fbccb20d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa3ec49ba5cb284dc2b376871f0de7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d7619b9af6faefb37b5e348f517e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a13dd2e98f9bf4d5239068c8a92dff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a5a7820c5b28beb04bcc38e39e0e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb424a6252853da45dd7c346e6d8f75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d1da6891b291ef73364ab03a9fe3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ecc75bb7f99a5c2cc63d55be324cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7657134d2caa9d8c6f7994a6f7fa6dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391246e819bc1468eefb80438eb2f898158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1618e1ed45f6b1e3dfa7b57164db4e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caf8e072c9c58453f4e70b74ae8518160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9ce78828f5fc38abf552e9d2cc616161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffba47c6cca0858cd7e4a81227750c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce0e68aca078e37840c4728592b475163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c62a3aa881faeddb68dddaa81449b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794deb0b46b5876f8dc5e7257822b7c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb684640177ffb5e7db02a337ad23fbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a700cd9463d7ffcb6a883d8e865cc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd107f6b3ee23a52b93c61d42a6330b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c183eea34b992a2f3f1a903457193169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618fd4e93470efab5f9e25638f177f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848ff19b1804cdecce1a0529c42cc23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a5de03a5c727adbdcd3df88931569172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e80ed0078112ce22e0e3c92504654173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23c96010c580426b79cfff2a4e9bc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca765545497da9313c76b542ec3a1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78c3d746f7f3455d29862ddf96ae62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a8bd4c39a01570e05119e1e3d08e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a8dc2b8771a0ebf8d7abbb2ea4705178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83604d988e52e7545f864981caf96226179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a3efecf5d953c2392205d9977852180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b72bc3a628c865673c336baad9c9fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cd07e92d1f0f0f02a06cd3d181244182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c35744546893729d42276adcc447b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d56f5c44ce8356d69c0082f7010f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e808121a773124942fe736379c443185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bf1e0e2e17f8d2ad8c62b4bec2176186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9797d5b9be53196e79e86885a7abba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee99da660a0e72a3d220cbf9f3bcdef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32d1ce0ba14fa57413811b5cbd2c35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b9e8f716a63cc8aa0f5389e1eb01e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352b06902e3b1e259dad76115193efd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7990709ca8c8af7df329c10d2c1255d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3640652d3ff4a8400a2c902ef7d475193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b25a7cea1ac502271d29e4a628044194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946746fc0e14d5a71651dd8030a2ea5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f955dc867b1256b568a13d2a7165d64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337d5fba5e44cc1a294e93dd1026522197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398b3695ef4d0aaf3573294f3e6de4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770721a7a03324541b23ac27946372c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533050fbcd390c4662420e242102cdd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b82c8dca5262cdddbbaf026b1664b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b5c0bb0d85820aadf8ca905f1cc82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f84ee47bea91d923649f477616213203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca051ce80b1a36d2b673f712d2046c20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497715600e250861c85ae425b40529205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461e608c81407a8ef684c80a42771ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62040130fa2af351aeaa6a0dc83be859207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9c30d3b9cd9bd313ac5868203ffc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dc7c1264e543a1749bf07fa66570d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561df73c8216f4354dbd2bc36efe421210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040114229436f2f80a4a4812d74c0bdf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fc051852edbe22ea3b53a5135a566212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6bceef3946843647acd8fd662ec9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b3f5e8d81c38ae73dedd629fff157214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d32ed626870aef0e748db893dd6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda609d7ae80d3cdeb6980d675d08ca6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df407d5467fc7547a22ddc5f56c523e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8d501fdf6b5c0887224770a44906218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ccd11d5639cbee18288ed086aed43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c03ca5f92807e8a1fb45008040658220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad95089d99164d69e9dde08eb9c32a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3712d2e47128008aaa1a4fdfd76a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657698a7d7f005e18886a4b100c7add223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde1c39c46148dd9ccbef21ccac796c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7376a7041c8c84ca344b88ce441f39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe9cc7ad4860c12b3c66b5291b5ed5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a5f5d6bb0df1d1245fbb7e8a44b4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9736641a327a8697bc07bfb42d6b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40fefd1ce009b83162b5d861842b7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62184796a7cf00b8b576d89655158dde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22245d997e624df781ca49fa137b89f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9150ef136d59ab78d520ecd6beffacb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ffe7632c0f3dfb997256b616787de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469f283c02357d0d4b8d2ae4209ce52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc191e2db5a8dcc686f1a186ff1dd802235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f5970638044466537792caec76e1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd0e5a6c96702434c578fdc00a9b65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e4f52f20b9327c1b12482c3ab109238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94140c60973520bef0f53a9ce91692239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fa222d2a1f37d25d2a3ec829b3e1f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d154e524addefc893811415112a17e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48203cc3a3a489c42f3b98a8a46bce72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bfe4b3bd5fc9060fddc572f1b3fac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798a01805cc699ebdd67b624e937c7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680175bc466f3d6b050879d386f6a41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cb55029df00c94d531ac73ee7a152246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab085d6c4699faba8a90caa3ae569e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a6bb92e7fb5bafac39f9605e51593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0bb0cd263ee74e8ec2b9fd7b5ec34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8c448a316f88ec262b37bc3fd15cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e1736b06f7c1d8d74ee4bbe82cd77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81b6a8b6377eafa74a9afff6d57750252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746830a23ca40e140c245bb8d64fa44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada9c7d10f48f5b9331b0233dc55aa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836dbcaed1fd1090773585f1dc53f11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1072d986894a5cb224579b01a2d30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9ed3002fd755863147b6fb9864d90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dbbf2f8500448ca0d99df779dc51e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b9d0c41d1fd4991f9c31f4e0d7b52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec82f3ccdf593f63b2e3610011eaf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ff101247e0bb48162001c2431b972261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9eb19b6ffdcc08b28ff6ff1e3669a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d8dcc87dcb18ae2dee5ca9fd257f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1957a24734f3290b3af2e583ecda1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b643e9b143a62928d6d0f8d999506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e83f20ffb6a7fd996cbedac385d78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9b18d083a90ca1e6d96f2df5a5f0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9e3bc397f6a1093434359aaf3cfb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c89e51304597fbc80226c8bf7bd54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f264f2eb99752ec7457db2c130a11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e677f9f4b15ffde639363446e210ce8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e292092691cdd922edc4143b694c479272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25d85fe9f26d4a225681609d06da55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce71c1f52c6e06e54e9aafdaa916aac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044b3a9df28e2fc09e3cfc99801237f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405244306549265ced8dc11f817651276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8979a0019a0c598459a681a08e932fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9d557854a66ed3e9750b94e9ecba9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d6db24f8ba55e47c465301485285d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736543a7b55f5647603580fcec5a810280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153fb3dd7dbe62c718ad8181123fe14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2d190487da6e448d6dc730f70bedf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96453c63d74d6a0eaacaf11352d35a1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a6442c5dd8dcc6901b1e765bed715284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b0328b7b38d1f2e8836b4aa011db0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b6ef0985f1cd122b55bec94905569286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6c0587c78f4d50ad132390ec2481287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d76f0a1dda30a051e51129b6056ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6ea5c33758ecf26d2a9661c9877b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db6e6741824e08e3550c3873218a2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd3d9a6a68221968edc6ae12cdef72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5c0b36f0b47a9736c9879c2f7d57b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100cc56f15ab3be8487e5ed2719a0b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54570cdecb8e6c6f3b94b1232c8c3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388787bbe41fcc580c2f22454187fa03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49affbccf9c7e252f8cff02b03b9c37a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c5df3f45d6678d2c922182fc4b4d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2767dbe171d4120f2ee6afee847fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77e98754f90f064cbc0dbbb5ee834d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54861b6b6919dc4c03fc1ce458139807300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391c384bdc33d10bb2e0a534179248301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76978792d7c3fa91ab02f6260281756302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da2a492f9ad47cf8bc9b291f5f411b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1f89ace6578fa5e88cbe373f73d57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d812537efbddf55a194ee345c419b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750e8c49c96c494625b16caec0ebb8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a3fb3228905b3968e6dc5847a903307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526eda83b01cda1f5164d44f1f9ef5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbeabb94ccebfe72ee617a62f68463309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ca6ddf85da6bcbb2b0604510e0a0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14a20434a2d8227c418afaea9aeff0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e48b7a7079b625776140ecff2ff7b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d143601eb300f721b971ceafcf6f18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66549a745fdde4ce5584579354ffd01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e30bcd126f279743284113811a8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7e45fdfaaec1b8657be7a4ec67da0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0647d942622faaf483f490fd95664317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f656f81caba7e146d44b2440f41457d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6378db3954ad2f5899c53c149217bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5363b01cec2d16fd67226d1858167f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5dc51e34b4ac45a064ccdd8dfb88d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da55039acca86e8486c77293ad779bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7afd528ee81b43ed203060272dfdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc894df863c1701431e800ae084db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdbea41089945223d88beb9533d955325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>